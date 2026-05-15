--- v0 (2025-10-19)
+++ v1 (2026-05-15)
@@ -1,510 +1,481 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
-  <Default Extension="JPG" ContentType="image/jpeg"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20416"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\IDR Shared Perm\Annual Forms Review\Tax Year\2025\Fuel\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\IDR Shared Perm\Annual Forms Review Repository\Forms Repository\TY2026\Public Site\Fuel\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{03AF0696-9133-4985-A96B-F6C017240C47}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="BzlYOLxFARC3RdKR9EkC+RRHQ/u120x9pSzD60xv5Su2F99WUKa+wtRzS5cmDwwmc+SHLSdCTGoyr+fM7ljZDg==" workbookSaltValue="gF6fpCUNAHVFctzX+HYcbA==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A66643B8-3D6F-4E2F-9424-323F07CAE5F7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="OwfDb0XhoDuQC2J9tu72wIeRjUbXHLTds4JqLhrD6aru3AtXaDQnjhvFOS3L2Ff1Zq+s2B5rwO2nYii+RfaTzQ==" workbookSaltValue="7YR5hwdj3KuW5xqyuLG4AQ==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-1820" yWindow="990" windowWidth="19440" windowHeight="8600" tabRatio="696" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="696" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions 82-012" sheetId="14" r:id="rId1"/>
     <sheet name="Tax Over- Underpaid 82-012a" sheetId="1" r:id="rId2"/>
     <sheet name="Ethanol Blended Fuel 82-012b" sheetId="10" r:id="rId3"/>
     <sheet name="Biodiesel &lt;July 1, '24 82-012c" sheetId="8" r:id="rId4"/>
     <sheet name="Biodiesel =&gt;July 1, '24 82-012d" sheetId="15" r:id="rId5"/>
     <sheet name="Tax Rate Table" sheetId="9" state="hidden" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="Date_of_Purchase" localSheetId="3">'Biodiesel &lt;July 1, ''24 82-012c'!$A$7:$A$49</definedName>
     <definedName name="Date_of_Purchase" localSheetId="4">'Biodiesel =&gt;July 1, ''24 82-012d'!$A$7:$A$49</definedName>
     <definedName name="Date_of_Purchase" localSheetId="2">'Ethanol Blended Fuel 82-012b'!$A$7:$A$49</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'Biodiesel &lt;July 1, ''24 82-012c'!$A$1:$S$51</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'Biodiesel =&gt;July 1, ''24 82-012d'!$A$1:$S$51</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Ethanol Blended Fuel 82-012b'!$A$1:$S$51</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Tax Over- Underpaid 82-012a'!$A$1:$E$35</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'Biodiesel &lt;July 1, ''24 82-012c'!$6:$6</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'Biodiesel =&gt;July 1, ''24 82-012d'!$6:$6</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Ethanol Blended Fuel 82-012b'!$6:$6</definedName>
     <definedName name="Tax_Calculation" localSheetId="3">'Biodiesel &lt;July 1, ''24 82-012c'!$L$7:$S$49</definedName>
     <definedName name="Tax_Calculation" localSheetId="4">'Biodiesel =&gt;July 1, ''24 82-012d'!$L$7:$S$49</definedName>
     <definedName name="Tax_Calculation" localSheetId="2">'Ethanol Blended Fuel 82-012b'!$L$7:$S$49</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B3" i="1" l="1"/>
-  <c r="L5" i="10" l="1"/>
+  <c r="L5" i="10"/>
   <c r="L4" i="10"/>
+  <c r="L5" i="15"/>
   <c r="L4" i="15"/>
-  <c r="L5" i="15"/>
-[...44 lines deleted...]
-  <c r="E15" i="1"/>
+  <c r="E15" i="1" l="1"/>
   <c r="E14" i="1"/>
   <c r="P49" i="15" l="1"/>
   <c r="P48" i="15"/>
   <c r="P47" i="15"/>
   <c r="P46" i="15"/>
   <c r="P45" i="15"/>
   <c r="P44" i="15"/>
   <c r="P43" i="15"/>
   <c r="P42" i="15"/>
   <c r="P41" i="15"/>
   <c r="P40" i="15"/>
   <c r="P39" i="15"/>
   <c r="P38" i="15"/>
   <c r="P37" i="15"/>
   <c r="P36" i="15"/>
   <c r="P35" i="15"/>
   <c r="P34" i="15"/>
   <c r="P33" i="15"/>
   <c r="P32" i="15"/>
   <c r="P31" i="15"/>
   <c r="P30" i="15"/>
   <c r="P29" i="15"/>
   <c r="P28" i="15"/>
   <c r="P27" i="15"/>
   <c r="P26" i="15"/>
   <c r="P25" i="15"/>
   <c r="P24" i="15"/>
   <c r="P23" i="15"/>
   <c r="P22" i="15"/>
   <c r="P21" i="15"/>
   <c r="P20" i="15"/>
   <c r="P19" i="15"/>
   <c r="P18" i="15"/>
   <c r="P17" i="15"/>
   <c r="P16" i="15"/>
   <c r="P15" i="15"/>
   <c r="P14" i="15"/>
   <c r="P13" i="15"/>
   <c r="P12" i="15"/>
   <c r="P11" i="15"/>
   <c r="P10" i="15"/>
   <c r="P9" i="15"/>
   <c r="P8" i="15"/>
   <c r="P7" i="15"/>
   <c r="R49" i="15" l="1"/>
-  <c r="M49" i="15"/>
   <c r="L49" i="15"/>
   <c r="O49" i="15" s="1"/>
   <c r="R48" i="15"/>
-  <c r="M48" i="15"/>
   <c r="L48" i="15"/>
   <c r="O48" i="15" s="1"/>
   <c r="R47" i="15"/>
-  <c r="M47" i="15"/>
   <c r="L47" i="15"/>
   <c r="O47" i="15" s="1"/>
   <c r="R46" i="15"/>
-  <c r="M46" i="15"/>
   <c r="L46" i="15"/>
   <c r="O46" i="15" s="1"/>
   <c r="R45" i="15"/>
-  <c r="M45" i="15"/>
   <c r="L45" i="15"/>
   <c r="O45" i="15" s="1"/>
   <c r="R44" i="15"/>
-  <c r="M44" i="15"/>
   <c r="L44" i="15"/>
   <c r="O44" i="15" s="1"/>
   <c r="R43" i="15"/>
-  <c r="M43" i="15"/>
   <c r="L43" i="15"/>
   <c r="O43" i="15" s="1"/>
   <c r="R42" i="15"/>
-  <c r="M42" i="15"/>
   <c r="L42" i="15"/>
   <c r="O42" i="15" s="1"/>
   <c r="R41" i="15"/>
-  <c r="M41" i="15"/>
   <c r="L41" i="15"/>
   <c r="O41" i="15" s="1"/>
   <c r="R40" i="15"/>
-  <c r="M40" i="15"/>
   <c r="L40" i="15"/>
   <c r="O40" i="15" s="1"/>
   <c r="R39" i="15"/>
-  <c r="M39" i="15"/>
   <c r="L39" i="15"/>
   <c r="O39" i="15" s="1"/>
   <c r="R38" i="15"/>
-  <c r="M38" i="15"/>
   <c r="L38" i="15"/>
   <c r="O38" i="15" s="1"/>
   <c r="R37" i="15"/>
-  <c r="M37" i="15"/>
   <c r="L37" i="15"/>
   <c r="O37" i="15" s="1"/>
   <c r="R36" i="15"/>
-  <c r="M36" i="15"/>
   <c r="L36" i="15"/>
   <c r="O36" i="15" s="1"/>
   <c r="R35" i="15"/>
-  <c r="M35" i="15"/>
   <c r="L35" i="15"/>
   <c r="O35" i="15" s="1"/>
   <c r="R34" i="15"/>
-  <c r="M34" i="15"/>
   <c r="L34" i="15"/>
   <c r="O34" i="15" s="1"/>
   <c r="R33" i="15"/>
-  <c r="M33" i="15"/>
   <c r="L33" i="15"/>
   <c r="O33" i="15" s="1"/>
   <c r="R32" i="15"/>
-  <c r="M32" i="15"/>
   <c r="L32" i="15"/>
   <c r="O32" i="15" s="1"/>
   <c r="R31" i="15"/>
-  <c r="M31" i="15"/>
   <c r="L31" i="15"/>
   <c r="O31" i="15" s="1"/>
   <c r="R30" i="15"/>
-  <c r="M30" i="15"/>
   <c r="L30" i="15"/>
   <c r="O30" i="15" s="1"/>
   <c r="R29" i="15"/>
-  <c r="M29" i="15"/>
   <c r="L29" i="15"/>
   <c r="O29" i="15" s="1"/>
   <c r="R28" i="15"/>
-  <c r="M28" i="15"/>
   <c r="L28" i="15"/>
   <c r="O28" i="15" s="1"/>
   <c r="R27" i="15"/>
-  <c r="M27" i="15"/>
   <c r="L27" i="15"/>
   <c r="O27" i="15" s="1"/>
   <c r="R26" i="15"/>
-  <c r="M26" i="15"/>
   <c r="L26" i="15"/>
   <c r="O26" i="15" s="1"/>
   <c r="R25" i="15"/>
-  <c r="M25" i="15"/>
   <c r="L25" i="15"/>
   <c r="O25" i="15" s="1"/>
   <c r="R24" i="15"/>
-  <c r="M24" i="15"/>
   <c r="L24" i="15"/>
   <c r="O24" i="15" s="1"/>
   <c r="R23" i="15"/>
-  <c r="M23" i="15"/>
   <c r="L23" i="15"/>
   <c r="O23" i="15" s="1"/>
   <c r="R22" i="15"/>
-  <c r="M22" i="15"/>
   <c r="L22" i="15"/>
   <c r="O22" i="15" s="1"/>
   <c r="R21" i="15"/>
-  <c r="O21" i="15"/>
-  <c r="M21" i="15"/>
   <c r="L21" i="15"/>
-  <c r="N21" i="15" s="1"/>
   <c r="R20" i="15"/>
-  <c r="M20" i="15"/>
   <c r="L20" i="15"/>
   <c r="O20" i="15" s="1"/>
   <c r="R19" i="15"/>
-  <c r="M19" i="15"/>
   <c r="L19" i="15"/>
   <c r="O19" i="15" s="1"/>
   <c r="R18" i="15"/>
-  <c r="M18" i="15"/>
   <c r="L18" i="15"/>
   <c r="O18" i="15" s="1"/>
   <c r="R17" i="15"/>
-  <c r="M17" i="15"/>
   <c r="L17" i="15"/>
   <c r="O17" i="15" s="1"/>
   <c r="R16" i="15"/>
-  <c r="M16" i="15"/>
   <c r="L16" i="15"/>
   <c r="O16" i="15" s="1"/>
   <c r="R15" i="15"/>
-  <c r="M15" i="15"/>
   <c r="L15" i="15"/>
   <c r="O15" i="15" s="1"/>
   <c r="R14" i="15"/>
-  <c r="M14" i="15"/>
   <c r="L14" i="15"/>
   <c r="O14" i="15" s="1"/>
   <c r="R13" i="15"/>
-  <c r="M13" i="15"/>
   <c r="L13" i="15"/>
   <c r="O13" i="15" s="1"/>
   <c r="R12" i="15"/>
-  <c r="M12" i="15"/>
   <c r="L12" i="15"/>
   <c r="O12" i="15" s="1"/>
   <c r="R11" i="15"/>
-  <c r="M11" i="15"/>
   <c r="L11" i="15"/>
   <c r="O11" i="15" s="1"/>
   <c r="R10" i="15"/>
-  <c r="M10" i="15"/>
   <c r="L10" i="15"/>
   <c r="O10" i="15" s="1"/>
   <c r="R9" i="15"/>
-  <c r="M9" i="15"/>
   <c r="L9" i="15"/>
   <c r="O9" i="15" s="1"/>
   <c r="R8" i="15"/>
   <c r="L8" i="15"/>
   <c r="O8" i="15" s="1"/>
   <c r="R7" i="15"/>
   <c r="L7" i="15"/>
   <c r="M7" i="15" s="1"/>
   <c r="D4" i="15"/>
   <c r="B4" i="15"/>
   <c r="A4" i="15"/>
   <c r="B3" i="15"/>
   <c r="A3" i="15"/>
   <c r="B2" i="15"/>
   <c r="A2" i="15"/>
-  <c r="Q21" i="15" l="1"/>
+  <c r="M31" i="15" l="1"/>
+  <c r="N31" i="15" s="1"/>
+  <c r="Q31" i="15" s="1"/>
+  <c r="S31" i="15" s="1"/>
+  <c r="M38" i="15"/>
+  <c r="N38" i="15" s="1"/>
+  <c r="Q38" i="15" s="1"/>
+  <c r="S38" i="15" s="1"/>
+  <c r="M45" i="15"/>
+  <c r="N45" i="15" s="1"/>
+  <c r="Q45" i="15" s="1"/>
+  <c r="S45" i="15" s="1"/>
+  <c r="M34" i="15"/>
+  <c r="N34" i="15" s="1"/>
+  <c r="Q34" i="15" s="1"/>
+  <c r="S34" i="15" s="1"/>
+  <c r="M15" i="15"/>
+  <c r="M48" i="15"/>
+  <c r="N48" i="15" s="1"/>
+  <c r="Q48" i="15" s="1"/>
+  <c r="S48" i="15" s="1"/>
+  <c r="M11" i="15"/>
+  <c r="N11" i="15" s="1"/>
+  <c r="Q11" i="15" s="1"/>
+  <c r="S11" i="15" s="1"/>
+  <c r="M24" i="15"/>
+  <c r="N24" i="15" s="1"/>
+  <c r="Q24" i="15" s="1"/>
+  <c r="S24" i="15" s="1"/>
+  <c r="M39" i="15"/>
+  <c r="M44" i="15"/>
+  <c r="M36" i="15"/>
+  <c r="N36" i="15" s="1"/>
+  <c r="Q36" i="15" s="1"/>
+  <c r="S36" i="15" s="1"/>
+  <c r="M18" i="15"/>
+  <c r="M41" i="15"/>
+  <c r="M46" i="15"/>
+  <c r="N46" i="15" s="1"/>
+  <c r="Q46" i="15" s="1"/>
+  <c r="S46" i="15" s="1"/>
+  <c r="M14" i="15"/>
+  <c r="N14" i="15" s="1"/>
+  <c r="Q14" i="15" s="1"/>
+  <c r="S14" i="15" s="1"/>
+  <c r="M37" i="15"/>
+  <c r="N37" i="15" s="1"/>
+  <c r="Q37" i="15" s="1"/>
+  <c r="S37" i="15" s="1"/>
+  <c r="M19" i="15"/>
+  <c r="N19" i="15" s="1"/>
+  <c r="Q19" i="15" s="1"/>
+  <c r="S19" i="15" s="1"/>
+  <c r="M28" i="15"/>
+  <c r="N28" i="15" s="1"/>
+  <c r="Q28" i="15" s="1"/>
+  <c r="S28" i="15" s="1"/>
+  <c r="M42" i="15"/>
+  <c r="N42" i="15" s="1"/>
+  <c r="Q42" i="15" s="1"/>
+  <c r="S42" i="15" s="1"/>
+  <c r="M10" i="15"/>
+  <c r="N10" i="15" s="1"/>
+  <c r="Q10" i="15" s="1"/>
+  <c r="S10" i="15" s="1"/>
+  <c r="M33" i="15"/>
+  <c r="N33" i="15" s="1"/>
+  <c r="Q33" i="15" s="1"/>
+  <c r="S33" i="15" s="1"/>
+  <c r="M47" i="15"/>
+  <c r="N47" i="15" s="1"/>
+  <c r="Q47" i="15" s="1"/>
+  <c r="S47" i="15" s="1"/>
+  <c r="M13" i="15"/>
+  <c r="N13" i="15" s="1"/>
+  <c r="Q13" i="15" s="1"/>
+  <c r="S13" i="15" s="1"/>
+  <c r="M16" i="15"/>
+  <c r="M25" i="15"/>
+  <c r="N25" i="15" s="1"/>
+  <c r="Q25" i="15" s="1"/>
+  <c r="S25" i="15" s="1"/>
+  <c r="M21" i="15"/>
+  <c r="N21" i="15" s="1"/>
+  <c r="Q21" i="15" s="1"/>
   <c r="S21" i="15" s="1"/>
+  <c r="M30" i="15"/>
+  <c r="N30" i="15" s="1"/>
+  <c r="Q30" i="15" s="1"/>
+  <c r="S30" i="15" s="1"/>
+  <c r="M22" i="15"/>
+  <c r="N22" i="15" s="1"/>
+  <c r="Q22" i="15" s="1"/>
+  <c r="S22" i="15" s="1"/>
+  <c r="M27" i="15"/>
+  <c r="N27" i="15" s="1"/>
+  <c r="Q27" i="15" s="1"/>
+  <c r="S27" i="15" s="1"/>
+  <c r="M9" i="15"/>
+  <c r="M32" i="15"/>
+  <c r="N32" i="15" s="1"/>
+  <c r="Q32" i="15" s="1"/>
+  <c r="S32" i="15" s="1"/>
+  <c r="M23" i="15"/>
+  <c r="M20" i="15"/>
+  <c r="N20" i="15" s="1"/>
+  <c r="Q20" i="15" s="1"/>
+  <c r="S20" i="15" s="1"/>
+  <c r="M29" i="15"/>
+  <c r="N29" i="15" s="1"/>
+  <c r="Q29" i="15" s="1"/>
+  <c r="S29" i="15" s="1"/>
+  <c r="M43" i="15"/>
+  <c r="N43" i="15" s="1"/>
+  <c r="Q43" i="15" s="1"/>
+  <c r="S43" i="15" s="1"/>
+  <c r="M12" i="15"/>
+  <c r="N12" i="15" s="1"/>
+  <c r="Q12" i="15" s="1"/>
+  <c r="S12" i="15" s="1"/>
+  <c r="O21" i="15"/>
+  <c r="M35" i="15"/>
+  <c r="N35" i="15" s="1"/>
+  <c r="Q35" i="15" s="1"/>
+  <c r="S35" i="15" s="1"/>
+  <c r="M49" i="15"/>
+  <c r="N49" i="15" s="1"/>
+  <c r="Q49" i="15" s="1"/>
+  <c r="S49" i="15" s="1"/>
+  <c r="M17" i="15"/>
+  <c r="N17" i="15" s="1"/>
+  <c r="Q17" i="15" s="1"/>
+  <c r="S17" i="15" s="1"/>
+  <c r="M26" i="15"/>
+  <c r="N26" i="15" s="1"/>
+  <c r="Q26" i="15" s="1"/>
+  <c r="S26" i="15" s="1"/>
+  <c r="M40" i="15"/>
+  <c r="N40" i="15" s="1"/>
+  <c r="Q40" i="15" s="1"/>
+  <c r="S40" i="15" s="1"/>
   <c r="M8" i="15"/>
   <c r="N7" i="15"/>
   <c r="Q7" i="15" s="1"/>
   <c r="S7" i="15" s="1"/>
   <c r="N8" i="15"/>
   <c r="Q8" i="15" s="1"/>
   <c r="S8" i="15" s="1"/>
   <c r="N9" i="15"/>
   <c r="Q9" i="15" s="1"/>
   <c r="S9" i="15" s="1"/>
-  <c r="N10" i="15"/>
-[...13 lines deleted...]
-  <c r="S14" i="15" s="1"/>
   <c r="N15" i="15"/>
   <c r="Q15" i="15" s="1"/>
   <c r="S15" i="15" s="1"/>
   <c r="N16" i="15"/>
   <c r="Q16" i="15" s="1"/>
   <c r="S16" i="15" s="1"/>
-  <c r="N17" i="15"/>
-[...1 lines deleted...]
-  <c r="S17" i="15" s="1"/>
   <c r="N18" i="15"/>
   <c r="Q18" i="15" s="1"/>
   <c r="S18" i="15" s="1"/>
-  <c r="N19" i="15"/>
-[...7 lines deleted...]
-  <c r="S22" i="15" s="1"/>
   <c r="N23" i="15"/>
   <c r="Q23" i="15" s="1"/>
   <c r="S23" i="15" s="1"/>
-  <c r="N24" i="15"/>
-[...43 lines deleted...]
-  <c r="S38" i="15" s="1"/>
   <c r="N39" i="15"/>
   <c r="Q39" i="15" s="1"/>
   <c r="S39" i="15" s="1"/>
-  <c r="N40" i="15"/>
-[...1 lines deleted...]
-  <c r="S40" i="15" s="1"/>
   <c r="N41" i="15"/>
   <c r="Q41" i="15" s="1"/>
   <c r="S41" i="15" s="1"/>
-  <c r="N42" i="15"/>
-[...4 lines deleted...]
-  <c r="S43" i="15" s="1"/>
   <c r="N44" i="15"/>
   <c r="Q44" i="15" s="1"/>
   <c r="S44" i="15" s="1"/>
-  <c r="N45" i="15"/>
-[...13 lines deleted...]
-  <c r="S49" i="15" s="1"/>
   <c r="O7" i="15"/>
   <c r="L5" i="8"/>
   <c r="L4" i="8"/>
   <c r="S50" i="15" l="1"/>
   <c r="S51" i="15"/>
-  <c r="P49" i="10"/>
   <c r="P48" i="10"/>
   <c r="P47" i="10"/>
   <c r="P46" i="10"/>
   <c r="P45" i="10"/>
   <c r="P44" i="10"/>
   <c r="P43" i="10"/>
   <c r="P42" i="10"/>
   <c r="P41" i="10"/>
   <c r="P40" i="10"/>
   <c r="P39" i="10"/>
   <c r="P38" i="10"/>
   <c r="P37" i="10"/>
   <c r="P36" i="10"/>
   <c r="P35" i="10"/>
   <c r="P34" i="10"/>
   <c r="P33" i="10"/>
   <c r="P32" i="10"/>
   <c r="P31" i="10"/>
   <c r="P30" i="10"/>
   <c r="P29" i="10"/>
   <c r="P28" i="10"/>
   <c r="P27" i="10"/>
   <c r="P26" i="10"/>
   <c r="P25" i="10"/>
   <c r="P24" i="10"/>
@@ -747,119 +718,142 @@
   <c r="M36" i="8" s="1"/>
   <c r="L37" i="8"/>
   <c r="M37" i="8" s="1"/>
   <c r="L38" i="8"/>
   <c r="O38" i="8" s="1"/>
   <c r="L39" i="8"/>
   <c r="O39" i="8" s="1"/>
   <c r="L40" i="8"/>
   <c r="L41" i="8"/>
   <c r="M41" i="8" s="1"/>
   <c r="L42" i="8"/>
   <c r="O42" i="8" s="1"/>
   <c r="L43" i="8"/>
   <c r="O43" i="8" s="1"/>
   <c r="L44" i="8"/>
   <c r="M44" i="8" s="1"/>
   <c r="L45" i="8"/>
   <c r="M45" i="8" s="1"/>
   <c r="L46" i="8"/>
   <c r="O46" i="8" s="1"/>
   <c r="L47" i="8"/>
   <c r="O47" i="8" s="1"/>
   <c r="L48" i="8"/>
   <c r="L49" i="8"/>
   <c r="L49" i="10"/>
-  <c r="M49" i="10" s="1"/>
+  <c r="M49" i="10" l="1"/>
   <c r="N49" i="10" s="1"/>
-  <c r="M34" i="8" l="1"/>
+  <c r="P49" i="10"/>
+  <c r="M34" i="8"/>
   <c r="M42" i="8"/>
   <c r="N42" i="8" s="1"/>
   <c r="Q42" i="8" s="1"/>
+  <c r="S42" i="8" s="1"/>
   <c r="N44" i="8"/>
   <c r="Q44" i="8" s="1"/>
+  <c r="S44" i="8" s="1"/>
   <c r="N36" i="8"/>
   <c r="Q36" i="8" s="1"/>
+  <c r="S36" i="8" s="1"/>
   <c r="N28" i="8"/>
   <c r="Q28" i="8" s="1"/>
+  <c r="S28" i="8" s="1"/>
   <c r="O48" i="8"/>
   <c r="O40" i="8"/>
   <c r="O32" i="8"/>
   <c r="O22" i="8"/>
   <c r="O21" i="8"/>
   <c r="M48" i="8"/>
   <c r="N48" i="8" s="1"/>
   <c r="Q48" i="8" s="1"/>
   <c r="M40" i="8"/>
   <c r="N40" i="8" s="1"/>
   <c r="Q40" i="8" s="1"/>
+  <c r="S40" i="8" s="1"/>
   <c r="M32" i="8"/>
   <c r="N32" i="8" s="1"/>
   <c r="Q32" i="8" s="1"/>
+  <c r="S32" i="8" s="1"/>
   <c r="N22" i="8"/>
   <c r="Q22" i="8" s="1"/>
+  <c r="S22" i="8" s="1"/>
   <c r="N21" i="8"/>
   <c r="Q21" i="8" s="1"/>
+  <c r="S21" i="8" s="1"/>
   <c r="N34" i="8"/>
   <c r="Q34" i="8" s="1"/>
+  <c r="S34" i="8" s="1"/>
   <c r="M46" i="8"/>
   <c r="N46" i="8" s="1"/>
   <c r="Q46" i="8" s="1"/>
+  <c r="S46" i="8" s="1"/>
   <c r="M38" i="8"/>
   <c r="N38" i="8" s="1"/>
   <c r="Q38" i="8" s="1"/>
+  <c r="S38" i="8" s="1"/>
   <c r="M30" i="8"/>
   <c r="N30" i="8" s="1"/>
   <c r="Q30" i="8" s="1"/>
+  <c r="S30" i="8" s="1"/>
   <c r="O44" i="8"/>
   <c r="O36" i="8"/>
   <c r="O28" i="8"/>
   <c r="N45" i="8"/>
   <c r="Q45" i="8" s="1"/>
+  <c r="S45" i="8" s="1"/>
   <c r="N41" i="8"/>
   <c r="Q41" i="8" s="1"/>
+  <c r="S41" i="8" s="1"/>
   <c r="N37" i="8"/>
   <c r="Q37" i="8" s="1"/>
+  <c r="S37" i="8" s="1"/>
   <c r="N33" i="8"/>
   <c r="Q33" i="8" s="1"/>
+  <c r="S33" i="8" s="1"/>
   <c r="N29" i="8"/>
   <c r="Q29" i="8" s="1"/>
+  <c r="S29" i="8" s="1"/>
   <c r="M47" i="8"/>
   <c r="N47" i="8" s="1"/>
   <c r="Q47" i="8" s="1"/>
+  <c r="S47" i="8" s="1"/>
   <c r="M43" i="8"/>
   <c r="N43" i="8" s="1"/>
   <c r="Q43" i="8" s="1"/>
+  <c r="S43" i="8" s="1"/>
   <c r="M39" i="8"/>
   <c r="N39" i="8" s="1"/>
   <c r="Q39" i="8" s="1"/>
+  <c r="S39" i="8" s="1"/>
   <c r="M35" i="8"/>
   <c r="N35" i="8" s="1"/>
   <c r="Q35" i="8" s="1"/>
+  <c r="S35" i="8" s="1"/>
   <c r="M31" i="8"/>
   <c r="N31" i="8" s="1"/>
   <c r="Q31" i="8" s="1"/>
+  <c r="S31" i="8" s="1"/>
   <c r="O45" i="8"/>
   <c r="O41" i="8"/>
   <c r="O37" i="8"/>
   <c r="O33" i="8"/>
   <c r="O29" i="8"/>
   <c r="A4" i="10"/>
   <c r="A2" i="10"/>
   <c r="A4" i="8" l="1"/>
   <c r="A2" i="8"/>
   <c r="R49" i="10" l="1"/>
   <c r="R44" i="10"/>
   <c r="L44" i="10"/>
   <c r="O44" i="10" s="1"/>
   <c r="R43" i="10"/>
   <c r="L43" i="10"/>
   <c r="O43" i="10" s="1"/>
   <c r="R42" i="10"/>
   <c r="L42" i="10"/>
   <c r="O42" i="10" s="1"/>
   <c r="R41" i="10"/>
   <c r="L41" i="10"/>
   <c r="O41" i="10" s="1"/>
   <c r="R40" i="10"/>
   <c r="L40" i="10"/>
   <c r="O40" i="10" s="1"/>
@@ -906,50 +900,51 @@
   <c r="M14" i="10" s="1"/>
   <c r="N14" i="10" s="1"/>
   <c r="R13" i="10"/>
   <c r="L13" i="10"/>
   <c r="M13" i="10" s="1"/>
   <c r="N13" i="10" s="1"/>
   <c r="R12" i="10"/>
   <c r="L12" i="10"/>
   <c r="M12" i="10" s="1"/>
   <c r="R11" i="10"/>
   <c r="L11" i="10"/>
   <c r="M11" i="10" s="1"/>
   <c r="N11" i="10" s="1"/>
   <c r="R10" i="10"/>
   <c r="L10" i="10"/>
   <c r="O10" i="10" s="1"/>
   <c r="R9" i="10"/>
   <c r="L9" i="10"/>
   <c r="M9" i="10" s="1"/>
   <c r="N9" i="10" s="1"/>
   <c r="R7" i="10"/>
   <c r="L7" i="10"/>
   <c r="P7" i="10" s="1"/>
   <c r="R49" i="8"/>
   <c r="R48" i="8"/>
+  <c r="S48" i="8" s="1"/>
   <c r="R27" i="8"/>
   <c r="R26" i="8"/>
   <c r="R25" i="8"/>
   <c r="R24" i="8"/>
   <c r="R23" i="8"/>
   <c r="R20" i="8"/>
   <c r="R19" i="8"/>
   <c r="R18" i="8"/>
   <c r="R17" i="8"/>
   <c r="R16" i="8"/>
   <c r="R15" i="8"/>
   <c r="R14" i="8"/>
   <c r="R13" i="8"/>
   <c r="R12" i="8"/>
   <c r="R11" i="8"/>
   <c r="R10" i="8"/>
   <c r="R9" i="8"/>
   <c r="R8" i="8"/>
   <c r="R7" i="8"/>
   <c r="O7" i="10" l="1"/>
   <c r="O14" i="10"/>
   <c r="O19" i="10"/>
   <c r="O9" i="10"/>
   <c r="O11" i="10"/>
   <c r="O17" i="10"/>
@@ -1021,153 +1016,174 @@
   <c r="M41" i="10"/>
   <c r="N41" i="10" s="1"/>
   <c r="Q41" i="10" s="1"/>
   <c r="S41" i="10" s="1"/>
   <c r="M7" i="10"/>
   <c r="N7" i="10" s="1"/>
   <c r="Q14" i="10"/>
   <c r="S14" i="10" s="1"/>
   <c r="Q11" i="10"/>
   <c r="S11" i="10" s="1"/>
   <c r="Q19" i="10"/>
   <c r="S19" i="10" s="1"/>
   <c r="Q9" i="10"/>
   <c r="S9" i="10" s="1"/>
   <c r="Q13" i="10"/>
   <c r="S13" i="10" s="1"/>
   <c r="Q17" i="10"/>
   <c r="S17" i="10" s="1"/>
   <c r="Q49" i="10"/>
   <c r="S49" i="10" s="1"/>
   <c r="O49" i="10"/>
   <c r="Q7" i="10" l="1"/>
   <c r="S7" i="10" l="1"/>
   <c r="S51" i="10" s="1"/>
   <c r="E12" i="1" s="1"/>
-  <c r="S50" i="10"/>
+  <c r="S50" i="10" l="1"/>
   <c r="E11" i="1" s="1"/>
-  <c r="O49" i="8" l="1"/>
+  <c r="O49" i="8"/>
   <c r="M49" i="8" l="1"/>
   <c r="N49" i="8" s="1"/>
   <c r="Q49" i="8" s="1"/>
+  <c r="S49" i="8" s="1"/>
   <c r="L27" i="8" l="1"/>
   <c r="O27" i="8" s="1"/>
   <c r="L26" i="8"/>
   <c r="O26" i="8" s="1"/>
   <c r="L25" i="8"/>
   <c r="O25" i="8" s="1"/>
   <c r="L24" i="8"/>
   <c r="O24" i="8" s="1"/>
   <c r="L23" i="8"/>
   <c r="O23" i="8" s="1"/>
   <c r="L20" i="8"/>
   <c r="O20" i="8" s="1"/>
   <c r="L19" i="8"/>
   <c r="O19" i="8" s="1"/>
   <c r="L18" i="8"/>
   <c r="O18" i="8" s="1"/>
   <c r="L17" i="8"/>
   <c r="O17" i="8" s="1"/>
   <c r="L16" i="8"/>
   <c r="O16" i="8" s="1"/>
   <c r="L15" i="8"/>
   <c r="O15" i="8" s="1"/>
   <c r="L14" i="8"/>
   <c r="O14" i="8" s="1"/>
   <c r="L13" i="8"/>
   <c r="O13" i="8" s="1"/>
   <c r="L12" i="8"/>
   <c r="O12" i="8" s="1"/>
   <c r="L11" i="8"/>
   <c r="O11" i="8" s="1"/>
   <c r="L10" i="8"/>
   <c r="O10" i="8" s="1"/>
   <c r="L9" i="8"/>
   <c r="O9" i="8" s="1"/>
   <c r="L8" i="8"/>
   <c r="O8" i="8" s="1"/>
   <c r="L7" i="8"/>
   <c r="M7" i="8" l="1"/>
   <c r="P7" i="8"/>
   <c r="N7" i="8"/>
   <c r="O7" i="8"/>
   <c r="M15" i="8"/>
   <c r="N15" i="8" s="1"/>
   <c r="M23" i="8"/>
   <c r="N23" i="8" s="1"/>
   <c r="Q23" i="8" s="1"/>
+  <c r="S23" i="8" s="1"/>
   <c r="M27" i="8"/>
   <c r="N27" i="8" s="1"/>
   <c r="M12" i="8"/>
   <c r="N12" i="8" s="1"/>
   <c r="M20" i="8"/>
   <c r="N20" i="8" s="1"/>
   <c r="M11" i="8"/>
   <c r="N11" i="8" s="1"/>
   <c r="M24" i="8"/>
   <c r="N24" i="8" s="1"/>
   <c r="M25" i="8"/>
   <c r="N25" i="8" s="1"/>
   <c r="Q25" i="8" s="1"/>
+  <c r="S25" i="8" s="1"/>
   <c r="M26" i="8"/>
   <c r="N26" i="8" s="1"/>
   <c r="M17" i="8"/>
   <c r="N17" i="8" s="1"/>
   <c r="Q17" i="8" s="1"/>
+  <c r="S17" i="8" s="1"/>
   <c r="M13" i="8"/>
   <c r="N13" i="8" s="1"/>
   <c r="Q13" i="8" s="1"/>
+  <c r="S13" i="8" s="1"/>
   <c r="M8" i="8"/>
   <c r="N8" i="8" s="1"/>
   <c r="M16" i="8"/>
   <c r="N16" i="8" s="1"/>
   <c r="M9" i="8"/>
   <c r="N9" i="8" s="1"/>
   <c r="Q9" i="8" s="1"/>
+  <c r="S9" i="8" s="1"/>
   <c r="M10" i="8"/>
   <c r="N10" i="8" s="1"/>
   <c r="M14" i="8"/>
   <c r="N14" i="8" s="1"/>
   <c r="M18" i="8"/>
   <c r="N18" i="8" s="1"/>
   <c r="M19" i="8"/>
   <c r="N19" i="8" s="1"/>
   <c r="Q19" i="8" s="1"/>
+  <c r="S19" i="8" s="1"/>
   <c r="Q11" i="8" l="1"/>
+  <c r="S11" i="8" s="1"/>
   <c r="Q18" i="8"/>
+  <c r="S18" i="8" s="1"/>
   <c r="Q26" i="8"/>
+  <c r="S26" i="8" s="1"/>
   <c r="Q27" i="8"/>
+  <c r="S27" i="8" s="1"/>
   <c r="Q24" i="8"/>
+  <c r="S24" i="8" s="1"/>
   <c r="Q20" i="8"/>
+  <c r="S20" i="8" s="1"/>
   <c r="Q16" i="8"/>
+  <c r="S16" i="8" s="1"/>
   <c r="Q8" i="8"/>
+  <c r="S8" i="8" s="1"/>
   <c r="Q14" i="8"/>
+  <c r="S14" i="8" s="1"/>
   <c r="Q10" i="8"/>
+  <c r="S10" i="8" s="1"/>
   <c r="Q12" i="8"/>
+  <c r="S12" i="8" s="1"/>
   <c r="Q15" i="8"/>
+  <c r="S15" i="8" s="1"/>
   <c r="Q7" i="8"/>
-  <c r="S51" i="8" l="1"/>
+  <c r="S7" i="8" s="1"/>
+  <c r="S50" i="8" l="1"/>
+  <c r="S51" i="8"/>
   <c r="E18" i="1" l="1"/>
   <c r="E17" i="1"/>
   <c r="E20" i="1" l="1"/>
   <c r="E19" i="1"/>
   <c r="E22" i="1" l="1"/>
   <c r="E23" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Fisher, Scott</author>
   </authors>
   <commentList>
     <comment ref="B4" authorId="0" shapeId="0" xr:uid="{A4AFB912-3F0C-4468-B078-C46E95FABA07}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="12"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
@@ -1195,50 +1211,51 @@
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Enter Date in MM/DD/YYYY Format</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>SFitzge</author>
+    <author>Fisher, Scott [IDR]</author>
   </authors>
   <commentList>
     <comment ref="C5" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0200-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="12"/>
             <color indexed="81"/>
             <rFont val="Arial"/>
             <family val="2"/>
           </rPr>
           <t>Enter Date in MM/DD/YYYY Format</t>
         </r>
       </text>
     </comment>
     <comment ref="E5" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0200-000002000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="12"/>
             <color indexed="81"/>
             <rFont val="Arial"/>
             <family val="2"/>
@@ -1246,58 +1263,155 @@
           <t>Enter Date in MM/DD/YYYY Format</t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
+    <comment ref="D6" authorId="1" shapeId="0" xr:uid="{B5A44D06-290E-4A8D-9253-2ED1049D5EFE}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Enter whole gallons</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="E6" authorId="1" shapeId="0" xr:uid="{8A2A4163-CABC-4DB9-BB4C-BFED96B84B73}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Enter Iowa fuel tax paid on alcohol gallons rounded to the nearest cent</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I6" authorId="1" shapeId="0" xr:uid="{615D3CF2-B5F3-433D-BA0F-64A032DB5F7D}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Enter whole gallons</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="J6" authorId="1" shapeId="0" xr:uid="{B3780564-242B-4012-8D1F-A39E2454CE76}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Enter Iowa fuel tax paid on gasoline gallons rounded to the nearest cent</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+</t>
+        </r>
+      </text>
+    </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments3.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>SFitzge</author>
+    <author>Fisher, Scott [IDR]</author>
   </authors>
   <commentList>
     <comment ref="C5" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0300-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="12"/>
             <color indexed="81"/>
             <rFont val="Arial"/>
             <family val="2"/>
           </rPr>
           <t>Enter Date in MM/DD/YYYY Format</t>
         </r>
       </text>
     </comment>
     <comment ref="E5" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0300-000002000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="12"/>
             <color indexed="81"/>
             <rFont val="Arial"/>
             <family val="2"/>
@@ -1305,58 +1419,155 @@
           <t>Enter Date in MM/DD/YYYY Format</t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
+    <comment ref="D6" authorId="1" shapeId="0" xr:uid="{B5AA9B98-0BDC-41C8-BE80-3A0FD004AFBB}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Enter whole gallons</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="E6" authorId="1" shapeId="0" xr:uid="{CA284E42-8CAE-4C84-82C2-D46ABC711B2C}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Enter Iowa fuel tax paid on biodiesel gallons rounded to the nearest cent</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I6" authorId="1" shapeId="0" xr:uid="{BECCC4AA-8ED8-4434-94FC-D78FB8D1B860}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Enter whole gallons</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="J6" authorId="1" shapeId="0" xr:uid="{612D65F1-61A5-4E09-ACCA-B6FBA8C502AF}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Enter Iowa fuel tax paid on petrodiesel gallons rounded to the nearest cent</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+</t>
+        </r>
+      </text>
+    </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments4.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>SFitzge</author>
+    <author>Fisher, Scott [IDR]</author>
   </authors>
   <commentList>
     <comment ref="C5" authorId="0" shapeId="0" xr:uid="{BEEF2C9F-3A49-4B4A-A5F0-CD74A7CC3E9A}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="12"/>
             <color indexed="81"/>
             <rFont val="Arial"/>
             <family val="2"/>
           </rPr>
           <t>Enter Date in MM/DD/YYYY Format</t>
         </r>
       </text>
     </comment>
     <comment ref="E5" authorId="0" shapeId="0" xr:uid="{AF41BB6B-82A0-4463-BDAD-5C4FF0E42F53}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="12"/>
             <color indexed="81"/>
             <rFont val="Arial"/>
             <family val="2"/>
@@ -1364,56 +1575,153 @@
           <t>Enter Date in MM/DD/YYYY Format</t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
+    <comment ref="D6" authorId="1" shapeId="0" xr:uid="{3ADC75E9-3969-42F1-A49F-0065AB444ADF}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">Enter whole gallons
+</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="E6" authorId="1" shapeId="0" xr:uid="{440AE9EF-97AE-4384-8353-5C1BAB643478}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Enter Iowa fuel tax paid on biodiesel gallons rounded to the nearest cent</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I6" authorId="1" shapeId="0" xr:uid="{476AFC7A-2578-4CBE-B702-448BEB2459FD}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Enter whole gallons</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="J6" authorId="1" shapeId="0" xr:uid="{2FCE275E-B0FE-46E2-97DB-9DDCEEDAAF45}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Enter Iowa fuel tax paid on petrodiesel gallons rounded to the nearest cent</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+</t>
+        </r>
+      </text>
+    </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="178" uniqueCount="103">
   <si>
     <t>Iowa Department of Revenue</t>
   </si>
   <si>
     <t>Questions:</t>
   </si>
   <si>
     <t>Alcohol</t>
   </si>
   <si>
     <t>A
 Date of Purchase</t>
   </si>
   <si>
     <t>Gasoline</t>
   </si>
   <si>
     <t>To</t>
   </si>
   <si>
     <t xml:space="preserve">D
 Alcohol Gallons </t>
   </si>
   <si>
     <t>Gasoline Tax Rate:</t>
@@ -1759,51 +2067,51 @@
   <si>
     <t>Biodiesel Blended Fuel 82-012c - Use this tab for purchases prior to July 1, 2024</t>
   </si>
   <si>
     <t>Biodiesel Blended Fuel 82-012d - Use this tab for purchases on or after July 1, 2024</t>
   </si>
   <si>
     <t>revenue.iowa.gov</t>
   </si>
   <si>
     <t>82-012 (07/11/24)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.000"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.000_);\(&quot;$&quot;#,##0.000\)"/>
   </numFmts>
-  <fonts count="25">
+  <fonts count="26">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF231F20"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
@@ -1926,50 +2234,57 @@
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="12"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color indexed="81"/>
+      <name val="Tahoma"/>
+      <charset val="1"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14996795556505021"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
@@ -2232,51 +2547,51 @@
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="136">
+  <cellXfs count="131">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
@@ -2432,140 +2747,120 @@
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="3" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="9" fontId="3" fillId="2" borderId="15" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="3" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
-      <protection locked="0"/>
-[...2 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center" wrapText="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="3" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -2682,79 +2977,51 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Hyperlink" xfId="4" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="3" builtinId="5"/>
   </cellStyles>
-  <dxfs count="11">
-[...27 lines deleted...]
-    </dxf>
+  <dxfs count="7">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
@@ -2778,429 +3045,376 @@
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.JPG"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.JPG"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.JPG"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing4.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing6.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing8.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>131585</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>150231</xdr:rowOff>
+      <xdr:colOff>22380</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>22225</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
-      <xdr:colOff>584380</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>52916</xdr:rowOff>
+      <xdr:colOff>486965</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>52917</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 3">
+        <xdr:cNvPr id="6" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24B79138-EEBB-4F08-99FE-AEB49A7E9A43}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02DFF4DF-CD03-4FC3-A1F4-AF2F7D875ED6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
-[...5 lines deleted...]
-        </a:blip>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="131585" y="9294231"/>
-          <a:ext cx="6114878" cy="7903685"/>
+          <a:off x="22380" y="22225"/>
+          <a:ext cx="6126668" cy="7947025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>112887</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>55770</xdr:rowOff>
+      <xdr:colOff>16298</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>15407</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
-      <xdr:colOff>582084</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>170155</xdr:rowOff>
+      <xdr:colOff>492568</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>52916</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1">
+        <xdr:cNvPr id="7" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94914FC1-5FAC-4CAA-B212-9F8F864A41E2}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{681D4AFF-1EA5-A414-50F4-FFE050CCE714}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
-[...5 lines deleted...]
-        </a:blip>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="112887" y="17962770"/>
-          <a:ext cx="6131280" cy="7924885"/>
+          <a:off x="16298" y="8471490"/>
+          <a:ext cx="6138353" cy="7953843"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>84667</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>6655</xdr:rowOff>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>1203</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
-      <xdr:colOff>585390</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>169332</xdr:rowOff>
+      <xdr:colOff>487006</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>84668</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Picture 4">
+        <xdr:cNvPr id="8" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0981E0B6-4049-4603-A5AB-73C59FDAB87A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A994B680-3314-AC42-DFFB-DE1FBF7177E9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
-[...5 lines deleted...]
-        </a:blip>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="84667" y="387655"/>
-          <a:ext cx="6162806" cy="7973177"/>
+          <a:off x="0" y="16913370"/>
+          <a:ext cx="6149089" cy="7999798"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>49329</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>11373</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>1</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2066076</xdr:colOff>
       <xdr:row>2</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>11373</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 3" descr="Iowa Department of Revenue" title="Logo">
+        <xdr:cNvPr id="4" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
-        <a:stretch>
-[...1 lines deleted...]
-        </a:stretch>
+        <a:srcRect/>
+        <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="2845594" cy="690563"/>
+          <a:off x="49329" y="11373"/>
+          <a:ext cx="2016747" cy="693761"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -3350,582 +3564,598 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://govconnect.iowa.gov/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tax.iowa.gov/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing8.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing7.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="90" zoomScaleNormal="76" zoomScaleSheetLayoutView="90" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView view="pageBreakPreview" zoomScale="90" zoomScaleNormal="76" zoomScaleSheetLayoutView="90" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="2" customWidth="1"/>
   </cols>
   <sheetData/>
-  <sheetProtection algorithmName="SHA-512" hashValue="vAd72+8XEHTX9DW2xL0KhverCLfnaz2TKXt2hN8sEAQ2r0bXdpibQdo+XWNdBTACUVQRjy9+AQtuZ6zEpPWA2w==" saltValue="ulvuLnQVaiVQc6tkAWSfCQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="1bXoVQocSK9oV2Gtqcj5/Ukk7Hb+BKUKF0INLTduq5m5HgvyXm1QJC7eVcQiePxfaxoh7J/r1wY/HnmR+IyXCA==" saltValue="kJtyDlh++4jiVkruJ8Q8IA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup fitToHeight="3" orientation="portrait" r:id="rId1"/>
+  <pageSetup scale="99" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2">
     <tabColor theme="8" tint="0.59999389629810485"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J35"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="67" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <selection activeCell="B4" sqref="B4:C4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="15.5"/>
+  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="42.7265625" style="3" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="11" max="16384" width="9.1796875" style="3"/>
+    <col min="1" max="1" width="42.77734375" style="3" customWidth="1"/>
+    <col min="2" max="3" width="24.21875" style="3" customWidth="1"/>
+    <col min="4" max="4" width="6.77734375" style="3" customWidth="1"/>
+    <col min="5" max="5" width="33.44140625" style="3" customWidth="1"/>
+    <col min="6" max="9" width="9.21875" style="3"/>
+    <col min="10" max="10" width="54.77734375" style="3" customWidth="1"/>
+    <col min="11" max="16384" width="9.21875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="33" customHeight="1">
-      <c r="A1" s="107"/>
-[...4 lines deleted...]
-      <c r="J1" s="72"/>
+      <c r="A1" s="102"/>
+      <c r="B1" s="109"/>
+      <c r="C1" s="109"/>
+      <c r="D1" s="109"/>
+      <c r="E1" s="109"/>
+      <c r="J1" s="69"/>
     </row>
     <row r="2" spans="1:10" ht="21.75" customHeight="1" thickBot="1">
-      <c r="A2" s="107"/>
-      <c r="B2" s="115" t="s">
+      <c r="A2" s="102"/>
+      <c r="B2" s="110" t="s">
         <v>86</v>
       </c>
-      <c r="C2" s="115"/>
-[...2 lines deleted...]
-      <c r="J2" s="72"/>
+      <c r="C2" s="110"/>
+      <c r="D2" s="110"/>
+      <c r="E2" s="110"/>
+      <c r="J2" s="69"/>
     </row>
     <row r="3" spans="1:10" ht="15" customHeight="1">
-      <c r="B3" s="106" t="str">
-        <f>IF(OR(ISBLANK($B$4),ISBLANK($E$4)),"",IF(AND($B$4&lt;=$E$4,$E$4&gt;=$B$4,$B$4 &gt;= 'Tax Rate Table'!$A$2,$E$4 &lt;= 'Tax Rate Table'!$B$2),'Tax Rate Table'!$M$2,IF(AND($B$4&lt;=$E$4,$E$4&gt;=$B$4,$B$4 &gt;= 'Tax Rate Table'!$A$3,$E$4 &lt;= 'Tax Rate Table'!$B$3),'Tax Rate Table'!$M$3,IF(AND($B$4&lt;=$E$4,$E$4&gt;=$B$4,$B$4 &gt;= 'Tax Rate Table'!$A$4,$E$4 &lt;= 'Tax Rate Table'!$B$4),'Tax Rate Table'!$M$4,IF(AND($B$4&lt;=$E$4,$E$4&gt;=$B$4,$B$4 &gt;= 'Tax Rate Table'!$A$5,$E$4 &lt;= 'Tax Rate Table'!$B$5),'Tax Rate Table'!$M$5,IF(AND($B$4&lt;=$E$4,$E$4&gt;=$B$4,$B$4 &gt;= 'Tax Rate Table'!$A$6,$E$4 &lt;= 'Tax Rate Table'!$B$6),'Tax Rate Table'!$M$6,IF(AND($B$4&lt;=$E$4,$E$4&gt;=$B$4,$B$4 &gt;= 'Tax Rate Table'!$A$7,$E$4 &lt;= 'Tax Rate Table'!$B$7),'Tax Rate Table'!$M$7,IF(AND($B$4&lt;=$E$4,$E$4&gt;=$B$4,$B$4 &gt;= 'Tax Rate Table'!$A$8,$E$4 &lt;= 'Tax Rate Table'!$B$8),'Tax Rate Table'!$M$8,IF(AND($B$4&lt;=$E$4,$E$4&gt;=$B$4,$B$4 &gt;= 'Tax Rate Table'!$A$9,$E$4 &lt;= 'Tax Rate Table'!$B$9),'Tax Rate Table'!$M$9,IF(AND($B$4&lt;=$E$4,$E$4&gt;=$B$4,$B$4 &gt;= 'Tax Rate Table'!$A$10,$E$4 &lt;= 'Tax Rate Table'!$B$10),'Tax Rate Table'!$M$10,IF(AND($B$4&lt;=$E$4,$E$4&gt;=$B$4,$B$4 &gt;= 'Tax Rate Table'!$A$11,$E$4 &lt;= 'Tax Rate Table'!$B$11),'Tax Rate Table'!$M$11,IF(AND($B$4&lt;=$E$4,$E$4&gt;=$B$4,$B$4 &gt;= 'Tax Rate Table'!$A$12,$E$4 &lt;= 'Tax Rate Table'!$B$12),'Tax Rate Table'!$M$12,IF(AND($B$4&lt;=$E$4,$E$4&gt;=$B$4,$B$4 &gt;= 'Tax Rate Table'!$A$13,$E$4 &lt;= 'Tax Rate Table'!$B$13),'Tax Rate Table'!$M$13,IF(AND($B$4&lt;=$E$4,$E$4&gt;=$B$4,$B$4 &gt;= 'Tax Rate Table'!$A$14,$E$4 &lt;= 'Tax Rate Table'!$B$14),'Tax Rate Table'!$M$14,"Tax Period Error"))))))))))))))</f>
+      <c r="B3" s="101" t="str">
+        <f>IF(OR(ISBLANK($B$4),ISBLANK($E$4)),"",
+IF(AND($B$4&lt;=$E$4,$E$4&gt;=$B$4,$B$4 &gt;= 'Tax Rate Table'!$A$2,$E$4 &lt;= 'Tax Rate Table'!$B$2),'Tax Rate Table'!$M$2,
+IF(AND($B$4&lt;=$E$4,$E$4&gt;=$B$4,$B$4 &gt;= 'Tax Rate Table'!$A$3,$E$4 &lt;= 'Tax Rate Table'!$B$3),'Tax Rate Table'!$M$3,
+IF(AND($B$4&lt;=$E$4,$E$4&gt;=$B$4,$B$4 &gt;= 'Tax Rate Table'!$A$4,$E$4 &lt;= 'Tax Rate Table'!$B$4),'Tax Rate Table'!$M$4,
+IF(AND($B$4&lt;=$E$4,$E$4&gt;=$B$4,$B$4 &gt;= 'Tax Rate Table'!$A$5,$E$4 &lt;= 'Tax Rate Table'!$B$5),'Tax Rate Table'!$M$5,
+IF(AND($B$4&lt;=$E$4,$E$4&gt;=$B$4,$B$4 &gt;= 'Tax Rate Table'!$A$6,$E$4 &lt;= 'Tax Rate Table'!$B$6),'Tax Rate Table'!$M$6,
+IF(AND($B$4&lt;=$E$4,$E$4&gt;=$B$4,$B$4 &gt;= 'Tax Rate Table'!$A$7,$E$4 &lt;= 'Tax Rate Table'!$B$7),'Tax Rate Table'!$M$7,
+IF(AND($B$4&lt;=$E$4,$E$4&gt;=$B$4,$B$4 &gt;= 'Tax Rate Table'!$A$8,$E$4 &lt;= 'Tax Rate Table'!$B$8),'Tax Rate Table'!$M$8,
+IF(AND($B$4&lt;=$E$4,$E$4&gt;=$B$4,$B$4 &gt;= 'Tax Rate Table'!$A$9,$E$4 &lt;= 'Tax Rate Table'!$B$9),'Tax Rate Table'!$M$9,
+IF(AND($B$4&lt;=$E$4,$E$4&gt;=$B$4,$B$4 &gt;= 'Tax Rate Table'!$A$10,$E$4 &lt;= 'Tax Rate Table'!$B$10),'Tax Rate Table'!$M$10,
+IF(AND($B$4&lt;=$E$4,$E$4&gt;=$B$4,$B$4 &gt;= 'Tax Rate Table'!$A$11,$E$4 &lt;= 'Tax Rate Table'!$B$11),'Tax Rate Table'!$M$11,
+IF(AND($B$4&lt;=$E$4,$E$4&gt;=$B$4,$B$4 &gt;= 'Tax Rate Table'!$A$12,$E$4 &lt;= 'Tax Rate Table'!$B$12),'Tax Rate Table'!$M$12,
+IF(AND($B$4&lt;=$E$4,$E$4&gt;=$B$4,$B$4 &gt;= 'Tax Rate Table'!$A$13,$E$4 &lt;= 'Tax Rate Table'!$B$13),'Tax Rate Table'!$M$13,
+IF(AND($B$4&lt;=$E$4,$E$4&gt;=$B$4,$B$4 &gt;= 'Tax Rate Table'!$A$14,$E$4 &lt;= 'Tax Rate Table'!$B$14),'Tax Rate Table'!$M$14,
+IF(AND($B$4&lt;=$E$4,$E$4&gt;=$B$4,$B$4 &gt;= 'Tax Rate Table'!$A$15,$E$4 &lt;= 'Tax Rate Table'!$B$15),'Tax Rate Table'!$M$15,
+"Tax Period Error")))))))))))))))</f>
         <v/>
       </c>
-      <c r="E3" s="94" t="s">
+      <c r="E3" s="89" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="4" spans="1:10" s="20" customFormat="1" ht="20.149999999999999" customHeight="1">
+    <row r="4" spans="1:10" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="20" t="s">
         <v>89</v>
       </c>
-      <c r="B4" s="118"/>
-[...1 lines deleted...]
-      <c r="D4" s="97" t="s">
+      <c r="B4" s="113"/>
+      <c r="C4" s="113"/>
+      <c r="D4" s="92" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="98"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:10" s="20" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="E4" s="93"/>
+    </row>
+    <row r="5" spans="1:10" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A5" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="B5" s="108"/>
-[...4 lines deleted...]
-    <row r="6" spans="1:10" s="20" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="B5" s="103"/>
+      <c r="C5" s="103"/>
+      <c r="D5" s="103"/>
+      <c r="E5" s="103"/>
+    </row>
+    <row r="6" spans="1:10" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A6" s="20" t="s">
         <v>83</v>
       </c>
-      <c r="B6" s="116"/>
-[...4 lines deleted...]
-    <row r="7" spans="1:10" s="20" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="B6" s="111"/>
+      <c r="C6" s="111"/>
+      <c r="D6" s="111"/>
+      <c r="E6" s="111"/>
+    </row>
+    <row r="7" spans="1:10" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A7" s="20" t="s">
         <v>76</v>
       </c>
-      <c r="B7" s="96"/>
-      <c r="C7" s="117" t="s">
+      <c r="B7" s="91"/>
+      <c r="C7" s="112" t="s">
         <v>87</v>
       </c>
-      <c r="D7" s="117"/>
-[...9 lines deleted...]
-      <c r="A9" s="110" t="s">
+      <c r="D7" s="112"/>
+      <c r="E7" s="91"/>
+    </row>
+    <row r="8" spans="1:10" s="58" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="B8" s="77"/>
+      <c r="C8" s="77"/>
+      <c r="D8" s="77"/>
+      <c r="E8" s="77"/>
+    </row>
+    <row r="9" spans="1:10" s="78" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A9" s="105" t="s">
         <v>72</v>
       </c>
-      <c r="B9" s="110"/>
-[...4 lines deleted...]
-    <row r="10" spans="1:10" s="20" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="B9" s="105"/>
+      <c r="C9" s="105"/>
+      <c r="D9" s="105"/>
+      <c r="E9" s="105"/>
+    </row>
+    <row r="10" spans="1:10" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A10" s="29" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="11" spans="1:10" s="20" customFormat="1" ht="20.149999999999999" customHeight="1">
+    <row r="11" spans="1:10" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="23">
         <f>+'Ethanol Blended Fuel 82-012b'!S50</f>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:10" s="20" customFormat="1" ht="20.149999999999999" customHeight="1">
+    <row r="12" spans="1:10" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A12" s="20" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="24">
         <f>+'Ethanol Blended Fuel 82-012b'!S51</f>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:10" s="20" customFormat="1" ht="20.149999999999999" customHeight="1">
+    <row r="13" spans="1:10" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="29" t="s">
         <v>44</v>
       </c>
       <c r="E13" s="25"/>
     </row>
-    <row r="14" spans="1:10" s="20" customFormat="1" ht="20.149999999999999" customHeight="1">
+    <row r="14" spans="1:10" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="20" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="23">
         <f>IF(OR(ISBLANK($B$4),ISBLANK($E$4)),0,IF(E4&lt;'Tax Rate Table'!A13,+'Biodiesel &lt;July 1, ''24 82-012c'!S50,IF(E4&gt;='Tax Rate Table'!A13,'Biodiesel =&gt;July 1, ''24 82-012d'!S50,0)))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:10" s="20" customFormat="1" ht="20.149999999999999" customHeight="1">
+    <row r="15" spans="1:10" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="24">
         <f>IF(OR(ISBLANK($B$4),ISBLANK($E$4)),0,IF(E4&lt;'Tax Rate Table'!A13,+'Biodiesel &lt;July 1, ''24 82-012c'!S51,IF(E4&gt;='Tax Rate Table'!A13,'Biodiesel =&gt;July 1, ''24 82-012d'!S51,0)))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:10" s="20" customFormat="1" ht="20.149999999999999" customHeight="1">
+    <row r="16" spans="1:10" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="29" t="s">
         <v>47</v>
       </c>
       <c r="E16" s="25"/>
     </row>
-    <row r="17" spans="1:7" s="20" customFormat="1" ht="20.149999999999999" customHeight="1">
+    <row r="17" spans="1:7" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>49</v>
       </c>
       <c r="E17" s="24">
         <f>+E14+E11</f>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:7" s="20" customFormat="1" ht="20.149999999999999" customHeight="1">
+    <row r="18" spans="1:7" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A18" s="20" t="s">
         <v>48</v>
       </c>
       <c r="E18" s="24">
         <f>+E15+E12</f>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:7" s="20" customFormat="1" ht="20.149999999999999" customHeight="1">
+    <row r="19" spans="1:7" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="29" t="s">
         <v>50</v>
       </c>
       <c r="E19" s="59">
         <f>IF($E$18&lt;$E$17,$E$17-$E$18,0)</f>
         <v>0</v>
       </c>
       <c r="G19" s="26"/>
     </row>
-    <row r="20" spans="1:7" s="20" customFormat="1" ht="20.149999999999999" customHeight="1">
+    <row r="20" spans="1:7" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E20" s="24">
         <f>IF($E$18&gt;$E$17,$E$18-$E$17,0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:7" s="20" customFormat="1" ht="20.149999999999999" customHeight="1">
+    <row r="21" spans="1:7" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="29" t="s">
         <v>53</v>
       </c>
       <c r="D21" s="27">
         <v>0</v>
       </c>
       <c r="E21" s="24">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:7" s="20" customFormat="1" ht="20.149999999999999" customHeight="1">
+    <row r="22" spans="1:7" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A22" s="29" t="s">
         <v>54</v>
       </c>
       <c r="D22" s="27">
         <v>0</v>
       </c>
       <c r="E22" s="24">
         <f>+D22*$E$20</f>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:7" s="20" customFormat="1" ht="20.149999999999999" customHeight="1">
+    <row r="23" spans="1:7" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A23" s="29" t="s">
         <v>52</v>
       </c>
       <c r="E23" s="59">
         <f>+E22+E21+E20</f>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:7" s="20" customFormat="1" ht="20.149999999999999" customHeight="1">
+    <row r="24" spans="1:7" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A24" s="1"/>
       <c r="E24" s="28"/>
     </row>
-    <row r="25" spans="1:7" s="1" customFormat="1" ht="20.149999999999999" customHeight="1">
-      <c r="A25" s="102" t="s">
+    <row r="25" spans="1:7" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A25" s="97" t="s">
         <v>91</v>
       </c>
-      <c r="B25" s="103" t="s">
+      <c r="B25" s="98" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="26" spans="1:7" s="20" customFormat="1" ht="7.5" customHeight="1">
-      <c r="A26" s="79"/>
-[...2 lines deleted...]
-      <c r="A27" s="100" t="s">
+      <c r="A26" s="76"/>
+    </row>
+    <row r="27" spans="1:7" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A27" s="95" t="s">
         <v>11</v>
       </c>
       <c r="B27" s="20" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:7" s="20" customFormat="1" ht="50.5" customHeight="1">
-      <c r="B28" s="119" t="s">
+    <row r="28" spans="1:7" s="20" customFormat="1" ht="50.55" customHeight="1">
+      <c r="B28" s="114" t="s">
         <v>75</v>
       </c>
-      <c r="C28" s="119"/>
+      <c r="C28" s="114"/>
     </row>
     <row r="29" spans="1:7" s="20" customFormat="1" ht="8.25" customHeight="1">
-      <c r="E29" s="113"/>
-[...2 lines deleted...]
-      <c r="A30" s="93" t="s">
+      <c r="E29" s="108"/>
+    </row>
+    <row r="30" spans="1:7" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A30" s="88" t="s">
         <v>1</v>
       </c>
       <c r="B30" s="20" t="s">
         <v>79</v>
       </c>
       <c r="C30" s="51"/>
-      <c r="E30" s="113"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:7" s="20" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="E30" s="108"/>
+    </row>
+    <row r="31" spans="1:7" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B31" s="22"/>
-      <c r="E31" s="113"/>
-[...2 lines deleted...]
-      <c r="A32" s="93" t="s">
+      <c r="E31" s="108"/>
+    </row>
+    <row r="32" spans="1:7" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A32" s="88" t="s">
         <v>78</v>
       </c>
-      <c r="B32" s="111"/>
-      <c r="C32" s="112"/>
+      <c r="B32" s="106"/>
+      <c r="C32" s="107"/>
       <c r="D32" s="54" t="s">
         <v>82</v>
       </c>
       <c r="E32" s="21"/>
     </row>
-    <row r="33" spans="1:5" s="20" customFormat="1" ht="20.149999999999999" customHeight="1">
-      <c r="A33" s="93" t="s">
+    <row r="33" spans="1:5" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A33" s="88" t="s">
         <v>77</v>
       </c>
-      <c r="B33" s="111"/>
-[...4 lines deleted...]
-    <row r="34" spans="1:5" s="58" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="B33" s="106"/>
+      <c r="C33" s="107"/>
+      <c r="D33" s="107"/>
+      <c r="E33" s="107"/>
+    </row>
+    <row r="34" spans="1:5" s="58" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A34" s="57"/>
       <c r="B34" s="53"/>
       <c r="C34" s="54"/>
       <c r="D34" s="55"/>
       <c r="E34" s="56"/>
     </row>
     <row r="35" spans="1:5" ht="48.75" customHeight="1">
-      <c r="A35" s="101" t="s">
+      <c r="A35" s="96" t="s">
         <v>102</v>
       </c>
-      <c r="B35" s="76"/>
-      <c r="C35" s="109" t="s">
+      <c r="B35" s="73"/>
+      <c r="C35" s="104" t="s">
         <v>55</v>
       </c>
-      <c r="D35" s="109"/>
-      <c r="E35" s="109"/>
+      <c r="D35" s="104"/>
+      <c r="E35" s="104"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="ddjm+Xniro1hdPUIAqgbCu0rjtvoA8Coli0NPoU4ZyYw/JF2gzcvwxGcYQveI2iAUIoln47uNwwcoPgWmP6flg==" saltValue="bHBp2PdPYDX8d9fyIaAESQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="13">
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="C35:E35"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="B33:E33"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="E29:E31"/>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B28:C28"/>
   </mergeCells>
   <conditionalFormatting sqref="B3">
-    <cfRule type="expression" dxfId="10" priority="1">
+    <cfRule type="expression" dxfId="6" priority="1">
       <formula>$B$3="Tax Period Error"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations disablePrompts="1" count="1">
     <dataValidation type="decimal" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D22" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>0</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="A9:E9" location="'Instructions 82-012'!A1" display="CLICK HERE for instructions on filling out this form." xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="E3" r:id="rId1" display="https://tax.iowa.gov" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
     <hyperlink ref="B25" r:id="rId2" xr:uid="{1A2171B6-4E2C-4760-8C5A-DFB6DCA0B7DC}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.25" header="0.05" footer="0.05"/>
   <pageSetup scale="77" orientation="portrait" r:id="rId3"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0"/>
   <drawing r:id="rId4"/>
   <legacyDrawing r:id="rId5"/>
   <legacyDrawingHF r:id="rId6"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" disablePrompts="1" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Percentage Error" error="The percentage must be 0%, 5%, or 10%." xr:uid="{00000000-0002-0000-0100-000001000000}">
           <x14:formula1>
             <xm:f>'Tax Rate Table'!$R$2:$R$4</xm:f>
           </x14:formula1>
           <xm:sqref>D21</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet3">
     <tabColor theme="9" tint="0.59999389629810485"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S62"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="67" zoomScaleNormal="80" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
+      <selection pane="bottomLeft" activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="25" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="25.05" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="42.7265625" style="20" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="23" max="16384" width="9.1796875" style="20"/>
+    <col min="1" max="1" width="42.77734375" style="20" customWidth="1"/>
+    <col min="2" max="2" width="15.77734375" style="20" customWidth="1"/>
+    <col min="3" max="3" width="25.77734375" style="20" customWidth="1"/>
+    <col min="4" max="4" width="14.77734375" style="20" customWidth="1"/>
+    <col min="5" max="6" width="14.77734375" style="30" customWidth="1"/>
+    <col min="7" max="7" width="14.77734375" style="20" customWidth="1"/>
+    <col min="8" max="8" width="25.77734375" style="20" customWidth="1"/>
+    <col min="9" max="9" width="14.77734375" style="26" customWidth="1"/>
+    <col min="10" max="11" width="14.77734375" style="30" customWidth="1"/>
+    <col min="12" max="13" width="14.77734375" style="26" customWidth="1"/>
+    <col min="14" max="19" width="14.77734375" style="20" customWidth="1"/>
+    <col min="20" max="22" width="15.77734375" style="20" customWidth="1"/>
+    <col min="23" max="16384" width="9.21875" style="20"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="25" customHeight="1">
+    <row r="1" spans="1:19" ht="25.05" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:19" ht="24.75" customHeight="1">
       <c r="A2" s="20" t="str">
         <f>'Tax Over- Underpaid 82-012a'!A5</f>
         <v>Legal Name</v>
       </c>
-      <c r="B2" s="120" t="str">
+      <c r="B2" s="115" t="str">
         <f>IF('Tax Over- Underpaid 82-012a'!B5="","",'Tax Over- Underpaid 82-012a'!B5)</f>
         <v/>
       </c>
-      <c r="C2" s="120"/>
-[...4 lines deleted...]
-      <c r="H2" s="120"/>
+      <c r="C2" s="115"/>
+      <c r="D2" s="115"/>
+      <c r="E2" s="115"/>
+      <c r="F2" s="115"/>
+      <c r="G2" s="115"/>
+      <c r="H2" s="115"/>
     </row>
     <row r="3" spans="1:19" ht="24.75" customHeight="1">
       <c r="A3" s="20" t="str">
         <f>'Tax Over- Underpaid 82-012a'!A6</f>
         <v>Doing Business As</v>
       </c>
-      <c r="B3" s="95" t="str">
+      <c r="B3" s="90" t="str">
         <f>IF('Tax Over- Underpaid 82-012a'!B6="","",'Tax Over- Underpaid 82-012a'!B6)</f>
         <v/>
       </c>
-      <c r="C3" s="95"/>
-[...4 lines deleted...]
-      <c r="H3" s="95"/>
+      <c r="C3" s="90"/>
+      <c r="D3" s="90"/>
+      <c r="E3" s="90"/>
+      <c r="F3" s="90"/>
+      <c r="G3" s="90"/>
+      <c r="H3" s="90"/>
     </row>
     <row r="4" spans="1:19" s="32" customFormat="1" ht="24.75" customHeight="1">
       <c r="A4" s="20" t="str">
         <f>'Tax Over- Underpaid 82-012a'!A7</f>
         <v>Federal Employer Identification Number</v>
       </c>
       <c r="B4" s="20" t="str">
         <f>IF('Tax Over- Underpaid 82-012a'!B7="","",'Tax Over- Underpaid 82-012a'!B7)</f>
         <v/>
       </c>
       <c r="C4" s="20" t="s">
         <v>85</v>
       </c>
       <c r="D4" s="20" t="str">
         <f>IF('Tax Over- Underpaid 82-012a'!E7="","",'Tax Over- Underpaid 82-012a'!E7)</f>
         <v/>
       </c>
       <c r="E4" s="20"/>
       <c r="F4" s="20"/>
       <c r="G4" s="20"/>
       <c r="H4" s="20"/>
-      <c r="I4" s="128" t="s">
+      <c r="I4" s="123" t="s">
         <v>90</v>
       </c>
-      <c r="J4" s="128"/>
-      <c r="K4" s="128"/>
+      <c r="J4" s="123"/>
+      <c r="K4" s="123"/>
       <c r="L4" s="31">
         <f>IF(OR(ISBLANK($C$5),ISBLANK($E$5)),0,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$2,$E$5 &lt;= 'Tax Rate Table'!$B$2),'Tax Rate Table'!$D$2,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$3,$E$5 &lt;= 'Tax Rate Table'!$B$3),'Tax Rate Table'!$D$3,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$4,$E$5 &lt;= 'Tax Rate Table'!$B$4),'Tax Rate Table'!$D$4,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$5,$E$5 &lt;= 'Tax Rate Table'!$B$5),'Tax Rate Table'!$D$5,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$6,$E$5 &lt;= 'Tax Rate Table'!$B$6),'Tax Rate Table'!$D$6,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$7,$E$5 &lt;= 'Tax Rate Table'!$B$7),'Tax Rate Table'!$D$7,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$8,$E$5 &lt;= 'Tax Rate Table'!$B$8),'Tax Rate Table'!$D$8,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$9,$E$5 &lt;= 'Tax Rate Table'!$B$9),'Tax Rate Table'!$D$9,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$10,$E$5 &lt;= 'Tax Rate Table'!$B$10),'Tax Rate Table'!$D$10,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$11,$E$5 &lt;= 'Tax Rate Table'!$B$11),'Tax Rate Table'!$D$11,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$12,$E$5 &lt;= 'Tax Rate Table'!$B$12),'Tax Rate Table'!$D$12,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$13,$E$5 &lt;= 'Tax Rate Table'!$B$13),'Tax Rate Table'!$D$13,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$14,$E$5 &lt;= 'Tax Rate Table'!$B$14),'Tax Rate Table'!$D$14,
-"Tax Period Error"))))))))))))))</f>
+IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$15,$E$5 &lt;= 'Tax Rate Table'!$B$15),'Tax Rate Table'!$D$15,
+"Tax Period Error")))))))))))))))</f>
         <v>0</v>
       </c>
       <c r="M4" s="20"/>
       <c r="N4" s="20"/>
       <c r="O4" s="20"/>
       <c r="P4" s="20"/>
       <c r="Q4" s="20"/>
     </row>
-    <row r="5" spans="1:19" ht="25" customHeight="1" thickBot="1">
-      <c r="A5" s="129" t="s">
+    <row r="5" spans="1:19" ht="25.05" customHeight="1" thickBot="1">
+      <c r="A5" s="124" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="129"/>
+      <c r="B5" s="124"/>
       <c r="C5" s="33"/>
       <c r="D5" s="50" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="33"/>
-      <c r="F5" s="77"/>
+      <c r="F5" s="74"/>
       <c r="H5" s="17"/>
-      <c r="I5" s="129" t="s">
+      <c r="I5" s="124" t="s">
         <v>7</v>
       </c>
-      <c r="J5" s="129"/>
-      <c r="K5" s="129"/>
+      <c r="J5" s="124"/>
+      <c r="K5" s="124"/>
       <c r="L5" s="31">
         <f>IF(OR(ISBLANK($C$5),ISBLANK($E$5)),0,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$2,$E$5 &lt;= 'Tax Rate Table'!$B$2),'Tax Rate Table'!$C$2,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$3,$E$5 &lt;= 'Tax Rate Table'!$B$3),'Tax Rate Table'!$C$3,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$4,$E$5 &lt;= 'Tax Rate Table'!$B$4),'Tax Rate Table'!$C$4,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$5,$E$5 &lt;= 'Tax Rate Table'!$B$5),'Tax Rate Table'!$C$5,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$6,$E$5 &lt;= 'Tax Rate Table'!$B$6),'Tax Rate Table'!$C$6,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$7,$E$5 &lt;= 'Tax Rate Table'!$B$7),'Tax Rate Table'!$C$7,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$8,$E$5 &lt;= 'Tax Rate Table'!$B$8),'Tax Rate Table'!$C$8,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$9,$E$5 &lt;= 'Tax Rate Table'!$B$9),'Tax Rate Table'!$C$9,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$10,$E$5 &lt;= 'Tax Rate Table'!$B$10),'Tax Rate Table'!$C$10,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$11,$E$5 &lt;= 'Tax Rate Table'!$B$11),'Tax Rate Table'!$C$11,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$12,$E$5 &lt;= 'Tax Rate Table'!$B$12),'Tax Rate Table'!$C$12,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$13,$E$5 &lt;= 'Tax Rate Table'!$B$13),'Tax Rate Table'!$C$13,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$14,$E$5 &lt;= 'Tax Rate Table'!$B$14),'Tax Rate Table'!$C$14,
-"Tax Period Error"))))))))))))))</f>
+IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$15,$E$5 &lt;= 'Tax Rate Table'!$B$15),'Tax Rate Table'!$C$15,
+"Tax Period Error")))))))))))))))</f>
         <v>0</v>
       </c>
       <c r="M5" s="34"/>
       <c r="N5" s="34"/>
       <c r="O5" s="34"/>
       <c r="R5" s="32"/>
     </row>
     <row r="6" spans="1:19" s="52" customFormat="1" ht="118.5" customHeight="1" thickBot="1">
       <c r="A6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>32</v>
@@ -3948,2491 +4178,2486 @@
       <c r="L6" s="10" t="s">
         <v>63</v>
       </c>
       <c r="M6" s="13" t="s">
         <v>64</v>
       </c>
       <c r="N6" s="9" t="s">
         <v>65</v>
       </c>
       <c r="O6" s="10" t="s">
         <v>66</v>
       </c>
       <c r="P6" s="9" t="s">
         <v>73</v>
       </c>
       <c r="Q6" s="9" t="s">
         <v>67</v>
       </c>
       <c r="R6" s="14" t="s">
         <v>61</v>
       </c>
       <c r="S6" s="14" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="7" spans="1:19" s="35" customFormat="1" ht="25" customHeight="1">
+    <row r="7" spans="1:19" s="35" customFormat="1" ht="25.05" customHeight="1">
       <c r="A7" s="36"/>
       <c r="B7" s="37"/>
       <c r="C7" s="37"/>
       <c r="D7" s="38"/>
       <c r="E7" s="39"/>
       <c r="F7" s="40">
         <v>1</v>
       </c>
       <c r="G7" s="37"/>
       <c r="H7" s="37"/>
       <c r="I7" s="38"/>
       <c r="J7" s="39"/>
       <c r="K7" s="40">
         <v>0</v>
       </c>
       <c r="L7" s="41">
         <f>D7+I7</f>
         <v>0</v>
       </c>
       <c r="M7" s="41">
         <f>L7*0.012</f>
         <v>0</v>
       </c>
       <c r="N7" s="42">
         <f t="shared" ref="N7:N49" si="0">L7-M7</f>
         <v>0</v>
       </c>
       <c r="O7" s="43" t="str">
         <f>IFERROR(((D7*F7) + (I7*K7))/L7,"-")</f>
         <v>-</v>
       </c>
       <c r="P7" s="44">
         <f>IF(ISBLANK(D7),0,IF(((D7*F7) + (I7*K7))/L7 &lt; 0.1401,$L$5,$L$4))</f>
         <v>0</v>
       </c>
       <c r="Q7" s="45">
         <f t="shared" ref="Q7:Q49" si="1">N7*P7</f>
         <v>0</v>
       </c>
       <c r="R7" s="46">
         <f>+E7+J7</f>
         <v>0</v>
       </c>
       <c r="S7" s="47">
         <f>ROUND(R7-Q7,2)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:19" s="35" customFormat="1" ht="25" customHeight="1">
+    <row r="8" spans="1:19" s="35" customFormat="1" ht="25.05" customHeight="1">
       <c r="A8" s="61"/>
       <c r="B8" s="62"/>
       <c r="C8" s="62"/>
-      <c r="D8" s="63"/>
-[...1 lines deleted...]
-      <c r="F8" s="65">
+      <c r="D8" s="38"/>
+      <c r="E8" s="39"/>
+      <c r="F8" s="63">
         <v>1</v>
       </c>
       <c r="G8" s="62"/>
       <c r="H8" s="62"/>
-      <c r="I8" s="63"/>
-[...4 lines deleted...]
-      <c r="L8" s="66">
+      <c r="I8" s="38"/>
+      <c r="J8" s="39"/>
+      <c r="K8" s="63">
+        <v>0</v>
+      </c>
+      <c r="L8" s="64">
         <f>D8+I8</f>
         <v>0</v>
       </c>
-      <c r="M8" s="66">
+      <c r="M8" s="64">
         <f t="shared" ref="M8:M49" si="2">L8*0.012</f>
         <v>0</v>
       </c>
-      <c r="N8" s="67">
+      <c r="N8" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O8" s="68" t="str">
+      <c r="O8" s="66" t="str">
         <f t="shared" ref="O8:O49" si="3">IFERROR(((D8*F8) + (I8*K8))/L8,"-")</f>
         <v>-</v>
       </c>
       <c r="P8" s="44">
         <f t="shared" ref="P8:P49" si="4">IF(ISBLANK(D8),0,IF(((D8*F8) + (I8*K8))/L8 &lt; 0.1401,$L$5,$L$4))</f>
         <v>0</v>
       </c>
-      <c r="Q8" s="69">
+      <c r="Q8" s="67">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R8" s="69">
+      <c r="R8" s="67">
         <f t="shared" ref="R8:R49" si="5">+E8+J8</f>
         <v>0</v>
       </c>
       <c r="S8" s="47">
         <f t="shared" ref="S8:S49" si="6">ROUND(R8-Q8,2)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:19" s="35" customFormat="1" ht="25" customHeight="1">
+    <row r="9" spans="1:19" s="35" customFormat="1" ht="25.05" customHeight="1">
       <c r="A9" s="61"/>
       <c r="B9" s="62"/>
       <c r="C9" s="62"/>
-      <c r="D9" s="63"/>
-[...1 lines deleted...]
-      <c r="F9" s="65">
+      <c r="D9" s="38"/>
+      <c r="E9" s="39"/>
+      <c r="F9" s="63">
         <v>1</v>
       </c>
       <c r="G9" s="62"/>
       <c r="H9" s="62"/>
-      <c r="I9" s="63"/>
-[...4 lines deleted...]
-      <c r="L9" s="66">
+      <c r="I9" s="38"/>
+      <c r="J9" s="39"/>
+      <c r="K9" s="63">
+        <v>0</v>
+      </c>
+      <c r="L9" s="64">
         <f t="shared" ref="L9:L49" si="7">D9+I9</f>
         <v>0</v>
       </c>
-      <c r="M9" s="66">
+      <c r="M9" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N9" s="67">
+      <c r="N9" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O9" s="68" t="str">
+      <c r="O9" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P9" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q9" s="69">
+      <c r="Q9" s="67">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R9" s="69">
+      <c r="R9" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S9" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:19" s="35" customFormat="1" ht="25" customHeight="1">
+    <row r="10" spans="1:19" s="35" customFormat="1" ht="25.05" customHeight="1">
       <c r="A10" s="61"/>
       <c r="B10" s="62"/>
       <c r="C10" s="62"/>
-      <c r="D10" s="63"/>
-[...1 lines deleted...]
-      <c r="F10" s="65">
+      <c r="D10" s="38"/>
+      <c r="E10" s="39"/>
+      <c r="F10" s="63">
         <v>1</v>
       </c>
       <c r="G10" s="62"/>
       <c r="H10" s="62"/>
-      <c r="I10" s="63"/>
-[...4 lines deleted...]
-      <c r="L10" s="66">
+      <c r="I10" s="38"/>
+      <c r="J10" s="39"/>
+      <c r="K10" s="63">
+        <v>0</v>
+      </c>
+      <c r="L10" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M10" s="66">
+      <c r="M10" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N10" s="67">
+      <c r="N10" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O10" s="68" t="str">
+      <c r="O10" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P10" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q10" s="69">
+      <c r="Q10" s="67">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R10" s="69">
+      <c r="R10" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S10" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:19" s="35" customFormat="1" ht="25" customHeight="1">
+    <row r="11" spans="1:19" s="35" customFormat="1" ht="25.05" customHeight="1">
       <c r="A11" s="61"/>
       <c r="B11" s="62"/>
       <c r="C11" s="62"/>
-      <c r="D11" s="63"/>
-[...1 lines deleted...]
-      <c r="F11" s="65">
+      <c r="D11" s="38"/>
+      <c r="E11" s="39"/>
+      <c r="F11" s="63">
         <v>1</v>
       </c>
       <c r="G11" s="62"/>
       <c r="H11" s="62"/>
-      <c r="I11" s="63"/>
-[...4 lines deleted...]
-      <c r="L11" s="66">
+      <c r="I11" s="38"/>
+      <c r="J11" s="39"/>
+      <c r="K11" s="63">
+        <v>0</v>
+      </c>
+      <c r="L11" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M11" s="66">
+      <c r="M11" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N11" s="67">
+      <c r="N11" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O11" s="68" t="str">
+      <c r="O11" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P11" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q11" s="69">
+      <c r="Q11" s="67">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R11" s="69">
+      <c r="R11" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S11" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:19" s="35" customFormat="1" ht="25" customHeight="1">
+    <row r="12" spans="1:19" s="35" customFormat="1" ht="25.05" customHeight="1">
       <c r="A12" s="61"/>
       <c r="B12" s="62"/>
       <c r="C12" s="62"/>
-      <c r="D12" s="63"/>
-[...1 lines deleted...]
-      <c r="F12" s="65">
+      <c r="D12" s="38"/>
+      <c r="E12" s="39"/>
+      <c r="F12" s="63">
         <v>1</v>
       </c>
       <c r="G12" s="62"/>
       <c r="H12" s="62"/>
-      <c r="I12" s="63"/>
-[...4 lines deleted...]
-      <c r="L12" s="66">
+      <c r="I12" s="38"/>
+      <c r="J12" s="39"/>
+      <c r="K12" s="63">
+        <v>0</v>
+      </c>
+      <c r="L12" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M12" s="66">
+      <c r="M12" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N12" s="67">
+      <c r="N12" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O12" s="68" t="str">
+      <c r="O12" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P12" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q12" s="69">
+      <c r="Q12" s="67">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R12" s="69">
+      <c r="R12" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S12" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:19" s="35" customFormat="1" ht="25" customHeight="1">
+    <row r="13" spans="1:19" s="35" customFormat="1" ht="25.05" customHeight="1">
       <c r="A13" s="61"/>
       <c r="B13" s="62"/>
       <c r="C13" s="62"/>
-      <c r="D13" s="63"/>
-[...1 lines deleted...]
-      <c r="F13" s="65">
+      <c r="D13" s="38"/>
+      <c r="E13" s="39"/>
+      <c r="F13" s="63">
         <v>1</v>
       </c>
       <c r="G13" s="62"/>
       <c r="H13" s="62"/>
-      <c r="I13" s="63"/>
-[...4 lines deleted...]
-      <c r="L13" s="66">
+      <c r="I13" s="38"/>
+      <c r="J13" s="39"/>
+      <c r="K13" s="63">
+        <v>0</v>
+      </c>
+      <c r="L13" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M13" s="66">
+      <c r="M13" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N13" s="67">
+      <c r="N13" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O13" s="68" t="str">
+      <c r="O13" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P13" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q13" s="69">
+      <c r="Q13" s="67">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R13" s="69">
+      <c r="R13" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S13" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:19" s="35" customFormat="1" ht="25" customHeight="1">
+    <row r="14" spans="1:19" s="35" customFormat="1" ht="25.05" customHeight="1">
       <c r="A14" s="61"/>
       <c r="B14" s="62"/>
       <c r="C14" s="62"/>
-      <c r="D14" s="63"/>
-[...1 lines deleted...]
-      <c r="F14" s="65">
+      <c r="D14" s="38"/>
+      <c r="E14" s="39"/>
+      <c r="F14" s="63">
         <v>1</v>
       </c>
       <c r="G14" s="62"/>
       <c r="H14" s="62"/>
-      <c r="I14" s="63"/>
-[...4 lines deleted...]
-      <c r="L14" s="66">
+      <c r="I14" s="38"/>
+      <c r="J14" s="39"/>
+      <c r="K14" s="63">
+        <v>0</v>
+      </c>
+      <c r="L14" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M14" s="66">
+      <c r="M14" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N14" s="67">
+      <c r="N14" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O14" s="68" t="str">
+      <c r="O14" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P14" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q14" s="69">
+      <c r="Q14" s="67">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R14" s="69">
+      <c r="R14" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S14" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:19" s="35" customFormat="1" ht="25" customHeight="1">
+    <row r="15" spans="1:19" s="35" customFormat="1" ht="25.05" customHeight="1">
       <c r="A15" s="61"/>
       <c r="B15" s="62"/>
       <c r="C15" s="62"/>
-      <c r="D15" s="63"/>
-[...1 lines deleted...]
-      <c r="F15" s="65">
+      <c r="D15" s="38"/>
+      <c r="E15" s="39"/>
+      <c r="F15" s="63">
         <v>1</v>
       </c>
       <c r="G15" s="62"/>
       <c r="H15" s="62"/>
-      <c r="I15" s="63"/>
-[...4 lines deleted...]
-      <c r="L15" s="66">
+      <c r="I15" s="38"/>
+      <c r="J15" s="39"/>
+      <c r="K15" s="63">
+        <v>0</v>
+      </c>
+      <c r="L15" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M15" s="66">
+      <c r="M15" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N15" s="67">
+      <c r="N15" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O15" s="68" t="str">
+      <c r="O15" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P15" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q15" s="69">
+      <c r="Q15" s="67">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R15" s="69">
+      <c r="R15" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S15" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:19" s="35" customFormat="1" ht="25" customHeight="1">
+    <row r="16" spans="1:19" s="35" customFormat="1" ht="25.05" customHeight="1">
       <c r="A16" s="61"/>
       <c r="B16" s="62"/>
       <c r="C16" s="62"/>
-      <c r="D16" s="63"/>
-[...1 lines deleted...]
-      <c r="F16" s="65">
+      <c r="D16" s="38"/>
+      <c r="E16" s="39"/>
+      <c r="F16" s="63">
         <v>1</v>
       </c>
       <c r="G16" s="62"/>
       <c r="H16" s="62"/>
-      <c r="I16" s="63"/>
-[...4 lines deleted...]
-      <c r="L16" s="66">
+      <c r="I16" s="38"/>
+      <c r="J16" s="39"/>
+      <c r="K16" s="63">
+        <v>0</v>
+      </c>
+      <c r="L16" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M16" s="66">
+      <c r="M16" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N16" s="67">
+      <c r="N16" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O16" s="68" t="str">
+      <c r="O16" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P16" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q16" s="69">
+      <c r="Q16" s="67">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R16" s="69">
+      <c r="R16" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S16" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:19" s="35" customFormat="1" ht="25" customHeight="1">
+    <row r="17" spans="1:19" s="35" customFormat="1" ht="25.05" customHeight="1">
       <c r="A17" s="61"/>
       <c r="B17" s="62"/>
       <c r="C17" s="62"/>
-      <c r="D17" s="63"/>
-[...1 lines deleted...]
-      <c r="F17" s="65">
+      <c r="D17" s="38"/>
+      <c r="E17" s="39"/>
+      <c r="F17" s="63">
         <v>1</v>
       </c>
       <c r="G17" s="62"/>
       <c r="H17" s="62"/>
-      <c r="I17" s="63"/>
-[...4 lines deleted...]
-      <c r="L17" s="66">
+      <c r="I17" s="38"/>
+      <c r="J17" s="39"/>
+      <c r="K17" s="63">
+        <v>0</v>
+      </c>
+      <c r="L17" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M17" s="66">
+      <c r="M17" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N17" s="67">
+      <c r="N17" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O17" s="68" t="str">
+      <c r="O17" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P17" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q17" s="69">
+      <c r="Q17" s="67">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R17" s="69">
+      <c r="R17" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S17" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:19" s="35" customFormat="1" ht="25" customHeight="1">
+    <row r="18" spans="1:19" s="35" customFormat="1" ht="25.05" customHeight="1">
       <c r="A18" s="61"/>
       <c r="B18" s="62"/>
       <c r="C18" s="62"/>
-      <c r="D18" s="63"/>
-[...1 lines deleted...]
-      <c r="F18" s="65">
+      <c r="D18" s="38"/>
+      <c r="E18" s="39"/>
+      <c r="F18" s="63">
         <v>1</v>
       </c>
       <c r="G18" s="62"/>
       <c r="H18" s="62"/>
-      <c r="I18" s="63"/>
-[...4 lines deleted...]
-      <c r="L18" s="66">
+      <c r="I18" s="38"/>
+      <c r="J18" s="39"/>
+      <c r="K18" s="63">
+        <v>0</v>
+      </c>
+      <c r="L18" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M18" s="66">
+      <c r="M18" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N18" s="67">
+      <c r="N18" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O18" s="68" t="str">
+      <c r="O18" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P18" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q18" s="69">
+      <c r="Q18" s="67">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R18" s="69">
+      <c r="R18" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S18" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:19" s="35" customFormat="1" ht="25" customHeight="1">
+    <row r="19" spans="1:19" s="35" customFormat="1" ht="25.05" customHeight="1">
       <c r="A19" s="61"/>
       <c r="B19" s="62"/>
       <c r="C19" s="62"/>
-      <c r="D19" s="63"/>
-[...1 lines deleted...]
-      <c r="F19" s="65">
+      <c r="D19" s="38"/>
+      <c r="E19" s="39"/>
+      <c r="F19" s="63">
         <v>1</v>
       </c>
       <c r="G19" s="62"/>
       <c r="H19" s="62"/>
-      <c r="I19" s="63"/>
-[...4 lines deleted...]
-      <c r="L19" s="66">
+      <c r="I19" s="38"/>
+      <c r="J19" s="39"/>
+      <c r="K19" s="63">
+        <v>0</v>
+      </c>
+      <c r="L19" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M19" s="66">
+      <c r="M19" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N19" s="67">
+      <c r="N19" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O19" s="68" t="str">
+      <c r="O19" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P19" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q19" s="69">
+      <c r="Q19" s="67">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R19" s="69">
+      <c r="R19" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S19" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:19" s="35" customFormat="1" ht="25" customHeight="1">
+    <row r="20" spans="1:19" s="35" customFormat="1" ht="25.05" customHeight="1">
       <c r="A20" s="61"/>
       <c r="B20" s="62"/>
       <c r="C20" s="62"/>
-      <c r="D20" s="63"/>
-[...1 lines deleted...]
-      <c r="F20" s="65">
+      <c r="D20" s="38"/>
+      <c r="E20" s="39"/>
+      <c r="F20" s="63">
         <v>1</v>
       </c>
       <c r="G20" s="62"/>
       <c r="H20" s="62"/>
-      <c r="I20" s="63"/>
-[...4 lines deleted...]
-      <c r="L20" s="66">
+      <c r="I20" s="38"/>
+      <c r="J20" s="39"/>
+      <c r="K20" s="63">
+        <v>0</v>
+      </c>
+      <c r="L20" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M20" s="66">
+      <c r="M20" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N20" s="67">
+      <c r="N20" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O20" s="68" t="str">
+      <c r="O20" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P20" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q20" s="69">
+      <c r="Q20" s="67">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R20" s="69">
+      <c r="R20" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S20" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:19" s="35" customFormat="1" ht="25" customHeight="1">
+    <row r="21" spans="1:19" s="35" customFormat="1" ht="25.05" customHeight="1">
       <c r="A21" s="61"/>
       <c r="B21" s="62"/>
       <c r="C21" s="62"/>
-      <c r="D21" s="63"/>
-[...1 lines deleted...]
-      <c r="F21" s="65">
+      <c r="D21" s="38"/>
+      <c r="E21" s="39"/>
+      <c r="F21" s="63">
         <v>1</v>
       </c>
       <c r="G21" s="62"/>
       <c r="H21" s="62"/>
-      <c r="I21" s="63"/>
-[...4 lines deleted...]
-      <c r="L21" s="66">
+      <c r="I21" s="38"/>
+      <c r="J21" s="39"/>
+      <c r="K21" s="63">
+        <v>0</v>
+      </c>
+      <c r="L21" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M21" s="66">
+      <c r="M21" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N21" s="67">
+      <c r="N21" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O21" s="68" t="str">
+      <c r="O21" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P21" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q21" s="69">
+      <c r="Q21" s="67">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R21" s="69">
+      <c r="R21" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S21" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:19" s="35" customFormat="1" ht="25" customHeight="1">
+    <row r="22" spans="1:19" s="35" customFormat="1" ht="25.05" customHeight="1">
       <c r="A22" s="61"/>
       <c r="B22" s="62"/>
       <c r="C22" s="62"/>
-      <c r="D22" s="63"/>
-[...1 lines deleted...]
-      <c r="F22" s="65">
+      <c r="D22" s="38"/>
+      <c r="E22" s="39"/>
+      <c r="F22" s="63">
         <v>1</v>
       </c>
       <c r="G22" s="62"/>
       <c r="H22" s="62"/>
-      <c r="I22" s="63"/>
-[...4 lines deleted...]
-      <c r="L22" s="66">
+      <c r="I22" s="38"/>
+      <c r="J22" s="39"/>
+      <c r="K22" s="63">
+        <v>0</v>
+      </c>
+      <c r="L22" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M22" s="66">
+      <c r="M22" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N22" s="67">
+      <c r="N22" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O22" s="68" t="str">
+      <c r="O22" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P22" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q22" s="69">
+      <c r="Q22" s="67">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R22" s="69">
+      <c r="R22" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S22" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:19" s="35" customFormat="1" ht="25" customHeight="1">
+    <row r="23" spans="1:19" s="35" customFormat="1" ht="25.05" customHeight="1">
       <c r="A23" s="61"/>
       <c r="B23" s="62"/>
       <c r="C23" s="62"/>
-      <c r="D23" s="63"/>
-[...1 lines deleted...]
-      <c r="F23" s="65">
+      <c r="D23" s="38"/>
+      <c r="E23" s="39"/>
+      <c r="F23" s="63">
         <v>1</v>
       </c>
       <c r="G23" s="62"/>
       <c r="H23" s="62"/>
-      <c r="I23" s="63"/>
-[...4 lines deleted...]
-      <c r="L23" s="66">
+      <c r="I23" s="38"/>
+      <c r="J23" s="39"/>
+      <c r="K23" s="63">
+        <v>0</v>
+      </c>
+      <c r="L23" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M23" s="66">
+      <c r="M23" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N23" s="67">
+      <c r="N23" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O23" s="68" t="str">
+      <c r="O23" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P23" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q23" s="69">
+      <c r="Q23" s="67">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R23" s="69">
+      <c r="R23" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S23" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:19" s="35" customFormat="1" ht="25" customHeight="1">
+    <row r="24" spans="1:19" s="35" customFormat="1" ht="25.05" customHeight="1">
       <c r="A24" s="61"/>
       <c r="B24" s="62"/>
       <c r="C24" s="62"/>
-      <c r="D24" s="63"/>
-[...1 lines deleted...]
-      <c r="F24" s="65">
+      <c r="D24" s="38"/>
+      <c r="E24" s="39"/>
+      <c r="F24" s="63">
         <v>1</v>
       </c>
       <c r="G24" s="62"/>
       <c r="H24" s="62"/>
-      <c r="I24" s="63"/>
-[...4 lines deleted...]
-      <c r="L24" s="66">
+      <c r="I24" s="38"/>
+      <c r="J24" s="39"/>
+      <c r="K24" s="63">
+        <v>0</v>
+      </c>
+      <c r="L24" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M24" s="66">
+      <c r="M24" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N24" s="67">
+      <c r="N24" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O24" s="68" t="str">
+      <c r="O24" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P24" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q24" s="69">
+      <c r="Q24" s="67">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R24" s="69">
+      <c r="R24" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S24" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:19" s="35" customFormat="1" ht="25" customHeight="1">
+    <row r="25" spans="1:19" s="35" customFormat="1" ht="25.05" customHeight="1">
       <c r="A25" s="61"/>
       <c r="B25" s="62"/>
       <c r="C25" s="62"/>
-      <c r="D25" s="63"/>
-[...1 lines deleted...]
-      <c r="F25" s="65">
+      <c r="D25" s="38"/>
+      <c r="E25" s="39"/>
+      <c r="F25" s="63">
         <v>1</v>
       </c>
       <c r="G25" s="62"/>
       <c r="H25" s="62"/>
-      <c r="I25" s="63"/>
-[...4 lines deleted...]
-      <c r="L25" s="66">
+      <c r="I25" s="38"/>
+      <c r="J25" s="39"/>
+      <c r="K25" s="63">
+        <v>0</v>
+      </c>
+      <c r="L25" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M25" s="66">
+      <c r="M25" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N25" s="67">
+      <c r="N25" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O25" s="68" t="str">
+      <c r="O25" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P25" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q25" s="69">
+      <c r="Q25" s="67">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R25" s="69">
+      <c r="R25" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S25" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:19" s="35" customFormat="1" ht="25" customHeight="1">
+    <row r="26" spans="1:19" s="35" customFormat="1" ht="25.05" customHeight="1">
       <c r="A26" s="61"/>
       <c r="B26" s="62"/>
       <c r="C26" s="62"/>
-      <c r="D26" s="63"/>
-[...1 lines deleted...]
-      <c r="F26" s="65">
+      <c r="D26" s="38"/>
+      <c r="E26" s="39"/>
+      <c r="F26" s="63">
         <v>1</v>
       </c>
       <c r="G26" s="62"/>
       <c r="H26" s="62"/>
-      <c r="I26" s="63"/>
-[...4 lines deleted...]
-      <c r="L26" s="66">
+      <c r="I26" s="38"/>
+      <c r="J26" s="39"/>
+      <c r="K26" s="63">
+        <v>0</v>
+      </c>
+      <c r="L26" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M26" s="66">
+      <c r="M26" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N26" s="67">
+      <c r="N26" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O26" s="68" t="str">
+      <c r="O26" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P26" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q26" s="69">
+      <c r="Q26" s="67">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R26" s="69">
+      <c r="R26" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S26" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:19" ht="25" customHeight="1">
+    <row r="27" spans="1:19" ht="25.05" customHeight="1">
       <c r="A27" s="61"/>
       <c r="B27" s="62"/>
       <c r="C27" s="62"/>
-      <c r="D27" s="63"/>
-[...1 lines deleted...]
-      <c r="F27" s="65">
+      <c r="D27" s="38"/>
+      <c r="E27" s="39"/>
+      <c r="F27" s="63">
         <v>1</v>
       </c>
       <c r="G27" s="62"/>
       <c r="H27" s="62"/>
-      <c r="I27" s="63"/>
-[...4 lines deleted...]
-      <c r="L27" s="66">
+      <c r="I27" s="38"/>
+      <c r="J27" s="39"/>
+      <c r="K27" s="63">
+        <v>0</v>
+      </c>
+      <c r="L27" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M27" s="66">
+      <c r="M27" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N27" s="67">
+      <c r="N27" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O27" s="68" t="str">
+      <c r="O27" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P27" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q27" s="69">
+      <c r="Q27" s="67">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R27" s="69">
+      <c r="R27" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S27" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:19" ht="25" customHeight="1">
+    <row r="28" spans="1:19" ht="25.05" customHeight="1">
       <c r="A28" s="61"/>
       <c r="B28" s="62"/>
       <c r="C28" s="62"/>
-      <c r="D28" s="63"/>
-[...1 lines deleted...]
-      <c r="F28" s="65">
+      <c r="D28" s="38"/>
+      <c r="E28" s="39"/>
+      <c r="F28" s="63">
         <v>1</v>
       </c>
       <c r="G28" s="62"/>
       <c r="H28" s="62"/>
-      <c r="I28" s="63"/>
-[...4 lines deleted...]
-      <c r="L28" s="66">
+      <c r="I28" s="38"/>
+      <c r="J28" s="39"/>
+      <c r="K28" s="63">
+        <v>0</v>
+      </c>
+      <c r="L28" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M28" s="66">
+      <c r="M28" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N28" s="67">
+      <c r="N28" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O28" s="68" t="str">
+      <c r="O28" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P28" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q28" s="69">
+      <c r="Q28" s="67">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R28" s="69">
+      <c r="R28" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S28" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:19" ht="25" customHeight="1">
+    <row r="29" spans="1:19" ht="25.05" customHeight="1">
       <c r="A29" s="61"/>
       <c r="B29" s="62"/>
       <c r="C29" s="62"/>
-      <c r="D29" s="63"/>
-[...1 lines deleted...]
-      <c r="F29" s="65">
+      <c r="D29" s="38"/>
+      <c r="E29" s="39"/>
+      <c r="F29" s="63">
         <v>1</v>
       </c>
       <c r="G29" s="62"/>
       <c r="H29" s="62"/>
-      <c r="I29" s="63"/>
-[...4 lines deleted...]
-      <c r="L29" s="66">
+      <c r="I29" s="38"/>
+      <c r="J29" s="39"/>
+      <c r="K29" s="63">
+        <v>0</v>
+      </c>
+      <c r="L29" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M29" s="66">
+      <c r="M29" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N29" s="67">
+      <c r="N29" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O29" s="68" t="str">
+      <c r="O29" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P29" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q29" s="69">
+      <c r="Q29" s="67">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R29" s="69">
+      <c r="R29" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S29" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:19" ht="25" customHeight="1">
+    <row r="30" spans="1:19" ht="25.05" customHeight="1">
       <c r="A30" s="61"/>
       <c r="B30" s="62"/>
       <c r="C30" s="62"/>
-      <c r="D30" s="63"/>
-[...1 lines deleted...]
-      <c r="F30" s="65">
+      <c r="D30" s="38"/>
+      <c r="E30" s="39"/>
+      <c r="F30" s="63">
         <v>1</v>
       </c>
       <c r="G30" s="62"/>
       <c r="H30" s="62"/>
-      <c r="I30" s="63"/>
-[...4 lines deleted...]
-      <c r="L30" s="66">
+      <c r="I30" s="38"/>
+      <c r="J30" s="39"/>
+      <c r="K30" s="63">
+        <v>0</v>
+      </c>
+      <c r="L30" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M30" s="66">
+      <c r="M30" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N30" s="67">
+      <c r="N30" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O30" s="68" t="str">
+      <c r="O30" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P30" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q30" s="69">
+      <c r="Q30" s="67">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R30" s="69">
+      <c r="R30" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S30" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:19" ht="25" customHeight="1">
+    <row r="31" spans="1:19" ht="25.05" customHeight="1">
       <c r="A31" s="61"/>
       <c r="B31" s="62"/>
       <c r="C31" s="62"/>
-      <c r="D31" s="63"/>
-[...1 lines deleted...]
-      <c r="F31" s="65">
+      <c r="D31" s="38"/>
+      <c r="E31" s="39"/>
+      <c r="F31" s="63">
         <v>1</v>
       </c>
       <c r="G31" s="62"/>
       <c r="H31" s="62"/>
-      <c r="I31" s="63"/>
-[...4 lines deleted...]
-      <c r="L31" s="66">
+      <c r="I31" s="38"/>
+      <c r="J31" s="39"/>
+      <c r="K31" s="63">
+        <v>0</v>
+      </c>
+      <c r="L31" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M31" s="66">
+      <c r="M31" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N31" s="67">
+      <c r="N31" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O31" s="68" t="str">
+      <c r="O31" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P31" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q31" s="69">
+      <c r="Q31" s="67">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R31" s="69">
+      <c r="R31" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S31" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:19" ht="25" customHeight="1">
+    <row r="32" spans="1:19" ht="25.05" customHeight="1">
       <c r="A32" s="61"/>
       <c r="B32" s="62"/>
       <c r="C32" s="62"/>
-      <c r="D32" s="63"/>
-[...1 lines deleted...]
-      <c r="F32" s="65">
+      <c r="D32" s="38"/>
+      <c r="E32" s="39"/>
+      <c r="F32" s="63">
         <v>1</v>
       </c>
       <c r="G32" s="62"/>
       <c r="H32" s="62"/>
-      <c r="I32" s="63"/>
-[...4 lines deleted...]
-      <c r="L32" s="66">
+      <c r="I32" s="38"/>
+      <c r="J32" s="39"/>
+      <c r="K32" s="63">
+        <v>0</v>
+      </c>
+      <c r="L32" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M32" s="66">
+      <c r="M32" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N32" s="67">
+      <c r="N32" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O32" s="68" t="str">
+      <c r="O32" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P32" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q32" s="69">
+      <c r="Q32" s="67">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R32" s="69">
+      <c r="R32" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S32" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:19" ht="25" customHeight="1">
+    <row r="33" spans="1:19" ht="25.05" customHeight="1">
       <c r="A33" s="61"/>
       <c r="B33" s="62"/>
       <c r="C33" s="62"/>
-      <c r="D33" s="63"/>
-[...1 lines deleted...]
-      <c r="F33" s="65">
+      <c r="D33" s="38"/>
+      <c r="E33" s="39"/>
+      <c r="F33" s="63">
         <v>1</v>
       </c>
       <c r="G33" s="62"/>
       <c r="H33" s="62"/>
-      <c r="I33" s="63"/>
-[...4 lines deleted...]
-      <c r="L33" s="66">
+      <c r="I33" s="38"/>
+      <c r="J33" s="39"/>
+      <c r="K33" s="63">
+        <v>0</v>
+      </c>
+      <c r="L33" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M33" s="66">
+      <c r="M33" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N33" s="67">
+      <c r="N33" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O33" s="68" t="str">
+      <c r="O33" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P33" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q33" s="69">
+      <c r="Q33" s="67">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R33" s="69">
+      <c r="R33" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S33" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:19" ht="25" customHeight="1">
+    <row r="34" spans="1:19" ht="25.05" customHeight="1">
       <c r="A34" s="61"/>
       <c r="B34" s="62"/>
       <c r="C34" s="62"/>
-      <c r="D34" s="63"/>
-[...1 lines deleted...]
-      <c r="F34" s="65">
+      <c r="D34" s="38"/>
+      <c r="E34" s="39"/>
+      <c r="F34" s="63">
         <v>1</v>
       </c>
       <c r="G34" s="62"/>
       <c r="H34" s="62"/>
-      <c r="I34" s="63"/>
-[...4 lines deleted...]
-      <c r="L34" s="66">
+      <c r="I34" s="38"/>
+      <c r="J34" s="39"/>
+      <c r="K34" s="63">
+        <v>0</v>
+      </c>
+      <c r="L34" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M34" s="66">
+      <c r="M34" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N34" s="67">
+      <c r="N34" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O34" s="68" t="str">
+      <c r="O34" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P34" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q34" s="69">
+      <c r="Q34" s="67">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R34" s="69">
+      <c r="R34" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S34" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:19" ht="25" customHeight="1">
+    <row r="35" spans="1:19" ht="25.05" customHeight="1">
       <c r="A35" s="61"/>
       <c r="B35" s="62"/>
       <c r="C35" s="62"/>
-      <c r="D35" s="63"/>
-[...1 lines deleted...]
-      <c r="F35" s="65">
+      <c r="D35" s="38"/>
+      <c r="E35" s="39"/>
+      <c r="F35" s="63">
         <v>1</v>
       </c>
       <c r="G35" s="62"/>
       <c r="H35" s="62"/>
-      <c r="I35" s="63"/>
-[...4 lines deleted...]
-      <c r="L35" s="66">
+      <c r="I35" s="38"/>
+      <c r="J35" s="39"/>
+      <c r="K35" s="63">
+        <v>0</v>
+      </c>
+      <c r="L35" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M35" s="66">
+      <c r="M35" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N35" s="67">
+      <c r="N35" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O35" s="68" t="str">
+      <c r="O35" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P35" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q35" s="69">
+      <c r="Q35" s="67">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R35" s="69">
+      <c r="R35" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S35" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:19" ht="25" customHeight="1">
+    <row r="36" spans="1:19" ht="25.05" customHeight="1">
       <c r="A36" s="61"/>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
-      <c r="D36" s="63"/>
-[...1 lines deleted...]
-      <c r="F36" s="65">
+      <c r="D36" s="38"/>
+      <c r="E36" s="39"/>
+      <c r="F36" s="63">
         <v>1</v>
       </c>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
-      <c r="I36" s="63"/>
-[...4 lines deleted...]
-      <c r="L36" s="66">
+      <c r="I36" s="38"/>
+      <c r="J36" s="39"/>
+      <c r="K36" s="63">
+        <v>0</v>
+      </c>
+      <c r="L36" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M36" s="66">
+      <c r="M36" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N36" s="67">
+      <c r="N36" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O36" s="68" t="str">
+      <c r="O36" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P36" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q36" s="69">
+      <c r="Q36" s="67">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R36" s="69">
+      <c r="R36" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S36" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:19" ht="25" customHeight="1">
+    <row r="37" spans="1:19" ht="25.05" customHeight="1">
       <c r="A37" s="61"/>
       <c r="B37" s="62"/>
       <c r="C37" s="62"/>
-      <c r="D37" s="63"/>
-[...1 lines deleted...]
-      <c r="F37" s="65">
+      <c r="D37" s="38"/>
+      <c r="E37" s="39"/>
+      <c r="F37" s="63">
         <v>1</v>
       </c>
       <c r="G37" s="62"/>
       <c r="H37" s="62"/>
-      <c r="I37" s="63"/>
-[...4 lines deleted...]
-      <c r="L37" s="66">
+      <c r="I37" s="38"/>
+      <c r="J37" s="39"/>
+      <c r="K37" s="63">
+        <v>0</v>
+      </c>
+      <c r="L37" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M37" s="66">
+      <c r="M37" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N37" s="67">
+      <c r="N37" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O37" s="68" t="str">
+      <c r="O37" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P37" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q37" s="69">
+      <c r="Q37" s="67">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R37" s="69">
+      <c r="R37" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S37" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:19" ht="25" customHeight="1">
+    <row r="38" spans="1:19" ht="25.05" customHeight="1">
       <c r="A38" s="61"/>
       <c r="B38" s="62"/>
       <c r="C38" s="62"/>
-      <c r="D38" s="63"/>
-[...1 lines deleted...]
-      <c r="F38" s="65">
+      <c r="D38" s="38"/>
+      <c r="E38" s="39"/>
+      <c r="F38" s="63">
         <v>1</v>
       </c>
       <c r="G38" s="62"/>
       <c r="H38" s="62"/>
-      <c r="I38" s="63"/>
-[...4 lines deleted...]
-      <c r="L38" s="66">
+      <c r="I38" s="38"/>
+      <c r="J38" s="39"/>
+      <c r="K38" s="63">
+        <v>0</v>
+      </c>
+      <c r="L38" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M38" s="66">
+      <c r="M38" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N38" s="67">
+      <c r="N38" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O38" s="68" t="str">
+      <c r="O38" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P38" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q38" s="69">
+      <c r="Q38" s="67">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R38" s="69">
+      <c r="R38" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S38" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:19" ht="25" customHeight="1">
+    <row r="39" spans="1:19" ht="25.05" customHeight="1">
       <c r="A39" s="61"/>
       <c r="B39" s="62"/>
       <c r="C39" s="62"/>
-      <c r="D39" s="63"/>
-[...1 lines deleted...]
-      <c r="F39" s="65">
+      <c r="D39" s="38"/>
+      <c r="E39" s="39"/>
+      <c r="F39" s="63">
         <v>1</v>
       </c>
       <c r="G39" s="62"/>
       <c r="H39" s="62"/>
-      <c r="I39" s="63"/>
-[...4 lines deleted...]
-      <c r="L39" s="66">
+      <c r="I39" s="38"/>
+      <c r="J39" s="39"/>
+      <c r="K39" s="63">
+        <v>0</v>
+      </c>
+      <c r="L39" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M39" s="66">
+      <c r="M39" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N39" s="67">
+      <c r="N39" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O39" s="68" t="str">
+      <c r="O39" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P39" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q39" s="69">
+      <c r="Q39" s="67">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R39" s="69">
+      <c r="R39" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S39" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:19" ht="25" customHeight="1">
+    <row r="40" spans="1:19" ht="25.05" customHeight="1">
       <c r="A40" s="61"/>
       <c r="B40" s="62"/>
       <c r="C40" s="62"/>
-      <c r="D40" s="63"/>
-[...1 lines deleted...]
-      <c r="F40" s="65">
+      <c r="D40" s="38"/>
+      <c r="E40" s="39"/>
+      <c r="F40" s="63">
         <v>1</v>
       </c>
       <c r="G40" s="62"/>
       <c r="H40" s="62"/>
-      <c r="I40" s="63"/>
-[...4 lines deleted...]
-      <c r="L40" s="66">
+      <c r="I40" s="38"/>
+      <c r="J40" s="39"/>
+      <c r="K40" s="63">
+        <v>0</v>
+      </c>
+      <c r="L40" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M40" s="66">
+      <c r="M40" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N40" s="67">
+      <c r="N40" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O40" s="68" t="str">
+      <c r="O40" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P40" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q40" s="69">
+      <c r="Q40" s="67">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R40" s="69">
+      <c r="R40" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S40" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:19" ht="25" customHeight="1">
+    <row r="41" spans="1:19" ht="25.05" customHeight="1">
       <c r="A41" s="61"/>
       <c r="B41" s="62"/>
       <c r="C41" s="62"/>
-      <c r="D41" s="63"/>
-[...1 lines deleted...]
-      <c r="F41" s="65">
+      <c r="D41" s="38"/>
+      <c r="E41" s="39"/>
+      <c r="F41" s="63">
         <v>1</v>
       </c>
       <c r="G41" s="62"/>
       <c r="H41" s="62"/>
-      <c r="I41" s="63"/>
-[...4 lines deleted...]
-      <c r="L41" s="66">
+      <c r="I41" s="38"/>
+      <c r="J41" s="39"/>
+      <c r="K41" s="63">
+        <v>0</v>
+      </c>
+      <c r="L41" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M41" s="66">
+      <c r="M41" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N41" s="67">
+      <c r="N41" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O41" s="68" t="str">
+      <c r="O41" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P41" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q41" s="69">
+      <c r="Q41" s="67">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R41" s="69">
+      <c r="R41" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S41" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:19" ht="25" customHeight="1">
+    <row r="42" spans="1:19" ht="25.05" customHeight="1">
       <c r="A42" s="61"/>
       <c r="B42" s="62"/>
       <c r="C42" s="62"/>
-      <c r="D42" s="63"/>
-[...1 lines deleted...]
-      <c r="F42" s="65">
+      <c r="D42" s="38"/>
+      <c r="E42" s="39"/>
+      <c r="F42" s="63">
         <v>1</v>
       </c>
       <c r="G42" s="62"/>
       <c r="H42" s="62"/>
-      <c r="I42" s="63"/>
-[...4 lines deleted...]
-      <c r="L42" s="66">
+      <c r="I42" s="38"/>
+      <c r="J42" s="39"/>
+      <c r="K42" s="63">
+        <v>0</v>
+      </c>
+      <c r="L42" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M42" s="66">
+      <c r="M42" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N42" s="67">
+      <c r="N42" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O42" s="68" t="str">
+      <c r="O42" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P42" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q42" s="69">
+      <c r="Q42" s="67">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R42" s="69">
+      <c r="R42" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S42" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:19" ht="25" customHeight="1">
+    <row r="43" spans="1:19" ht="25.05" customHeight="1">
       <c r="A43" s="61"/>
       <c r="B43" s="62"/>
       <c r="C43" s="62"/>
-      <c r="D43" s="63"/>
-[...1 lines deleted...]
-      <c r="F43" s="65">
+      <c r="D43" s="38"/>
+      <c r="E43" s="39"/>
+      <c r="F43" s="63">
         <v>1</v>
       </c>
       <c r="G43" s="62"/>
       <c r="H43" s="62"/>
-      <c r="I43" s="63"/>
-[...4 lines deleted...]
-      <c r="L43" s="66">
+      <c r="I43" s="38"/>
+      <c r="J43" s="39"/>
+      <c r="K43" s="63">
+        <v>0</v>
+      </c>
+      <c r="L43" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M43" s="66">
+      <c r="M43" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N43" s="67">
+      <c r="N43" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O43" s="68" t="str">
+      <c r="O43" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P43" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q43" s="69">
+      <c r="Q43" s="67">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R43" s="69">
+      <c r="R43" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S43" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:19" ht="25" customHeight="1">
+    <row r="44" spans="1:19" ht="25.05" customHeight="1">
       <c r="A44" s="61"/>
       <c r="B44" s="62"/>
       <c r="C44" s="62"/>
-      <c r="D44" s="63"/>
-[...1 lines deleted...]
-      <c r="F44" s="65">
+      <c r="D44" s="38"/>
+      <c r="E44" s="39"/>
+      <c r="F44" s="63">
         <v>1</v>
       </c>
       <c r="G44" s="62"/>
       <c r="H44" s="62"/>
-      <c r="I44" s="63"/>
-[...4 lines deleted...]
-      <c r="L44" s="66">
+      <c r="I44" s="38"/>
+      <c r="J44" s="39"/>
+      <c r="K44" s="63">
+        <v>0</v>
+      </c>
+      <c r="L44" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M44" s="66">
+      <c r="M44" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N44" s="67">
+      <c r="N44" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O44" s="68" t="str">
+      <c r="O44" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P44" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q44" s="69">
+      <c r="Q44" s="67">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R44" s="69">
+      <c r="R44" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S44" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:19" ht="25" customHeight="1">
+    <row r="45" spans="1:19" ht="25.05" customHeight="1">
       <c r="A45" s="61"/>
-      <c r="B45" s="70"/>
-[...13 lines deleted...]
-      <c r="L45" s="66">
+      <c r="B45" s="68"/>
+      <c r="C45" s="68"/>
+      <c r="D45" s="38"/>
+      <c r="E45" s="39"/>
+      <c r="F45" s="63">
+        <v>1</v>
+      </c>
+      <c r="G45" s="68"/>
+      <c r="H45" s="68"/>
+      <c r="I45" s="38"/>
+      <c r="J45" s="39"/>
+      <c r="K45" s="63">
+        <v>0</v>
+      </c>
+      <c r="L45" s="64">
         <f t="shared" ref="L45:L48" si="8">D45+I45</f>
         <v>0</v>
       </c>
-      <c r="M45" s="66">
+      <c r="M45" s="64">
         <f t="shared" ref="M45:M48" si="9">L45*0.012</f>
         <v>0</v>
       </c>
-      <c r="N45" s="67">
+      <c r="N45" s="65">
         <f t="shared" ref="N45:N48" si="10">L45-M45</f>
         <v>0</v>
       </c>
-      <c r="O45" s="68" t="str">
+      <c r="O45" s="66" t="str">
         <f t="shared" ref="O45:O48" si="11">IFERROR(((D45*F45) + (I45*K45))/L45,"-")</f>
         <v>-</v>
       </c>
       <c r="P45" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q45" s="69">
+      <c r="Q45" s="67">
         <f t="shared" ref="Q45:Q48" si="12">N45*P45</f>
         <v>0</v>
       </c>
-      <c r="R45" s="69">
+      <c r="R45" s="67">
         <f t="shared" ref="R45:R48" si="13">+E45+J45</f>
         <v>0</v>
       </c>
       <c r="S45" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:19" ht="25" customHeight="1">
+    <row r="46" spans="1:19" ht="25.05" customHeight="1">
       <c r="A46" s="61"/>
-      <c r="B46" s="70"/>
-[...13 lines deleted...]
-      <c r="L46" s="66">
+      <c r="B46" s="68"/>
+      <c r="C46" s="68"/>
+      <c r="D46" s="38"/>
+      <c r="E46" s="39"/>
+      <c r="F46" s="63">
+        <v>1</v>
+      </c>
+      <c r="G46" s="68"/>
+      <c r="H46" s="68"/>
+      <c r="I46" s="38"/>
+      <c r="J46" s="39"/>
+      <c r="K46" s="63">
+        <v>0</v>
+      </c>
+      <c r="L46" s="64">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="M46" s="66">
+      <c r="M46" s="64">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="N46" s="67">
+      <c r="N46" s="65">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="O46" s="68" t="str">
+      <c r="O46" s="66" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="P46" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q46" s="69">
+      <c r="Q46" s="67">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="R46" s="69">
+      <c r="R46" s="67">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="S46" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="47" spans="1:19" ht="25" customHeight="1">
+    <row r="47" spans="1:19" ht="25.05" customHeight="1">
       <c r="A47" s="61"/>
-      <c r="B47" s="70"/>
-[...13 lines deleted...]
-      <c r="L47" s="66">
+      <c r="B47" s="68"/>
+      <c r="C47" s="68"/>
+      <c r="D47" s="38"/>
+      <c r="E47" s="39"/>
+      <c r="F47" s="63">
+        <v>1</v>
+      </c>
+      <c r="G47" s="68"/>
+      <c r="H47" s="68"/>
+      <c r="I47" s="38"/>
+      <c r="J47" s="39"/>
+      <c r="K47" s="63">
+        <v>0</v>
+      </c>
+      <c r="L47" s="64">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="M47" s="66">
+      <c r="M47" s="64">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="N47" s="67">
+      <c r="N47" s="65">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="O47" s="68" t="str">
+      <c r="O47" s="66" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="P47" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q47" s="69">
+      <c r="Q47" s="67">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="R47" s="69">
+      <c r="R47" s="67">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="S47" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="48" spans="1:19" ht="25" customHeight="1">
+    <row r="48" spans="1:19" ht="25.05" customHeight="1">
       <c r="A48" s="61"/>
-      <c r="B48" s="70"/>
-[...13 lines deleted...]
-      <c r="L48" s="66">
+      <c r="B48" s="68"/>
+      <c r="C48" s="68"/>
+      <c r="D48" s="38"/>
+      <c r="E48" s="39"/>
+      <c r="F48" s="63">
+        <v>1</v>
+      </c>
+      <c r="G48" s="68"/>
+      <c r="H48" s="68"/>
+      <c r="I48" s="38"/>
+      <c r="J48" s="39"/>
+      <c r="K48" s="63">
+        <v>0</v>
+      </c>
+      <c r="L48" s="64">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="M48" s="66">
+      <c r="M48" s="64">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="N48" s="67">
+      <c r="N48" s="65">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="O48" s="68" t="str">
+      <c r="O48" s="66" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="P48" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q48" s="69">
+      <c r="Q48" s="67">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="R48" s="69">
+      <c r="R48" s="67">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="S48" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:19" ht="25" customHeight="1">
+    <row r="49" spans="1:19" ht="25.05" customHeight="1">
       <c r="A49" s="61"/>
-      <c r="B49" s="70"/>
-[...13 lines deleted...]
-      <c r="L49" s="66">
+      <c r="B49" s="68"/>
+      <c r="C49" s="68"/>
+      <c r="D49" s="38"/>
+      <c r="E49" s="39"/>
+      <c r="F49" s="63">
+        <v>1</v>
+      </c>
+      <c r="G49" s="68"/>
+      <c r="H49" s="68"/>
+      <c r="I49" s="38"/>
+      <c r="J49" s="39"/>
+      <c r="K49" s="63">
+        <v>0</v>
+      </c>
+      <c r="L49" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M49" s="66">
+      <c r="M49" s="64">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N49" s="67">
+      <c r="N49" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O49" s="68" t="str">
+      <c r="O49" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P49" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q49" s="69">
+      <c r="Q49" s="67">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R49" s="69">
+      <c r="R49" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S49" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="50" spans="1:19" s="1" customFormat="1" ht="25" customHeight="1" thickBot="1">
-      <c r="A50" s="122" t="s">
+    <row r="50" spans="1:19" s="1" customFormat="1" ht="25.05" customHeight="1" thickBot="1">
+      <c r="A50" s="117" t="s">
         <v>8</v>
       </c>
-      <c r="B50" s="123"/>
-[...15 lines deleted...]
-      <c r="R50" s="124"/>
+      <c r="B50" s="118"/>
+      <c r="C50" s="118"/>
+      <c r="D50" s="118"/>
+      <c r="E50" s="118"/>
+      <c r="F50" s="118"/>
+      <c r="G50" s="118"/>
+      <c r="H50" s="118"/>
+      <c r="I50" s="118"/>
+      <c r="J50" s="118"/>
+      <c r="K50" s="118"/>
+      <c r="L50" s="118"/>
+      <c r="M50" s="118"/>
+      <c r="N50" s="118"/>
+      <c r="O50" s="118"/>
+      <c r="P50" s="118"/>
+      <c r="Q50" s="118"/>
+      <c r="R50" s="119"/>
       <c r="S50" s="60">
         <f>IF(SUM(S7:S49)&gt;=0,SUM(S7:S49),0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="51" spans="1:19" s="1" customFormat="1" ht="25" customHeight="1" thickBot="1">
-      <c r="A51" s="125" t="s">
+    <row r="51" spans="1:19" s="1" customFormat="1" ht="25.05" customHeight="1" thickBot="1">
+      <c r="A51" s="120" t="s">
         <v>9</v>
       </c>
-      <c r="B51" s="126"/>
-[...15 lines deleted...]
-      <c r="R51" s="127"/>
+      <c r="B51" s="121"/>
+      <c r="C51" s="121"/>
+      <c r="D51" s="121"/>
+      <c r="E51" s="121"/>
+      <c r="F51" s="121"/>
+      <c r="G51" s="121"/>
+      <c r="H51" s="121"/>
+      <c r="I51" s="121"/>
+      <c r="J51" s="121"/>
+      <c r="K51" s="121"/>
+      <c r="L51" s="121"/>
+      <c r="M51" s="121"/>
+      <c r="N51" s="121"/>
+      <c r="O51" s="121"/>
+      <c r="P51" s="121"/>
+      <c r="Q51" s="121"/>
+      <c r="R51" s="122"/>
       <c r="S51" s="48">
         <f>IF(SUM(S7:S49)&lt;0,SUM(S7:S49)*-1,0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="53" spans="1:19" ht="25" customHeight="1">
+    <row r="53" spans="1:19" ht="25.05" customHeight="1">
       <c r="A53" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="G53" s="78"/>
-[...2 lines deleted...]
-      <c r="A54" s="120" t="s">
+      <c r="G53" s="75"/>
+    </row>
+    <row r="54" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A54" s="115" t="s">
         <v>68</v>
       </c>
-      <c r="B54" s="120"/>
-[...7 lines deleted...]
-      <c r="A55" s="120" t="s">
+      <c r="B54" s="115"/>
+      <c r="C54" s="115"/>
+      <c r="D54" s="115"/>
+      <c r="E54" s="115"/>
+      <c r="F54" s="115"/>
+      <c r="G54" s="75"/>
+    </row>
+    <row r="55" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A55" s="115" t="s">
         <v>70</v>
       </c>
-      <c r="B55" s="120"/>
-[...7 lines deleted...]
-      <c r="A56" s="120" t="s">
+      <c r="B55" s="115"/>
+      <c r="C55" s="115"/>
+      <c r="D55" s="115"/>
+      <c r="E55" s="115"/>
+      <c r="F55" s="115"/>
+      <c r="G55" s="75"/>
+    </row>
+    <row r="56" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A56" s="115" t="s">
         <v>69</v>
       </c>
-      <c r="B56" s="120"/>
-[...7 lines deleted...]
-      <c r="A57" s="120" t="s">
+      <c r="B56" s="115"/>
+      <c r="C56" s="115"/>
+      <c r="D56" s="115"/>
+      <c r="E56" s="115"/>
+      <c r="F56" s="115"/>
+      <c r="G56" s="75"/>
+    </row>
+    <row r="57" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A57" s="115" t="s">
         <v>81</v>
       </c>
-      <c r="B57" s="120"/>
-[...6 lines deleted...]
-      <c r="A58" s="120" t="s">
+      <c r="B57" s="115"/>
+      <c r="C57" s="115"/>
+      <c r="D57" s="115"/>
+      <c r="E57" s="115"/>
+      <c r="F57" s="115"/>
+    </row>
+    <row r="58" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A58" s="115" t="s">
         <v>80</v>
       </c>
-      <c r="B58" s="120"/>
-[...6 lines deleted...]
-      <c r="A59" s="120" t="s">
+      <c r="B58" s="115"/>
+      <c r="C58" s="115"/>
+      <c r="D58" s="115"/>
+      <c r="E58" s="115"/>
+      <c r="F58" s="115"/>
+    </row>
+    <row r="59" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A59" s="115" t="s">
         <v>71</v>
       </c>
-      <c r="B59" s="120"/>
-[...4 lines deleted...]
-      <c r="G59" s="78"/>
+      <c r="B59" s="115"/>
+      <c r="C59" s="115"/>
+      <c r="D59" s="115"/>
+      <c r="E59" s="115"/>
+      <c r="F59" s="115"/>
+      <c r="G59" s="75"/>
     </row>
     <row r="60" spans="1:19" ht="52.5" customHeight="1">
-      <c r="A60" s="121" t="s">
+      <c r="A60" s="116" t="s">
         <v>88</v>
       </c>
-      <c r="B60" s="121"/>
-[...10 lines deleted...]
-      <c r="G62" s="78"/>
+      <c r="B60" s="116"/>
+      <c r="C60" s="116"/>
+      <c r="D60" s="116"/>
+      <c r="E60" s="116"/>
+      <c r="F60" s="116"/>
+      <c r="G60" s="75"/>
+    </row>
+    <row r="61" spans="1:19" ht="25.05" customHeight="1">
+      <c r="G61" s="75"/>
+    </row>
+    <row r="62" spans="1:19" ht="25.05" customHeight="1">
+      <c r="G62" s="75"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="13">
     <mergeCell ref="A50:R50"/>
     <mergeCell ref="A51:R51"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="A59:F59"/>
     <mergeCell ref="A60:F60"/>
     <mergeCell ref="A54:F54"/>
     <mergeCell ref="A56:F56"/>
     <mergeCell ref="A55:F55"/>
     <mergeCell ref="A57:F57"/>
     <mergeCell ref="A58:F58"/>
   </mergeCells>
-  <conditionalFormatting sqref="L4">
-    <cfRule type="cellIs" dxfId="9" priority="9" operator="equal">
+  <conditionalFormatting sqref="A7:A49">
+    <cfRule type="expression" dxfId="5" priority="2">
+      <formula>AND(NOT(ISBLANK(A7)),(NOT(AND((A7&gt;=$C$5),(A7&lt;=$E$5)))))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="L4:L5">
+    <cfRule type="cellIs" dxfId="4" priority="1" operator="equal">
       <formula>"Tax Period Error"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A7:A44 A49">
-[...14 lines deleted...]
-  <dataValidations count="2">
+  <dataValidations xWindow="304" yWindow="447" count="5">
     <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Date of Purchase Error" error="The Date of Purchase entered is not in the Tax Period range." sqref="A7:A49" xr:uid="{00000000-0002-0000-0200-000000000000}">
       <formula1>$C$5</formula1>
       <formula2>$E$5</formula2>
     </dataValidation>
     <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Alcohol Percentage Error" error="The alcohol percentage must be between 0% and 100%" sqref="F7:F49 K7:K49" xr:uid="{00000000-0002-0000-0200-000001000000}">
       <formula1>0</formula1>
       <formula2>1</formula2>
     </dataValidation>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Round to Nearest Cent" prompt="Enter Iowa fuel tax paid on alcohol gallons rounded to the nearest cent" sqref="E7:E49" xr:uid="{E7888717-FD0A-4FCD-9FE7-99A2D9D7422A}"/>
+    <dataValidation type="whole" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Whole Gallons" error="Enter whole gallons" promptTitle="Whole Gallons" prompt="Enter whole gallons" sqref="D7:D49 I7:I49" xr:uid="{2411A32D-1B9B-4EC1-A2DF-37F6027F299E}">
+      <formula1>999999999</formula1>
+    </dataValidation>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Round to Nearest Cent" prompt="Enter Iowa fuel tax paid on gasoline gallons rounded to the nearest cent" sqref="J7:J49" xr:uid="{C3362323-07C9-47A7-A331-72C13A4EF2CE}"/>
   </dataValidations>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup scale="40" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Sheet4">
     <tabColor theme="5" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S60"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="67" zoomScaleNormal="80" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
+      <selection pane="bottomLeft" activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="25" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="25.05" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="42.7265625" style="3" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="23" max="16384" width="9.1796875" style="3"/>
+    <col min="1" max="1" width="42.77734375" style="3" customWidth="1"/>
+    <col min="2" max="2" width="15.77734375" style="3" customWidth="1"/>
+    <col min="3" max="3" width="25.77734375" style="3" customWidth="1"/>
+    <col min="4" max="4" width="14.77734375" style="3" customWidth="1"/>
+    <col min="5" max="6" width="14.77734375" style="4" customWidth="1"/>
+    <col min="7" max="7" width="14.77734375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="25.77734375" style="3" customWidth="1"/>
+    <col min="9" max="9" width="14.77734375" style="5" customWidth="1"/>
+    <col min="10" max="11" width="14.77734375" style="4" customWidth="1"/>
+    <col min="12" max="13" width="14.77734375" style="5" customWidth="1"/>
+    <col min="14" max="19" width="14.77734375" style="3" customWidth="1"/>
+    <col min="20" max="22" width="15.77734375" style="3" customWidth="1"/>
+    <col min="23" max="16384" width="9.21875" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="1" customFormat="1" ht="25" customHeight="1">
+    <row r="1" spans="1:19" s="1" customFormat="1" ht="25.05" customHeight="1">
       <c r="A1" s="29" t="s">
         <v>99</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
-      <c r="E1" s="73"/>
-      <c r="F1" s="73"/>
+      <c r="E1" s="70"/>
+      <c r="F1" s="70"/>
       <c r="G1" s="29"/>
       <c r="H1" s="29"/>
-      <c r="I1" s="74"/>
-[...5 lines deleted...]
-    <row r="2" spans="1:19" s="20" customFormat="1" ht="25" customHeight="1">
+      <c r="I1" s="71"/>
+      <c r="J1" s="72"/>
+      <c r="K1" s="72"/>
+      <c r="L1" s="71"/>
+      <c r="M1" s="71"/>
+    </row>
+    <row r="2" spans="1:19" s="20" customFormat="1" ht="25.05" customHeight="1">
       <c r="A2" s="49" t="str">
         <f>'Tax Over- Underpaid 82-012a'!A5</f>
         <v>Legal Name</v>
       </c>
-      <c r="B2" s="120" t="str">
+      <c r="B2" s="115" t="str">
         <f>IF('Tax Over- Underpaid 82-012a'!B5="","",'Tax Over- Underpaid 82-012a'!B5)</f>
         <v/>
       </c>
-      <c r="C2" s="120"/>
-[...4 lines deleted...]
-      <c r="H2" s="120"/>
+      <c r="C2" s="115"/>
+      <c r="D2" s="115"/>
+      <c r="E2" s="115"/>
+      <c r="F2" s="115"/>
+      <c r="G2" s="115"/>
+      <c r="H2" s="115"/>
       <c r="I2" s="26"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
       <c r="L2" s="26"/>
       <c r="M2" s="26"/>
     </row>
     <row r="3" spans="1:19" s="20" customFormat="1" ht="24.75" customHeight="1">
       <c r="A3" s="20" t="str">
         <f>'Tax Over- Underpaid 82-012a'!A6</f>
         <v>Doing Business As</v>
       </c>
-      <c r="B3" s="95" t="str">
+      <c r="B3" s="90" t="str">
         <f>IF('Tax Over- Underpaid 82-012a'!B6="","",'Tax Over- Underpaid 82-012a'!B6)</f>
         <v/>
       </c>
-      <c r="C3" s="95"/>
-[...4 lines deleted...]
-      <c r="H3" s="95"/>
+      <c r="C3" s="90"/>
+      <c r="D3" s="90"/>
+      <c r="E3" s="90"/>
+      <c r="F3" s="90"/>
+      <c r="G3" s="90"/>
+      <c r="H3" s="90"/>
       <c r="I3" s="26"/>
       <c r="J3" s="30"/>
       <c r="K3" s="30"/>
       <c r="L3" s="26"/>
       <c r="M3" s="26"/>
     </row>
-    <row r="4" spans="1:19" s="32" customFormat="1" ht="25" customHeight="1">
+    <row r="4" spans="1:19" s="32" customFormat="1" ht="25.05" customHeight="1">
       <c r="A4" s="49" t="str">
         <f>'Tax Over- Underpaid 82-012a'!A7</f>
         <v>Federal Employer Identification Number</v>
       </c>
       <c r="B4" s="20" t="str">
         <f>IF('Tax Over- Underpaid 82-012a'!B7="","",'Tax Over- Underpaid 82-012a'!B7)</f>
         <v/>
       </c>
       <c r="C4" s="20" t="s">
         <v>85</v>
       </c>
       <c r="D4" s="20" t="str">
         <f>IF('Tax Over- Underpaid 82-012a'!E7="","",'Tax Over- Underpaid 82-012a'!E7)</f>
         <v/>
       </c>
       <c r="E4" s="20"/>
       <c r="F4" s="20"/>
       <c r="G4" s="20"/>
       <c r="H4" s="20"/>
-      <c r="I4" s="128" t="s">
+      <c r="I4" s="123" t="s">
         <v>10</v>
       </c>
-      <c r="J4" s="128"/>
-      <c r="K4" s="128"/>
+      <c r="J4" s="123"/>
+      <c r="K4" s="123"/>
       <c r="L4" s="31">
         <f>IF(OR(ISBLANK($C$5),ISBLANK($E$5)),0,IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$2,$E$5 &lt;= 'Tax Rate Table'!$B$2),'Tax Rate Table'!$E$2,IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$3,$E$5 &lt;= 'Tax Rate Table'!$B$3),'Tax Rate Table'!$E$3,IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$4,$E$5 &lt;= 'Tax Rate Table'!$B$4),'Tax Rate Table'!$E$4,IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$5,$E$5 &lt;= 'Tax Rate Table'!$B$5),'Tax Rate Table'!$E$5,IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$6,$E$5 &lt;= 'Tax Rate Table'!$B$6),'Tax Rate Table'!$E$6,IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$7,$E$5 &lt;= 'Tax Rate Table'!$B$7),'Tax Rate Table'!$E$7,IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$8,$E$5 &lt;= 'Tax Rate Table'!$B$8),'Tax Rate Table'!$E$8,IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$9,$E$5 &lt;= 'Tax Rate Table'!$B$9),'Tax Rate Table'!$E$9,IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$10,$E$5 &lt;= 'Tax Rate Table'!$B$10),'Tax Rate Table'!$E$10,IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$11,$E$5 &lt;= 'Tax Rate Table'!$B$11),'Tax Rate Table'!$E$11,IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$12,$E$5 &lt;= 'Tax Rate Table'!$B$12),'Tax Rate Table'!$E$12,"Tax Period Error"))))))))))))</f>
         <v>0</v>
       </c>
       <c r="M4" s="20"/>
       <c r="N4" s="20"/>
       <c r="O4" s="20"/>
       <c r="P4" s="20"/>
       <c r="Q4" s="20"/>
     </row>
-    <row r="5" spans="1:19" s="20" customFormat="1" ht="25" customHeight="1" thickBot="1">
-      <c r="A5" s="129" t="s">
+    <row r="5" spans="1:19" s="20" customFormat="1" ht="25.05" customHeight="1" thickBot="1">
+      <c r="A5" s="124" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="129"/>
+      <c r="B5" s="124"/>
       <c r="C5" s="33"/>
       <c r="D5" s="50" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="33"/>
-      <c r="F5" s="77"/>
+      <c r="F5" s="74"/>
       <c r="H5" s="17"/>
-      <c r="I5" s="129" t="s">
+      <c r="I5" s="124" t="s">
         <v>24</v>
       </c>
-      <c r="J5" s="129"/>
-      <c r="K5" s="129"/>
+      <c r="J5" s="124"/>
+      <c r="K5" s="124"/>
       <c r="L5" s="31">
         <f>IF(OR(ISBLANK($C$5),ISBLANK($E$5)),0,IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$2,$E$5 &lt;= 'Tax Rate Table'!$B$2),'Tax Rate Table'!$G$2,IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$3,$E$5 &lt;= 'Tax Rate Table'!$B$3),'Tax Rate Table'!$G$3,IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$4,$E$5 &lt;= 'Tax Rate Table'!$B$4),'Tax Rate Table'!$G$4,IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$5,$E$5 &lt;= 'Tax Rate Table'!$B$5),'Tax Rate Table'!$G$5,IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$6,$E$5 &lt;= 'Tax Rate Table'!$B$6),'Tax Rate Table'!$G$6,IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$7,$E$5 &lt;= 'Tax Rate Table'!$B$7),'Tax Rate Table'!$G$7,IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$8,$E$5 &lt;= 'Tax Rate Table'!$B$8),'Tax Rate Table'!$G$8,IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$9,$E$5 &lt;= 'Tax Rate Table'!$B$9),'Tax Rate Table'!$G$9,IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$10,$E$5 &lt;= 'Tax Rate Table'!$B$10),'Tax Rate Table'!$G$10,IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$11,$E$5 &lt;= 'Tax Rate Table'!$B$11),'Tax Rate Table'!$G$11,IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$12,$E$5 &lt;= 'Tax Rate Table'!$B$12),'Tax Rate Table'!$G$12,"Tax Period Error"))))))))))))</f>
         <v>0</v>
       </c>
       <c r="M5" s="34"/>
       <c r="N5" s="34"/>
       <c r="O5" s="34"/>
       <c r="R5" s="32"/>
     </row>
     <row r="6" spans="1:19" s="6" customFormat="1" ht="118.5" customHeight="1" thickBot="1">
       <c r="A6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>23</v>
       </c>
@@ -6457,2552 +6682,2554 @@
       <c r="L6" s="10" t="s">
         <v>56</v>
       </c>
       <c r="M6" s="13" t="s">
         <v>57</v>
       </c>
       <c r="N6" s="9" t="s">
         <v>58</v>
       </c>
       <c r="O6" s="10" t="s">
         <v>59</v>
       </c>
       <c r="P6" s="9" t="s">
         <v>74</v>
       </c>
       <c r="Q6" s="9" t="s">
         <v>60</v>
       </c>
       <c r="R6" s="14" t="s">
         <v>61</v>
       </c>
       <c r="S6" s="14" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="7" spans="1:19" s="6" customFormat="1" ht="25" customHeight="1">
-[...11 lines deleted...]
-      <c r="J7" s="85"/>
+    <row r="7" spans="1:19" s="6" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A7" s="79"/>
+      <c r="B7" s="80"/>
+      <c r="C7" s="80"/>
+      <c r="D7" s="81"/>
+      <c r="E7" s="82"/>
+      <c r="F7" s="83">
+        <v>1</v>
+      </c>
+      <c r="G7" s="80"/>
+      <c r="H7" s="80"/>
+      <c r="I7" s="81"/>
+      <c r="J7" s="82"/>
       <c r="K7" s="40">
         <v>0</v>
       </c>
       <c r="L7" s="41">
         <f>D7+I7</f>
         <v>0</v>
       </c>
       <c r="M7" s="41">
         <f t="shared" ref="M7:M49" si="0">L7*0.0035</f>
         <v>0</v>
       </c>
       <c r="N7" s="42">
         <f t="shared" ref="N7:N49" si="1">L7-M7</f>
         <v>0</v>
       </c>
       <c r="O7" s="43" t="str">
         <f>IFERROR(((D7*F7) + (I7*K7))/L7,"-")</f>
         <v>-</v>
       </c>
       <c r="P7" s="44">
         <f>IF(ISBLANK(D7),0,IF(((D7*F7) + (I7*K7))/L7 &lt; 0.1001,$L$5,$L$4))</f>
         <v>0</v>
       </c>
       <c r="Q7" s="45">
         <f t="shared" ref="Q7:Q49" si="2">N7*P7</f>
         <v>0</v>
       </c>
       <c r="R7" s="46">
         <f>+E7+J7</f>
         <v>0</v>
       </c>
       <c r="S7" s="47">
         <f>ROUND(R7-Q7,2)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:19" s="6" customFormat="1" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L8" s="66">
+    <row r="8" spans="1:19" s="6" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A8" s="79"/>
+      <c r="B8" s="80"/>
+      <c r="C8" s="80"/>
+      <c r="D8" s="81"/>
+      <c r="E8" s="82"/>
+      <c r="F8" s="84">
+        <v>1</v>
+      </c>
+      <c r="G8" s="85"/>
+      <c r="H8" s="85"/>
+      <c r="I8" s="81"/>
+      <c r="J8" s="82"/>
+      <c r="K8" s="63">
+        <v>0</v>
+      </c>
+      <c r="L8" s="64">
         <f>D8+I8</f>
         <v>0</v>
       </c>
-      <c r="M8" s="66">
+      <c r="M8" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N8" s="67">
+      <c r="N8" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O8" s="68" t="str">
+      <c r="O8" s="66" t="str">
         <f t="shared" ref="O8:O49" si="3">IFERROR(((D8*F8) + (I8*K8))/L8,"-")</f>
         <v>-</v>
       </c>
       <c r="P8" s="44">
         <f t="shared" ref="P8:P49" si="4">IF(ISBLANK(D8),0,IF(((D8*F8) + (I8*K8))/L8 &lt; 0.1001,$L$5,$L$4))</f>
         <v>0</v>
       </c>
-      <c r="Q8" s="69">
+      <c r="Q8" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R8" s="69">
+      <c r="R8" s="67">
         <f t="shared" ref="R8:R49" si="5">+E8+J8</f>
         <v>0</v>
       </c>
       <c r="S8" s="47">
         <f t="shared" ref="S8:S49" si="6">ROUND(R8-Q8,2)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:19" s="6" customFormat="1" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L9" s="66">
+    <row r="9" spans="1:19" s="6" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A9" s="79"/>
+      <c r="B9" s="80"/>
+      <c r="C9" s="80"/>
+      <c r="D9" s="81"/>
+      <c r="E9" s="82"/>
+      <c r="F9" s="84">
+        <v>1</v>
+      </c>
+      <c r="G9" s="85"/>
+      <c r="H9" s="85"/>
+      <c r="I9" s="81"/>
+      <c r="J9" s="82"/>
+      <c r="K9" s="63">
+        <v>0</v>
+      </c>
+      <c r="L9" s="64">
         <f t="shared" ref="L9:L49" si="7">D9+I9</f>
         <v>0</v>
       </c>
-      <c r="M9" s="66">
+      <c r="M9" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N9" s="67">
+      <c r="N9" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O9" s="68" t="str">
+      <c r="O9" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P9" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q9" s="69">
+      <c r="Q9" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R9" s="69">
+      <c r="R9" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S9" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:19" s="6" customFormat="1" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L10" s="66">
+    <row r="10" spans="1:19" s="6" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A10" s="79"/>
+      <c r="B10" s="80"/>
+      <c r="C10" s="80"/>
+      <c r="D10" s="81"/>
+      <c r="E10" s="82"/>
+      <c r="F10" s="84">
+        <v>1</v>
+      </c>
+      <c r="G10" s="85"/>
+      <c r="H10" s="85"/>
+      <c r="I10" s="81"/>
+      <c r="J10" s="82"/>
+      <c r="K10" s="63">
+        <v>0</v>
+      </c>
+      <c r="L10" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M10" s="66">
+      <c r="M10" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N10" s="67">
+      <c r="N10" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O10" s="68" t="str">
+      <c r="O10" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P10" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q10" s="69">
+      <c r="Q10" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R10" s="69">
+      <c r="R10" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S10" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:19" s="6" customFormat="1" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L11" s="66">
+    <row r="11" spans="1:19" s="6" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A11" s="79"/>
+      <c r="B11" s="80"/>
+      <c r="C11" s="80"/>
+      <c r="D11" s="81"/>
+      <c r="E11" s="82"/>
+      <c r="F11" s="84">
+        <v>1</v>
+      </c>
+      <c r="G11" s="85"/>
+      <c r="H11" s="85"/>
+      <c r="I11" s="81"/>
+      <c r="J11" s="82"/>
+      <c r="K11" s="63">
+        <v>0</v>
+      </c>
+      <c r="L11" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M11" s="66">
+      <c r="M11" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N11" s="67">
+      <c r="N11" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O11" s="68" t="str">
+      <c r="O11" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P11" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q11" s="69">
+      <c r="Q11" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R11" s="69">
+      <c r="R11" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S11" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:19" s="6" customFormat="1" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L12" s="66">
+    <row r="12" spans="1:19" s="6" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A12" s="79"/>
+      <c r="B12" s="80"/>
+      <c r="C12" s="80"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="82"/>
+      <c r="F12" s="84">
+        <v>1</v>
+      </c>
+      <c r="G12" s="85"/>
+      <c r="H12" s="85"/>
+      <c r="I12" s="81"/>
+      <c r="J12" s="82"/>
+      <c r="K12" s="63">
+        <v>0</v>
+      </c>
+      <c r="L12" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M12" s="66">
+      <c r="M12" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N12" s="67">
+      <c r="N12" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O12" s="68" t="str">
+      <c r="O12" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P12" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q12" s="69">
+      <c r="Q12" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R12" s="69">
+      <c r="R12" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S12" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:19" s="6" customFormat="1" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L13" s="66">
+    <row r="13" spans="1:19" s="6" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A13" s="79"/>
+      <c r="B13" s="80"/>
+      <c r="C13" s="80"/>
+      <c r="D13" s="81"/>
+      <c r="E13" s="82"/>
+      <c r="F13" s="84">
+        <v>1</v>
+      </c>
+      <c r="G13" s="85"/>
+      <c r="H13" s="85"/>
+      <c r="I13" s="81"/>
+      <c r="J13" s="82"/>
+      <c r="K13" s="63">
+        <v>0</v>
+      </c>
+      <c r="L13" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M13" s="66">
+      <c r="M13" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N13" s="67">
+      <c r="N13" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O13" s="68" t="str">
+      <c r="O13" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P13" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q13" s="69">
+      <c r="Q13" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R13" s="69">
+      <c r="R13" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S13" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:19" s="6" customFormat="1" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L14" s="66">
+    <row r="14" spans="1:19" s="6" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A14" s="79"/>
+      <c r="B14" s="80"/>
+      <c r="C14" s="80"/>
+      <c r="D14" s="81"/>
+      <c r="E14" s="82"/>
+      <c r="F14" s="84">
+        <v>1</v>
+      </c>
+      <c r="G14" s="85"/>
+      <c r="H14" s="85"/>
+      <c r="I14" s="81"/>
+      <c r="J14" s="82"/>
+      <c r="K14" s="63">
+        <v>0</v>
+      </c>
+      <c r="L14" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M14" s="66">
+      <c r="M14" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N14" s="67">
+      <c r="N14" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O14" s="68" t="str">
+      <c r="O14" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P14" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q14" s="69">
+      <c r="Q14" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R14" s="69">
+      <c r="R14" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S14" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:19" s="6" customFormat="1" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L15" s="66">
+    <row r="15" spans="1:19" s="6" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A15" s="79"/>
+      <c r="B15" s="80"/>
+      <c r="C15" s="80"/>
+      <c r="D15" s="81"/>
+      <c r="E15" s="82"/>
+      <c r="F15" s="84">
+        <v>1</v>
+      </c>
+      <c r="G15" s="85"/>
+      <c r="H15" s="85"/>
+      <c r="I15" s="81"/>
+      <c r="J15" s="82"/>
+      <c r="K15" s="63">
+        <v>0</v>
+      </c>
+      <c r="L15" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M15" s="66">
+      <c r="M15" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N15" s="67">
+      <c r="N15" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O15" s="68" t="str">
+      <c r="O15" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P15" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q15" s="69">
+      <c r="Q15" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R15" s="69">
+      <c r="R15" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S15" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:19" s="6" customFormat="1" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L16" s="66">
+    <row r="16" spans="1:19" s="6" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A16" s="79"/>
+      <c r="B16" s="80"/>
+      <c r="C16" s="80"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="82"/>
+      <c r="F16" s="84">
+        <v>1</v>
+      </c>
+      <c r="G16" s="85"/>
+      <c r="H16" s="85"/>
+      <c r="I16" s="81"/>
+      <c r="J16" s="82"/>
+      <c r="K16" s="63">
+        <v>0</v>
+      </c>
+      <c r="L16" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M16" s="66">
+      <c r="M16" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N16" s="67">
+      <c r="N16" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O16" s="68" t="str">
+      <c r="O16" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P16" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q16" s="69">
+      <c r="Q16" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R16" s="69">
+      <c r="R16" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S16" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:19" s="6" customFormat="1" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L17" s="66">
+    <row r="17" spans="1:19" s="6" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A17" s="79"/>
+      <c r="B17" s="80"/>
+      <c r="C17" s="80"/>
+      <c r="D17" s="81"/>
+      <c r="E17" s="82"/>
+      <c r="F17" s="84">
+        <v>1</v>
+      </c>
+      <c r="G17" s="85"/>
+      <c r="H17" s="85"/>
+      <c r="I17" s="81"/>
+      <c r="J17" s="82"/>
+      <c r="K17" s="63">
+        <v>0</v>
+      </c>
+      <c r="L17" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M17" s="66">
+      <c r="M17" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N17" s="67">
+      <c r="N17" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O17" s="68" t="str">
+      <c r="O17" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P17" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q17" s="69">
+      <c r="Q17" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R17" s="69">
+      <c r="R17" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S17" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:19" s="6" customFormat="1" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L18" s="66">
+    <row r="18" spans="1:19" s="6" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A18" s="79"/>
+      <c r="B18" s="80"/>
+      <c r="C18" s="80"/>
+      <c r="D18" s="81"/>
+      <c r="E18" s="82"/>
+      <c r="F18" s="84">
+        <v>1</v>
+      </c>
+      <c r="G18" s="85"/>
+      <c r="H18" s="85"/>
+      <c r="I18" s="81"/>
+      <c r="J18" s="82"/>
+      <c r="K18" s="63">
+        <v>0</v>
+      </c>
+      <c r="L18" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M18" s="66">
+      <c r="M18" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N18" s="67">
+      <c r="N18" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O18" s="68" t="str">
+      <c r="O18" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P18" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q18" s="69">
+      <c r="Q18" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R18" s="69">
+      <c r="R18" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S18" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:19" s="6" customFormat="1" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L19" s="66">
+    <row r="19" spans="1:19" s="6" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A19" s="79"/>
+      <c r="B19" s="80"/>
+      <c r="C19" s="80"/>
+      <c r="D19" s="81"/>
+      <c r="E19" s="82"/>
+      <c r="F19" s="84">
+        <v>1</v>
+      </c>
+      <c r="G19" s="85"/>
+      <c r="H19" s="85"/>
+      <c r="I19" s="81"/>
+      <c r="J19" s="82"/>
+      <c r="K19" s="63">
+        <v>0</v>
+      </c>
+      <c r="L19" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M19" s="66">
+      <c r="M19" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N19" s="67">
+      <c r="N19" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O19" s="68" t="str">
+      <c r="O19" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P19" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q19" s="69">
+      <c r="Q19" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R19" s="69">
+      <c r="R19" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S19" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:19" s="6" customFormat="1" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L20" s="66">
+    <row r="20" spans="1:19" s="6" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A20" s="79"/>
+      <c r="B20" s="80"/>
+      <c r="C20" s="80"/>
+      <c r="D20" s="81"/>
+      <c r="E20" s="82"/>
+      <c r="F20" s="84">
+        <v>1</v>
+      </c>
+      <c r="G20" s="85"/>
+      <c r="H20" s="85"/>
+      <c r="I20" s="81"/>
+      <c r="J20" s="82"/>
+      <c r="K20" s="63">
+        <v>0</v>
+      </c>
+      <c r="L20" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M20" s="66">
+      <c r="M20" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N20" s="67">
+      <c r="N20" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O20" s="68" t="str">
+      <c r="O20" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P20" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q20" s="69">
+      <c r="Q20" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R20" s="69">
+      <c r="R20" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S20" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:19" s="6" customFormat="1" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L21" s="66">
+    <row r="21" spans="1:19" s="6" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A21" s="79"/>
+      <c r="B21" s="80"/>
+      <c r="C21" s="80"/>
+      <c r="D21" s="81"/>
+      <c r="E21" s="82"/>
+      <c r="F21" s="84">
+        <v>1</v>
+      </c>
+      <c r="G21" s="85"/>
+      <c r="H21" s="85"/>
+      <c r="I21" s="81"/>
+      <c r="J21" s="82"/>
+      <c r="K21" s="63">
+        <v>0</v>
+      </c>
+      <c r="L21" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M21" s="66">
+      <c r="M21" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N21" s="67">
+      <c r="N21" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O21" s="68" t="str">
+      <c r="O21" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P21" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q21" s="69">
+      <c r="Q21" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R21" s="69">
+      <c r="R21" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S21" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:19" s="6" customFormat="1" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L22" s="66">
+    <row r="22" spans="1:19" s="6" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A22" s="79"/>
+      <c r="B22" s="80"/>
+      <c r="C22" s="80"/>
+      <c r="D22" s="81"/>
+      <c r="E22" s="82"/>
+      <c r="F22" s="84">
+        <v>1</v>
+      </c>
+      <c r="G22" s="85"/>
+      <c r="H22" s="85"/>
+      <c r="I22" s="81"/>
+      <c r="J22" s="82"/>
+      <c r="K22" s="63">
+        <v>0</v>
+      </c>
+      <c r="L22" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M22" s="66">
+      <c r="M22" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N22" s="67">
+      <c r="N22" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O22" s="68" t="str">
+      <c r="O22" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P22" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q22" s="69">
+      <c r="Q22" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R22" s="69">
+      <c r="R22" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S22" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:19" s="6" customFormat="1" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L23" s="66">
+    <row r="23" spans="1:19" s="6" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A23" s="79"/>
+      <c r="B23" s="80"/>
+      <c r="C23" s="80"/>
+      <c r="D23" s="81"/>
+      <c r="E23" s="82"/>
+      <c r="F23" s="84">
+        <v>1</v>
+      </c>
+      <c r="G23" s="85"/>
+      <c r="H23" s="85"/>
+      <c r="I23" s="81"/>
+      <c r="J23" s="82"/>
+      <c r="K23" s="63">
+        <v>0</v>
+      </c>
+      <c r="L23" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M23" s="66">
+      <c r="M23" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N23" s="67">
+      <c r="N23" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O23" s="68" t="str">
+      <c r="O23" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P23" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q23" s="69">
+      <c r="Q23" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R23" s="69">
+      <c r="R23" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S23" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:19" s="6" customFormat="1" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L24" s="66">
+    <row r="24" spans="1:19" s="6" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A24" s="79"/>
+      <c r="B24" s="80"/>
+      <c r="C24" s="80"/>
+      <c r="D24" s="81"/>
+      <c r="E24" s="82"/>
+      <c r="F24" s="84">
+        <v>1</v>
+      </c>
+      <c r="G24" s="85"/>
+      <c r="H24" s="85"/>
+      <c r="I24" s="81"/>
+      <c r="J24" s="82"/>
+      <c r="K24" s="63">
+        <v>0</v>
+      </c>
+      <c r="L24" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M24" s="66">
+      <c r="M24" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N24" s="67">
+      <c r="N24" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O24" s="68" t="str">
+      <c r="O24" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P24" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q24" s="69">
+      <c r="Q24" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R24" s="69">
+      <c r="R24" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S24" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:19" s="6" customFormat="1" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L25" s="66">
+    <row r="25" spans="1:19" s="6" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A25" s="79"/>
+      <c r="B25" s="80"/>
+      <c r="C25" s="80"/>
+      <c r="D25" s="81"/>
+      <c r="E25" s="82"/>
+      <c r="F25" s="84">
+        <v>1</v>
+      </c>
+      <c r="G25" s="85"/>
+      <c r="H25" s="85"/>
+      <c r="I25" s="81"/>
+      <c r="J25" s="82"/>
+      <c r="K25" s="63">
+        <v>0</v>
+      </c>
+      <c r="L25" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M25" s="66">
+      <c r="M25" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N25" s="67">
+      <c r="N25" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O25" s="68" t="str">
+      <c r="O25" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P25" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q25" s="69">
+      <c r="Q25" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R25" s="69">
+      <c r="R25" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S25" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:19" s="6" customFormat="1" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L26" s="66">
+    <row r="26" spans="1:19" s="6" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A26" s="79"/>
+      <c r="B26" s="80"/>
+      <c r="C26" s="80"/>
+      <c r="D26" s="81"/>
+      <c r="E26" s="82"/>
+      <c r="F26" s="84">
+        <v>1</v>
+      </c>
+      <c r="G26" s="85"/>
+      <c r="H26" s="85"/>
+      <c r="I26" s="81"/>
+      <c r="J26" s="82"/>
+      <c r="K26" s="63">
+        <v>0</v>
+      </c>
+      <c r="L26" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M26" s="66">
+      <c r="M26" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N26" s="67">
+      <c r="N26" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O26" s="68" t="str">
+      <c r="O26" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P26" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q26" s="69">
+      <c r="Q26" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R26" s="69">
+      <c r="R26" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S26" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L27" s="66">
+    <row r="27" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A27" s="79"/>
+      <c r="B27" s="80"/>
+      <c r="C27" s="80"/>
+      <c r="D27" s="81"/>
+      <c r="E27" s="82"/>
+      <c r="F27" s="84">
+        <v>1</v>
+      </c>
+      <c r="G27" s="85"/>
+      <c r="H27" s="85"/>
+      <c r="I27" s="81"/>
+      <c r="J27" s="82"/>
+      <c r="K27" s="63">
+        <v>0</v>
+      </c>
+      <c r="L27" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M27" s="66">
+      <c r="M27" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N27" s="67">
+      <c r="N27" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O27" s="68" t="str">
+      <c r="O27" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P27" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q27" s="69">
+      <c r="Q27" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R27" s="69">
+      <c r="R27" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S27" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L28" s="66">
+    <row r="28" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A28" s="79"/>
+      <c r="B28" s="80"/>
+      <c r="C28" s="80"/>
+      <c r="D28" s="81"/>
+      <c r="E28" s="82"/>
+      <c r="F28" s="84">
+        <v>1</v>
+      </c>
+      <c r="G28" s="85"/>
+      <c r="H28" s="85"/>
+      <c r="I28" s="81"/>
+      <c r="J28" s="82"/>
+      <c r="K28" s="63">
+        <v>0</v>
+      </c>
+      <c r="L28" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M28" s="66">
+      <c r="M28" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N28" s="67">
+      <c r="N28" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O28" s="68" t="str">
+      <c r="O28" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P28" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q28" s="69">
+      <c r="Q28" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R28" s="69">
+      <c r="R28" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S28" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L29" s="66">
+    <row r="29" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A29" s="79"/>
+      <c r="B29" s="80"/>
+      <c r="C29" s="80"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="82"/>
+      <c r="F29" s="84">
+        <v>1</v>
+      </c>
+      <c r="G29" s="85"/>
+      <c r="H29" s="85"/>
+      <c r="I29" s="81"/>
+      <c r="J29" s="82"/>
+      <c r="K29" s="63">
+        <v>0</v>
+      </c>
+      <c r="L29" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M29" s="66">
+      <c r="M29" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N29" s="67">
+      <c r="N29" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O29" s="68" t="str">
+      <c r="O29" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P29" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q29" s="69">
+      <c r="Q29" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R29" s="69">
+      <c r="R29" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S29" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L30" s="66">
+    <row r="30" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A30" s="79"/>
+      <c r="B30" s="80"/>
+      <c r="C30" s="80"/>
+      <c r="D30" s="81"/>
+      <c r="E30" s="82"/>
+      <c r="F30" s="84">
+        <v>1</v>
+      </c>
+      <c r="G30" s="85"/>
+      <c r="H30" s="85"/>
+      <c r="I30" s="81"/>
+      <c r="J30" s="82"/>
+      <c r="K30" s="63">
+        <v>0</v>
+      </c>
+      <c r="L30" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M30" s="66">
+      <c r="M30" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N30" s="67">
+      <c r="N30" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O30" s="68" t="str">
+      <c r="O30" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P30" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q30" s="69">
+      <c r="Q30" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R30" s="69">
+      <c r="R30" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S30" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L31" s="66">
+    <row r="31" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A31" s="79"/>
+      <c r="B31" s="80"/>
+      <c r="C31" s="80"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="82"/>
+      <c r="F31" s="84">
+        <v>1</v>
+      </c>
+      <c r="G31" s="85"/>
+      <c r="H31" s="85"/>
+      <c r="I31" s="81"/>
+      <c r="J31" s="82"/>
+      <c r="K31" s="63">
+        <v>0</v>
+      </c>
+      <c r="L31" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M31" s="66">
+      <c r="M31" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N31" s="67">
+      <c r="N31" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O31" s="68" t="str">
+      <c r="O31" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P31" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q31" s="69">
+      <c r="Q31" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R31" s="69">
+      <c r="R31" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S31" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L32" s="66">
+    <row r="32" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A32" s="79"/>
+      <c r="B32" s="80"/>
+      <c r="C32" s="80"/>
+      <c r="D32" s="81"/>
+      <c r="E32" s="82"/>
+      <c r="F32" s="84">
+        <v>1</v>
+      </c>
+      <c r="G32" s="85"/>
+      <c r="H32" s="85"/>
+      <c r="I32" s="81"/>
+      <c r="J32" s="82"/>
+      <c r="K32" s="63">
+        <v>0</v>
+      </c>
+      <c r="L32" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M32" s="66">
+      <c r="M32" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N32" s="67">
+      <c r="N32" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O32" s="68" t="str">
+      <c r="O32" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P32" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q32" s="69">
+      <c r="Q32" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R32" s="69">
+      <c r="R32" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S32" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L33" s="66">
+    <row r="33" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A33" s="79"/>
+      <c r="B33" s="80"/>
+      <c r="C33" s="80"/>
+      <c r="D33" s="81"/>
+      <c r="E33" s="82"/>
+      <c r="F33" s="84">
+        <v>1</v>
+      </c>
+      <c r="G33" s="85"/>
+      <c r="H33" s="85"/>
+      <c r="I33" s="81"/>
+      <c r="J33" s="82"/>
+      <c r="K33" s="63">
+        <v>0</v>
+      </c>
+      <c r="L33" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M33" s="66">
+      <c r="M33" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N33" s="67">
+      <c r="N33" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O33" s="68" t="str">
+      <c r="O33" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P33" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q33" s="69">
+      <c r="Q33" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R33" s="69">
+      <c r="R33" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S33" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L34" s="66">
+    <row r="34" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A34" s="79"/>
+      <c r="B34" s="80"/>
+      <c r="C34" s="80"/>
+      <c r="D34" s="81"/>
+      <c r="E34" s="82"/>
+      <c r="F34" s="84">
+        <v>1</v>
+      </c>
+      <c r="G34" s="85"/>
+      <c r="H34" s="85"/>
+      <c r="I34" s="81"/>
+      <c r="J34" s="82"/>
+      <c r="K34" s="63">
+        <v>0</v>
+      </c>
+      <c r="L34" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M34" s="66">
+      <c r="M34" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N34" s="67">
+      <c r="N34" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O34" s="68" t="str">
+      <c r="O34" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P34" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q34" s="69">
+      <c r="Q34" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R34" s="69">
+      <c r="R34" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S34" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L35" s="66">
+    <row r="35" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A35" s="79"/>
+      <c r="B35" s="80"/>
+      <c r="C35" s="80"/>
+      <c r="D35" s="81"/>
+      <c r="E35" s="82"/>
+      <c r="F35" s="84">
+        <v>1</v>
+      </c>
+      <c r="G35" s="85"/>
+      <c r="H35" s="85"/>
+      <c r="I35" s="81"/>
+      <c r="J35" s="82"/>
+      <c r="K35" s="63">
+        <v>0</v>
+      </c>
+      <c r="L35" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M35" s="66">
+      <c r="M35" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N35" s="67">
+      <c r="N35" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O35" s="68" t="str">
+      <c r="O35" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P35" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q35" s="69">
+      <c r="Q35" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R35" s="69">
+      <c r="R35" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S35" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L36" s="66">
+    <row r="36" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A36" s="79"/>
+      <c r="B36" s="80"/>
+      <c r="C36" s="80"/>
+      <c r="D36" s="81"/>
+      <c r="E36" s="82"/>
+      <c r="F36" s="84">
+        <v>1</v>
+      </c>
+      <c r="G36" s="85"/>
+      <c r="H36" s="85"/>
+      <c r="I36" s="81"/>
+      <c r="J36" s="82"/>
+      <c r="K36" s="63">
+        <v>0</v>
+      </c>
+      <c r="L36" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M36" s="66">
+      <c r="M36" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N36" s="67">
+      <c r="N36" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O36" s="68" t="str">
+      <c r="O36" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P36" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q36" s="69">
+      <c r="Q36" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R36" s="69">
+      <c r="R36" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S36" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L37" s="66">
+    <row r="37" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A37" s="79"/>
+      <c r="B37" s="80"/>
+      <c r="C37" s="80"/>
+      <c r="D37" s="81"/>
+      <c r="E37" s="82"/>
+      <c r="F37" s="84">
+        <v>1</v>
+      </c>
+      <c r="G37" s="85"/>
+      <c r="H37" s="85"/>
+      <c r="I37" s="81"/>
+      <c r="J37" s="82"/>
+      <c r="K37" s="63">
+        <v>0</v>
+      </c>
+      <c r="L37" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M37" s="66">
+      <c r="M37" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N37" s="67">
+      <c r="N37" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O37" s="68" t="str">
+      <c r="O37" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P37" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q37" s="69">
+      <c r="Q37" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R37" s="69">
+      <c r="R37" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S37" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L38" s="66">
+    <row r="38" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A38" s="79"/>
+      <c r="B38" s="80"/>
+      <c r="C38" s="80"/>
+      <c r="D38" s="81"/>
+      <c r="E38" s="82"/>
+      <c r="F38" s="84">
+        <v>1</v>
+      </c>
+      <c r="G38" s="85"/>
+      <c r="H38" s="85"/>
+      <c r="I38" s="81"/>
+      <c r="J38" s="82"/>
+      <c r="K38" s="63">
+        <v>0</v>
+      </c>
+      <c r="L38" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M38" s="66">
+      <c r="M38" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N38" s="67">
+      <c r="N38" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O38" s="68" t="str">
+      <c r="O38" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P38" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q38" s="69">
+      <c r="Q38" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R38" s="69">
+      <c r="R38" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S38" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L39" s="66">
+    <row r="39" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A39" s="79"/>
+      <c r="B39" s="80"/>
+      <c r="C39" s="80"/>
+      <c r="D39" s="81"/>
+      <c r="E39" s="82"/>
+      <c r="F39" s="84">
+        <v>1</v>
+      </c>
+      <c r="G39" s="85"/>
+      <c r="H39" s="85"/>
+      <c r="I39" s="81"/>
+      <c r="J39" s="82"/>
+      <c r="K39" s="63">
+        <v>0</v>
+      </c>
+      <c r="L39" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M39" s="66">
+      <c r="M39" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N39" s="67">
+      <c r="N39" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O39" s="68" t="str">
+      <c r="O39" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P39" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q39" s="69">
+      <c r="Q39" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R39" s="69">
+      <c r="R39" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S39" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L40" s="66">
+    <row r="40" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A40" s="79"/>
+      <c r="B40" s="80"/>
+      <c r="C40" s="80"/>
+      <c r="D40" s="81"/>
+      <c r="E40" s="82"/>
+      <c r="F40" s="84">
+        <v>1</v>
+      </c>
+      <c r="G40" s="85"/>
+      <c r="H40" s="85"/>
+      <c r="I40" s="81"/>
+      <c r="J40" s="82"/>
+      <c r="K40" s="63">
+        <v>0</v>
+      </c>
+      <c r="L40" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M40" s="66">
+      <c r="M40" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N40" s="67">
+      <c r="N40" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O40" s="68" t="str">
+      <c r="O40" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P40" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q40" s="69">
+      <c r="Q40" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R40" s="69">
+      <c r="R40" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S40" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L41" s="66">
+    <row r="41" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A41" s="79"/>
+      <c r="B41" s="80"/>
+      <c r="C41" s="80"/>
+      <c r="D41" s="81"/>
+      <c r="E41" s="82"/>
+      <c r="F41" s="84">
+        <v>1</v>
+      </c>
+      <c r="G41" s="85"/>
+      <c r="H41" s="85"/>
+      <c r="I41" s="81"/>
+      <c r="J41" s="82"/>
+      <c r="K41" s="63">
+        <v>0</v>
+      </c>
+      <c r="L41" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M41" s="66">
+      <c r="M41" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N41" s="67">
+      <c r="N41" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O41" s="68" t="str">
+      <c r="O41" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P41" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q41" s="69">
+      <c r="Q41" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R41" s="69">
+      <c r="R41" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S41" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L42" s="66">
+    <row r="42" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A42" s="79"/>
+      <c r="B42" s="80"/>
+      <c r="C42" s="80"/>
+      <c r="D42" s="81"/>
+      <c r="E42" s="82"/>
+      <c r="F42" s="84">
+        <v>1</v>
+      </c>
+      <c r="G42" s="85"/>
+      <c r="H42" s="85"/>
+      <c r="I42" s="81"/>
+      <c r="J42" s="82"/>
+      <c r="K42" s="63">
+        <v>0</v>
+      </c>
+      <c r="L42" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M42" s="66">
+      <c r="M42" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N42" s="67">
+      <c r="N42" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O42" s="68" t="str">
+      <c r="O42" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P42" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q42" s="69">
+      <c r="Q42" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R42" s="69">
+      <c r="R42" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S42" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L43" s="66">
+    <row r="43" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A43" s="79"/>
+      <c r="B43" s="80"/>
+      <c r="C43" s="80"/>
+      <c r="D43" s="81"/>
+      <c r="E43" s="82"/>
+      <c r="F43" s="84">
+        <v>1</v>
+      </c>
+      <c r="G43" s="85"/>
+      <c r="H43" s="85"/>
+      <c r="I43" s="81"/>
+      <c r="J43" s="82"/>
+      <c r="K43" s="63">
+        <v>0</v>
+      </c>
+      <c r="L43" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M43" s="66">
+      <c r="M43" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N43" s="67">
+      <c r="N43" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O43" s="68" t="str">
+      <c r="O43" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P43" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q43" s="69">
+      <c r="Q43" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R43" s="69">
+      <c r="R43" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S43" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L44" s="66">
+    <row r="44" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A44" s="79"/>
+      <c r="B44" s="80"/>
+      <c r="C44" s="80"/>
+      <c r="D44" s="81"/>
+      <c r="E44" s="82"/>
+      <c r="F44" s="84">
+        <v>1</v>
+      </c>
+      <c r="G44" s="85"/>
+      <c r="H44" s="85"/>
+      <c r="I44" s="81"/>
+      <c r="J44" s="82"/>
+      <c r="K44" s="63">
+        <v>0</v>
+      </c>
+      <c r="L44" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M44" s="66">
+      <c r="M44" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N44" s="67">
+      <c r="N44" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O44" s="68" t="str">
+      <c r="O44" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P44" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q44" s="69">
+      <c r="Q44" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R44" s="69">
+      <c r="R44" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S44" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L45" s="66">
+    <row r="45" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A45" s="79"/>
+      <c r="B45" s="80"/>
+      <c r="C45" s="80"/>
+      <c r="D45" s="81"/>
+      <c r="E45" s="82"/>
+      <c r="F45" s="84">
+        <v>1</v>
+      </c>
+      <c r="G45" s="85"/>
+      <c r="H45" s="85"/>
+      <c r="I45" s="81"/>
+      <c r="J45" s="82"/>
+      <c r="K45" s="63">
+        <v>0</v>
+      </c>
+      <c r="L45" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M45" s="66">
+      <c r="M45" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N45" s="67">
+      <c r="N45" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O45" s="68" t="str">
+      <c r="O45" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P45" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q45" s="69">
+      <c r="Q45" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R45" s="69">
+      <c r="R45" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S45" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L46" s="66">
+    <row r="46" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A46" s="79"/>
+      <c r="B46" s="80"/>
+      <c r="C46" s="80"/>
+      <c r="D46" s="81"/>
+      <c r="E46" s="82"/>
+      <c r="F46" s="84">
+        <v>1</v>
+      </c>
+      <c r="G46" s="85"/>
+      <c r="H46" s="85"/>
+      <c r="I46" s="81"/>
+      <c r="J46" s="82"/>
+      <c r="K46" s="63">
+        <v>0</v>
+      </c>
+      <c r="L46" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M46" s="66">
+      <c r="M46" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N46" s="67">
+      <c r="N46" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O46" s="68" t="str">
+      <c r="O46" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P46" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q46" s="69">
+      <c r="Q46" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R46" s="69">
+      <c r="R46" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S46" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="47" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L47" s="66">
+    <row r="47" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A47" s="79"/>
+      <c r="B47" s="80"/>
+      <c r="C47" s="80"/>
+      <c r="D47" s="81"/>
+      <c r="E47" s="82"/>
+      <c r="F47" s="84">
+        <v>1</v>
+      </c>
+      <c r="G47" s="85"/>
+      <c r="H47" s="85"/>
+      <c r="I47" s="81"/>
+      <c r="J47" s="82"/>
+      <c r="K47" s="63">
+        <v>0</v>
+      </c>
+      <c r="L47" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M47" s="66">
+      <c r="M47" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N47" s="67">
+      <c r="N47" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O47" s="68" t="str">
+      <c r="O47" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P47" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q47" s="69">
+      <c r="Q47" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R47" s="69">
+      <c r="R47" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S47" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="48" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L48" s="66">
+    <row r="48" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A48" s="79"/>
+      <c r="B48" s="80"/>
+      <c r="C48" s="80"/>
+      <c r="D48" s="81"/>
+      <c r="E48" s="82"/>
+      <c r="F48" s="84">
+        <v>1</v>
+      </c>
+      <c r="G48" s="85"/>
+      <c r="H48" s="85"/>
+      <c r="I48" s="81"/>
+      <c r="J48" s="82"/>
+      <c r="K48" s="63">
+        <v>0</v>
+      </c>
+      <c r="L48" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M48" s="66">
+      <c r="M48" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N48" s="67">
+      <c r="N48" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O48" s="68" t="str">
+      <c r="O48" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P48" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q48" s="69">
+      <c r="Q48" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R48" s="69">
+      <c r="R48" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S48" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L49" s="66">
+    <row r="49" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A49" s="94"/>
+      <c r="B49" s="85"/>
+      <c r="C49" s="85"/>
+      <c r="D49" s="81"/>
+      <c r="E49" s="82"/>
+      <c r="F49" s="84">
+        <v>1</v>
+      </c>
+      <c r="G49" s="85"/>
+      <c r="H49" s="85"/>
+      <c r="I49" s="81"/>
+      <c r="J49" s="82"/>
+      <c r="K49" s="63">
+        <v>0</v>
+      </c>
+      <c r="L49" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M49" s="66">
+      <c r="M49" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N49" s="67">
+      <c r="N49" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O49" s="68" t="str">
+      <c r="O49" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P49" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q49" s="69">
+      <c r="Q49" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R49" s="69">
+      <c r="R49" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S49" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="50" spans="1:19" s="2" customFormat="1" ht="25" customHeight="1" thickBot="1">
-      <c r="A50" s="130" t="s">
+    <row r="50" spans="1:19" s="2" customFormat="1" ht="25.05" customHeight="1" thickBot="1">
+      <c r="A50" s="125" t="s">
         <v>8</v>
       </c>
-      <c r="B50" s="131"/>
-[...16 lines deleted...]
-      <c r="S50" s="91">
+      <c r="B50" s="126"/>
+      <c r="C50" s="126"/>
+      <c r="D50" s="126"/>
+      <c r="E50" s="126"/>
+      <c r="F50" s="126"/>
+      <c r="G50" s="126"/>
+      <c r="H50" s="126"/>
+      <c r="I50" s="126"/>
+      <c r="J50" s="126"/>
+      <c r="K50" s="126"/>
+      <c r="L50" s="126"/>
+      <c r="M50" s="126"/>
+      <c r="N50" s="126"/>
+      <c r="O50" s="126"/>
+      <c r="P50" s="126"/>
+      <c r="Q50" s="126"/>
+      <c r="R50" s="127"/>
+      <c r="S50" s="86">
         <f>IF(SUM(S7:S49)&gt;=0,SUM(S7:S49),0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="51" spans="1:19" s="2" customFormat="1" ht="25" customHeight="1" thickBot="1">
-      <c r="A51" s="133" t="s">
+    <row r="51" spans="1:19" s="2" customFormat="1" ht="25.05" customHeight="1" thickBot="1">
+      <c r="A51" s="128" t="s">
         <v>9</v>
       </c>
-      <c r="B51" s="134"/>
-[...16 lines deleted...]
-      <c r="S51" s="92">
+      <c r="B51" s="129"/>
+      <c r="C51" s="129"/>
+      <c r="D51" s="129"/>
+      <c r="E51" s="129"/>
+      <c r="F51" s="129"/>
+      <c r="G51" s="129"/>
+      <c r="H51" s="129"/>
+      <c r="I51" s="129"/>
+      <c r="J51" s="129"/>
+      <c r="K51" s="129"/>
+      <c r="L51" s="129"/>
+      <c r="M51" s="129"/>
+      <c r="N51" s="129"/>
+      <c r="O51" s="129"/>
+      <c r="P51" s="129"/>
+      <c r="Q51" s="129"/>
+      <c r="R51" s="130"/>
+      <c r="S51" s="87">
         <f>IF(SUM(S7:S49)&lt;0,SUM(S7:S49)*-1,0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="53" spans="1:19" s="20" customFormat="1" ht="25" customHeight="1">
+    <row r="53" spans="1:19" s="20" customFormat="1" ht="25.05" customHeight="1">
       <c r="A53" s="7" t="s">
         <v>39</v>
       </c>
       <c r="E53" s="30"/>
       <c r="F53" s="30"/>
-      <c r="G53" s="78"/>
+      <c r="G53" s="75"/>
       <c r="I53" s="26"/>
       <c r="J53" s="30"/>
       <c r="K53" s="30"/>
       <c r="L53" s="26"/>
       <c r="M53" s="26"/>
     </row>
-    <row r="54" spans="1:19" s="20" customFormat="1" ht="25" customHeight="1">
-      <c r="A54" s="120" t="s">
+    <row r="54" spans="1:19" s="20" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A54" s="115" t="s">
         <v>68</v>
       </c>
-      <c r="B54" s="120"/>
-[...4 lines deleted...]
-      <c r="G54" s="78"/>
+      <c r="B54" s="115"/>
+      <c r="C54" s="115"/>
+      <c r="D54" s="115"/>
+      <c r="E54" s="115"/>
+      <c r="F54" s="115"/>
+      <c r="G54" s="75"/>
       <c r="I54" s="26"/>
       <c r="J54" s="30"/>
       <c r="K54" s="30"/>
       <c r="L54" s="26"/>
       <c r="M54" s="26"/>
     </row>
-    <row r="55" spans="1:19" s="20" customFormat="1" ht="25" customHeight="1">
-      <c r="A55" s="120" t="s">
+    <row r="55" spans="1:19" s="20" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A55" s="115" t="s">
         <v>70</v>
       </c>
-      <c r="B55" s="120"/>
-[...4 lines deleted...]
-      <c r="G55" s="78"/>
+      <c r="B55" s="115"/>
+      <c r="C55" s="115"/>
+      <c r="D55" s="115"/>
+      <c r="E55" s="115"/>
+      <c r="F55" s="115"/>
+      <c r="G55" s="75"/>
       <c r="I55" s="26"/>
       <c r="J55" s="30"/>
       <c r="K55" s="30"/>
       <c r="L55" s="26"/>
       <c r="M55" s="26"/>
     </row>
-    <row r="56" spans="1:19" s="20" customFormat="1" ht="25" customHeight="1">
-      <c r="A56" s="120" t="s">
+    <row r="56" spans="1:19" s="20" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A56" s="115" t="s">
         <v>69</v>
       </c>
-      <c r="B56" s="120"/>
-[...4 lines deleted...]
-      <c r="G56" s="78"/>
+      <c r="B56" s="115"/>
+      <c r="C56" s="115"/>
+      <c r="D56" s="115"/>
+      <c r="E56" s="115"/>
+      <c r="F56" s="115"/>
+      <c r="G56" s="75"/>
       <c r="I56" s="26"/>
       <c r="J56" s="30"/>
       <c r="K56" s="30"/>
       <c r="L56" s="26"/>
       <c r="M56" s="26"/>
     </row>
-    <row r="57" spans="1:19" s="20" customFormat="1" ht="25" customHeight="1">
-      <c r="A57" s="120" t="s">
+    <row r="57" spans="1:19" s="20" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A57" s="115" t="s">
         <v>81</v>
       </c>
-      <c r="B57" s="120"/>
-[...3 lines deleted...]
-      <c r="F57" s="120"/>
+      <c r="B57" s="115"/>
+      <c r="C57" s="115"/>
+      <c r="D57" s="115"/>
+      <c r="E57" s="115"/>
+      <c r="F57" s="115"/>
       <c r="I57" s="26"/>
       <c r="J57" s="30"/>
       <c r="K57" s="30"/>
       <c r="L57" s="26"/>
       <c r="M57" s="26"/>
     </row>
-    <row r="58" spans="1:19" s="20" customFormat="1" ht="25" customHeight="1">
-      <c r="A58" s="120" t="s">
+    <row r="58" spans="1:19" s="20" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A58" s="115" t="s">
         <v>80</v>
       </c>
-      <c r="B58" s="120"/>
-[...3 lines deleted...]
-      <c r="F58" s="120"/>
+      <c r="B58" s="115"/>
+      <c r="C58" s="115"/>
+      <c r="D58" s="115"/>
+      <c r="E58" s="115"/>
+      <c r="F58" s="115"/>
       <c r="I58" s="26"/>
       <c r="J58" s="30"/>
       <c r="K58" s="30"/>
       <c r="L58" s="26"/>
       <c r="M58" s="26"/>
     </row>
-    <row r="59" spans="1:19" s="20" customFormat="1" ht="25" customHeight="1">
-      <c r="A59" s="120" t="s">
+    <row r="59" spans="1:19" s="20" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A59" s="115" t="s">
         <v>71</v>
       </c>
-      <c r="B59" s="120"/>
-[...4 lines deleted...]
-      <c r="G59" s="78"/>
+      <c r="B59" s="115"/>
+      <c r="C59" s="115"/>
+      <c r="D59" s="115"/>
+      <c r="E59" s="115"/>
+      <c r="F59" s="115"/>
+      <c r="G59" s="75"/>
       <c r="I59" s="26"/>
       <c r="J59" s="30"/>
       <c r="K59" s="30"/>
       <c r="L59" s="26"/>
       <c r="M59" s="26"/>
     </row>
     <row r="60" spans="1:19" s="20" customFormat="1" ht="52.5" customHeight="1">
-      <c r="A60" s="121" t="s">
+      <c r="A60" s="116" t="s">
         <v>88</v>
       </c>
-      <c r="B60" s="121"/>
-[...4 lines deleted...]
-      <c r="G60" s="78"/>
+      <c r="B60" s="116"/>
+      <c r="C60" s="116"/>
+      <c r="D60" s="116"/>
+      <c r="E60" s="116"/>
+      <c r="F60" s="116"/>
+      <c r="G60" s="75"/>
       <c r="I60" s="26"/>
       <c r="J60" s="30"/>
       <c r="K60" s="30"/>
       <c r="L60" s="26"/>
       <c r="M60" s="26"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="13">
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="A50:R50"/>
     <mergeCell ref="A51:R51"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="A59:F59"/>
     <mergeCell ref="A60:F60"/>
     <mergeCell ref="A54:F54"/>
     <mergeCell ref="A55:F55"/>
     <mergeCell ref="A56:F56"/>
     <mergeCell ref="A57:F57"/>
     <mergeCell ref="A58:F58"/>
   </mergeCells>
-  <conditionalFormatting sqref="L4">
-    <cfRule type="cellIs" dxfId="5" priority="9" operator="equal">
+  <conditionalFormatting sqref="A7:A49">
+    <cfRule type="expression" dxfId="3" priority="4">
+      <formula>AND(NOT(ISBLANK(A7)),(NOT(AND((A7&gt;=$C$5),(A7&lt;=$E$5)))))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="L4:L5">
+    <cfRule type="cellIs" dxfId="2" priority="1" operator="equal">
       <formula>"Tax Period Error"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A7:A49">
-[...9 lines deleted...]
-  <dataValidations count="2">
+  <dataValidations xWindow="306" yWindow="448" count="5">
     <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Date of Purchase Error" error="The Date of Purchase entered is not in the Tax Period range." sqref="A7:A49" xr:uid="{00000000-0002-0000-0300-000000000000}">
       <formula1>$C$5</formula1>
       <formula2>$E$5</formula2>
     </dataValidation>
     <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Alcohol Percentage Error" error="The alcohol percentage must be between 0% and 100%" sqref="F7:F49 K7:K49" xr:uid="{00000000-0002-0000-0300-000001000000}">
       <formula1>0</formula1>
       <formula2>1</formula2>
     </dataValidation>
+    <dataValidation type="whole" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Whole Gallons" error="Enter whole gallons" promptTitle="Whole Gallons" prompt="Enter whole gallons" sqref="D7:D49 I7:I49" xr:uid="{90F8D8FE-E9A3-44E3-A9FE-630C6BD1238D}">
+      <formula1>999999999</formula1>
+    </dataValidation>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Round to Nearest Cent" prompt="Enter Iowa fuel tax paid on biodiesel gallons rounded to the nearest cent" sqref="E7:E49" xr:uid="{B4CC6281-E78A-4C87-B7D6-325B59864EEC}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Round to Nearest Cent" prompt="Enter Iowa fuel tax paid on petrodiesel gallons rounded to the nearest cent" sqref="J7:J49" xr:uid="{E4888BFA-1D33-46E3-8442-CB8CA0407E98}"/>
   </dataValidations>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup scale="40" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{35F64762-E911-4A75-809B-74F409B4CBF6}">
   <sheetPr>
     <tabColor theme="5" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S60"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="67" zoomScaleNormal="80" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
+      <selection pane="bottomLeft" activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="25" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="25.05" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="42.7265625" style="3" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="23" max="16384" width="9.1796875" style="3"/>
+    <col min="1" max="1" width="42.77734375" style="3" customWidth="1"/>
+    <col min="2" max="2" width="15.77734375" style="3" customWidth="1"/>
+    <col min="3" max="3" width="25.77734375" style="3" customWidth="1"/>
+    <col min="4" max="4" width="14.77734375" style="3" customWidth="1"/>
+    <col min="5" max="6" width="14.77734375" style="4" customWidth="1"/>
+    <col min="7" max="7" width="14.77734375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="25.77734375" style="3" customWidth="1"/>
+    <col min="9" max="9" width="14.77734375" style="5" customWidth="1"/>
+    <col min="10" max="11" width="14.77734375" style="4" customWidth="1"/>
+    <col min="12" max="13" width="14.77734375" style="5" customWidth="1"/>
+    <col min="14" max="19" width="14.77734375" style="3" customWidth="1"/>
+    <col min="20" max="22" width="15.77734375" style="3" customWidth="1"/>
+    <col min="23" max="16384" width="9.21875" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="1" customFormat="1" ht="25" customHeight="1">
+    <row r="1" spans="1:19" s="1" customFormat="1" ht="25.05" customHeight="1">
       <c r="A1" s="29" t="s">
         <v>100</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
-      <c r="E1" s="73"/>
-      <c r="F1" s="73"/>
+      <c r="E1" s="70"/>
+      <c r="F1" s="70"/>
       <c r="G1" s="29"/>
       <c r="H1" s="29"/>
-      <c r="I1" s="74"/>
-[...6 lines deleted...]
-      <c r="A2" s="104" t="str">
+      <c r="I1" s="71"/>
+      <c r="J1" s="72"/>
+      <c r="K1" s="72"/>
+      <c r="L1" s="71"/>
+      <c r="M1" s="71"/>
+    </row>
+    <row r="2" spans="1:19" s="20" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A2" s="99" t="str">
         <f>'Tax Over- Underpaid 82-012a'!A5</f>
         <v>Legal Name</v>
       </c>
-      <c r="B2" s="120" t="str">
+      <c r="B2" s="115" t="str">
         <f>IF('Tax Over- Underpaid 82-012a'!B5="","",'Tax Over- Underpaid 82-012a'!B5)</f>
         <v/>
       </c>
-      <c r="C2" s="120"/>
-[...4 lines deleted...]
-      <c r="H2" s="120"/>
+      <c r="C2" s="115"/>
+      <c r="D2" s="115"/>
+      <c r="E2" s="115"/>
+      <c r="F2" s="115"/>
+      <c r="G2" s="115"/>
+      <c r="H2" s="115"/>
       <c r="I2" s="26"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
       <c r="L2" s="26"/>
       <c r="M2" s="26"/>
     </row>
     <row r="3" spans="1:19" s="20" customFormat="1" ht="24.75" customHeight="1">
       <c r="A3" s="20" t="str">
         <f>'Tax Over- Underpaid 82-012a'!A6</f>
         <v>Doing Business As</v>
       </c>
-      <c r="B3" s="104" t="str">
+      <c r="B3" s="99" t="str">
         <f>IF('Tax Over- Underpaid 82-012a'!B6="","",'Tax Over- Underpaid 82-012a'!B6)</f>
         <v/>
       </c>
-      <c r="C3" s="104"/>
-[...4 lines deleted...]
-      <c r="H3" s="104"/>
+      <c r="C3" s="99"/>
+      <c r="D3" s="99"/>
+      <c r="E3" s="99"/>
+      <c r="F3" s="99"/>
+      <c r="G3" s="99"/>
+      <c r="H3" s="99"/>
       <c r="I3" s="26"/>
       <c r="J3" s="30"/>
       <c r="K3" s="30"/>
       <c r="L3" s="26"/>
       <c r="M3" s="26"/>
     </row>
-    <row r="4" spans="1:19" s="32" customFormat="1" ht="25" customHeight="1">
-      <c r="A4" s="104" t="str">
+    <row r="4" spans="1:19" s="32" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A4" s="99" t="str">
         <f>'Tax Over- Underpaid 82-012a'!A7</f>
         <v>Federal Employer Identification Number</v>
       </c>
       <c r="B4" s="20" t="str">
         <f>IF('Tax Over- Underpaid 82-012a'!B7="","",'Tax Over- Underpaid 82-012a'!B7)</f>
         <v/>
       </c>
       <c r="C4" s="20" t="s">
         <v>85</v>
       </c>
       <c r="D4" s="20" t="str">
         <f>IF('Tax Over- Underpaid 82-012a'!E7="","",'Tax Over- Underpaid 82-012a'!E7)</f>
         <v/>
       </c>
       <c r="E4" s="20"/>
       <c r="F4" s="20"/>
       <c r="G4" s="20"/>
       <c r="H4" s="20"/>
-      <c r="I4" s="128" t="s">
+      <c r="I4" s="123" t="s">
         <v>94</v>
       </c>
-      <c r="J4" s="128"/>
-      <c r="K4" s="128"/>
+      <c r="J4" s="123"/>
+      <c r="K4" s="123"/>
       <c r="L4" s="31">
         <f>IF(OR(ISBLANK($C$5),ISBLANK($E$5)),0,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$2,$E$5 &lt;= 'Tax Rate Table'!$B$2),'Tax Rate Table'!$N$2,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$3,$E$5 &lt;= 'Tax Rate Table'!$B$3),'Tax Rate Table'!$N$3,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$4,$E$5 &lt;= 'Tax Rate Table'!$B$4),'Tax Rate Table'!$N$4,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$5,$E$5 &lt;= 'Tax Rate Table'!$B$5),'Tax Rate Table'!$N$5,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$6,$E$5 &lt;= 'Tax Rate Table'!$B$6),'Tax Rate Table'!$N$6,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$7,$E$5 &lt;= 'Tax Rate Table'!$B$7),'Tax Rate Table'!$N$7,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$8,$E$5 &lt;= 'Tax Rate Table'!$B$8),'Tax Rate Table'!$N$8,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$9,$E$5 &lt;= 'Tax Rate Table'!$B$9),'Tax Rate Table'!$N$9,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$10,$E$5 &lt;= 'Tax Rate Table'!$B$10),'Tax Rate Table'!$N$10,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$11,$E$5 &lt;= 'Tax Rate Table'!$B$11),'Tax Rate Table'!$N$11,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$12,$E$5 &lt;= 'Tax Rate Table'!$B$12),'Tax Rate Table'!$N$12,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$13,$E$5 &lt;= 'Tax Rate Table'!$B$13),'Tax Rate Table'!$F$13,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$14,$E$5 &lt;= 'Tax Rate Table'!$B$14),'Tax Rate Table'!$F$14,
-"Tax Period Error"))))))))))))))</f>
+IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$15,$E$5 &lt;= 'Tax Rate Table'!$B$15),'Tax Rate Table'!$F$15,
+"Tax Period Error")))))))))))))))</f>
         <v>0</v>
       </c>
       <c r="M4" s="20"/>
       <c r="N4" s="20"/>
       <c r="O4" s="20"/>
       <c r="P4" s="20"/>
       <c r="Q4" s="20"/>
     </row>
-    <row r="5" spans="1:19" s="20" customFormat="1" ht="25" customHeight="1" thickBot="1">
-      <c r="A5" s="129" t="s">
+    <row r="5" spans="1:19" s="20" customFormat="1" ht="25.05" customHeight="1" thickBot="1">
+      <c r="A5" s="124" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="129"/>
+      <c r="B5" s="124"/>
       <c r="C5" s="33"/>
-      <c r="D5" s="105" t="s">
+      <c r="D5" s="100" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="33"/>
-      <c r="F5" s="77"/>
+      <c r="F5" s="74"/>
       <c r="H5" s="17"/>
-      <c r="I5" s="129" t="s">
+      <c r="I5" s="124" t="s">
         <v>24</v>
       </c>
-      <c r="J5" s="129"/>
-      <c r="K5" s="129"/>
+      <c r="J5" s="124"/>
+      <c r="K5" s="124"/>
       <c r="L5" s="31">
         <f>IF(OR(ISBLANK($C$5),ISBLANK($E$5)),0,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$2,$E$5 &lt;= 'Tax Rate Table'!$B$2),'Tax Rate Table'!$N$2,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$3,$E$5 &lt;= 'Tax Rate Table'!$B$3),'Tax Rate Table'!$N$3,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$4,$E$5 &lt;= 'Tax Rate Table'!$B$4),'Tax Rate Table'!$N$4,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$5,$E$5 &lt;= 'Tax Rate Table'!$B$5),'Tax Rate Table'!$N$5,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$6,$E$5 &lt;= 'Tax Rate Table'!$B$6),'Tax Rate Table'!$N$6,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$7,$E$5 &lt;= 'Tax Rate Table'!$B$7),'Tax Rate Table'!$N$7,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$8,$E$5 &lt;= 'Tax Rate Table'!$B$8),'Tax Rate Table'!$N$8,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$9,$E$5 &lt;= 'Tax Rate Table'!$B$9),'Tax Rate Table'!$N$9,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$10,$E$5 &lt;= 'Tax Rate Table'!$B$10),'Tax Rate Table'!$N$10,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$11,$E$5 &lt;= 'Tax Rate Table'!$B$11),'Tax Rate Table'!$N$11,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$12,$E$5 &lt;= 'Tax Rate Table'!$B$12),'Tax Rate Table'!$N$12,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$13,$E$5 &lt;= 'Tax Rate Table'!$B$13),'Tax Rate Table'!$G$13,
 IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$14,$E$5 &lt;= 'Tax Rate Table'!$B$14),'Tax Rate Table'!$G$14,
-"Tax Period Error"))))))))))))))</f>
+IF(AND($C$5&lt;=$E$5,$E$5&gt;=$C$5,$C$5 &gt;= 'Tax Rate Table'!$A$15,$E$5 &lt;= 'Tax Rate Table'!$B$15),'Tax Rate Table'!$G$15,
+"Tax Period Error")))))))))))))))</f>
         <v>0</v>
       </c>
       <c r="M5" s="34"/>
       <c r="N5" s="34"/>
       <c r="O5" s="34"/>
       <c r="R5" s="32"/>
     </row>
     <row r="6" spans="1:19" s="6" customFormat="1" ht="118.5" customHeight="1" thickBot="1">
       <c r="A6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>25</v>
@@ -9025,2400 +9252,2400 @@
       <c r="L6" s="10" t="s">
         <v>56</v>
       </c>
       <c r="M6" s="13" t="s">
         <v>57</v>
       </c>
       <c r="N6" s="9" t="s">
         <v>58</v>
       </c>
       <c r="O6" s="10" t="s">
         <v>59</v>
       </c>
       <c r="P6" s="9" t="s">
         <v>74</v>
       </c>
       <c r="Q6" s="9" t="s">
         <v>60</v>
       </c>
       <c r="R6" s="14" t="s">
         <v>61</v>
       </c>
       <c r="S6" s="14" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="7" spans="1:19" s="6" customFormat="1" ht="25" customHeight="1">
-[...11 lines deleted...]
-      <c r="J7" s="85"/>
+    <row r="7" spans="1:19" s="6" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A7" s="79"/>
+      <c r="B7" s="80"/>
+      <c r="C7" s="80"/>
+      <c r="D7" s="81"/>
+      <c r="E7" s="82"/>
+      <c r="F7" s="83">
+        <v>1</v>
+      </c>
+      <c r="G7" s="80"/>
+      <c r="H7" s="80"/>
+      <c r="I7" s="81"/>
+      <c r="J7" s="82"/>
       <c r="K7" s="40">
         <v>0</v>
       </c>
       <c r="L7" s="41">
         <f>D7+I7</f>
         <v>0</v>
       </c>
       <c r="M7" s="41">
         <f t="shared" ref="M7:M49" si="0">L7*0.0035</f>
         <v>0</v>
       </c>
       <c r="N7" s="42">
         <f t="shared" ref="N7:N49" si="1">L7-M7</f>
         <v>0</v>
       </c>
       <c r="O7" s="43" t="str">
         <f>IFERROR(((D7*F7) + (I7*K7))/L7,"-")</f>
         <v>-</v>
       </c>
       <c r="P7" s="44">
         <f>IF(ISBLANK(D7),0,IF(((D7*F7) + (I7*K7))/L7 &lt; 0.1901,$L$5,$L$4))</f>
         <v>0</v>
       </c>
       <c r="Q7" s="45">
         <f t="shared" ref="Q7:Q49" si="2">N7*P7</f>
         <v>0</v>
       </c>
       <c r="R7" s="46">
         <f>+E7+J7</f>
         <v>0</v>
       </c>
       <c r="S7" s="47">
         <f>ROUND(R7-Q7,2)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:19" s="6" customFormat="1" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L8" s="66">
+    <row r="8" spans="1:19" s="6" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A8" s="79"/>
+      <c r="B8" s="80"/>
+      <c r="C8" s="80"/>
+      <c r="D8" s="81"/>
+      <c r="E8" s="82"/>
+      <c r="F8" s="84">
+        <v>1</v>
+      </c>
+      <c r="G8" s="85"/>
+      <c r="H8" s="85"/>
+      <c r="I8" s="81"/>
+      <c r="J8" s="82"/>
+      <c r="K8" s="63">
+        <v>0</v>
+      </c>
+      <c r="L8" s="64">
         <f>D8+I8</f>
         <v>0</v>
       </c>
-      <c r="M8" s="66">
+      <c r="M8" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N8" s="67">
+      <c r="N8" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O8" s="68" t="str">
+      <c r="O8" s="66" t="str">
         <f t="shared" ref="O8:O49" si="3">IFERROR(((D8*F8) + (I8*K8))/L8,"-")</f>
         <v>-</v>
       </c>
       <c r="P8" s="44">
         <f t="shared" ref="P8:P49" si="4">IF(ISBLANK(D8),0,IF(((D8*F8) + (I8*K8))/L8 &lt; 0.1901,$L$5,$L$4))</f>
         <v>0</v>
       </c>
-      <c r="Q8" s="69">
+      <c r="Q8" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R8" s="69">
+      <c r="R8" s="67">
         <f t="shared" ref="R8:R49" si="5">+E8+J8</f>
         <v>0</v>
       </c>
       <c r="S8" s="47">
         <f t="shared" ref="S8:S49" si="6">ROUND(R8-Q8,2)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:19" s="6" customFormat="1" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L9" s="66">
+    <row r="9" spans="1:19" s="6" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A9" s="79"/>
+      <c r="B9" s="80"/>
+      <c r="C9" s="80"/>
+      <c r="D9" s="81"/>
+      <c r="E9" s="82"/>
+      <c r="F9" s="84">
+        <v>1</v>
+      </c>
+      <c r="G9" s="85"/>
+      <c r="H9" s="85"/>
+      <c r="I9" s="81"/>
+      <c r="J9" s="82"/>
+      <c r="K9" s="63">
+        <v>0</v>
+      </c>
+      <c r="L9" s="64">
         <f t="shared" ref="L9:L49" si="7">D9+I9</f>
         <v>0</v>
       </c>
-      <c r="M9" s="66">
+      <c r="M9" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N9" s="67">
+      <c r="N9" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O9" s="68" t="str">
+      <c r="O9" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P9" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q9" s="69">
+      <c r="Q9" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R9" s="69">
+      <c r="R9" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S9" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:19" s="6" customFormat="1" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L10" s="66">
+    <row r="10" spans="1:19" s="6" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A10" s="79"/>
+      <c r="B10" s="80"/>
+      <c r="C10" s="80"/>
+      <c r="D10" s="81"/>
+      <c r="E10" s="82"/>
+      <c r="F10" s="84">
+        <v>1</v>
+      </c>
+      <c r="G10" s="85"/>
+      <c r="H10" s="85"/>
+      <c r="I10" s="81"/>
+      <c r="J10" s="82"/>
+      <c r="K10" s="63">
+        <v>0</v>
+      </c>
+      <c r="L10" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M10" s="66">
+      <c r="M10" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N10" s="67">
+      <c r="N10" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O10" s="68" t="str">
+      <c r="O10" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P10" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q10" s="69">
+      <c r="Q10" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R10" s="69">
+      <c r="R10" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S10" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:19" s="6" customFormat="1" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L11" s="66">
+    <row r="11" spans="1:19" s="6" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A11" s="79"/>
+      <c r="B11" s="80"/>
+      <c r="C11" s="80"/>
+      <c r="D11" s="81"/>
+      <c r="E11" s="82"/>
+      <c r="F11" s="84">
+        <v>1</v>
+      </c>
+      <c r="G11" s="85"/>
+      <c r="H11" s="85"/>
+      <c r="I11" s="81"/>
+      <c r="J11" s="82"/>
+      <c r="K11" s="63">
+        <v>0</v>
+      </c>
+      <c r="L11" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M11" s="66">
+      <c r="M11" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N11" s="67">
+      <c r="N11" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O11" s="68" t="str">
+      <c r="O11" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P11" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q11" s="69">
+      <c r="Q11" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R11" s="69">
+      <c r="R11" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S11" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:19" s="6" customFormat="1" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L12" s="66">
+    <row r="12" spans="1:19" s="6" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A12" s="79"/>
+      <c r="B12" s="80"/>
+      <c r="C12" s="80"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="82"/>
+      <c r="F12" s="84">
+        <v>1</v>
+      </c>
+      <c r="G12" s="85"/>
+      <c r="H12" s="85"/>
+      <c r="I12" s="81"/>
+      <c r="J12" s="82"/>
+      <c r="K12" s="63">
+        <v>0</v>
+      </c>
+      <c r="L12" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M12" s="66">
+      <c r="M12" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N12" s="67">
+      <c r="N12" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O12" s="68" t="str">
+      <c r="O12" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P12" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q12" s="69">
+      <c r="Q12" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R12" s="69">
+      <c r="R12" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S12" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:19" s="6" customFormat="1" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L13" s="66">
+    <row r="13" spans="1:19" s="6" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A13" s="79"/>
+      <c r="B13" s="80"/>
+      <c r="C13" s="80"/>
+      <c r="D13" s="81"/>
+      <c r="E13" s="82"/>
+      <c r="F13" s="84">
+        <v>1</v>
+      </c>
+      <c r="G13" s="85"/>
+      <c r="H13" s="85"/>
+      <c r="I13" s="81"/>
+      <c r="J13" s="82"/>
+      <c r="K13" s="63">
+        <v>0</v>
+      </c>
+      <c r="L13" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M13" s="66">
+      <c r="M13" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N13" s="67">
+      <c r="N13" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O13" s="68" t="str">
+      <c r="O13" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P13" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q13" s="69">
+      <c r="Q13" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R13" s="69">
+      <c r="R13" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S13" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:19" s="6" customFormat="1" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L14" s="66">
+    <row r="14" spans="1:19" s="6" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A14" s="79"/>
+      <c r="B14" s="80"/>
+      <c r="C14" s="80"/>
+      <c r="D14" s="81"/>
+      <c r="E14" s="82"/>
+      <c r="F14" s="84">
+        <v>1</v>
+      </c>
+      <c r="G14" s="85"/>
+      <c r="H14" s="85"/>
+      <c r="I14" s="81"/>
+      <c r="J14" s="82"/>
+      <c r="K14" s="63">
+        <v>0</v>
+      </c>
+      <c r="L14" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M14" s="66">
+      <c r="M14" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N14" s="67">
+      <c r="N14" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O14" s="68" t="str">
+      <c r="O14" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P14" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q14" s="69">
+      <c r="Q14" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R14" s="69">
+      <c r="R14" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S14" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:19" s="6" customFormat="1" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L15" s="66">
+    <row r="15" spans="1:19" s="6" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A15" s="79"/>
+      <c r="B15" s="80"/>
+      <c r="C15" s="80"/>
+      <c r="D15" s="81"/>
+      <c r="E15" s="82"/>
+      <c r="F15" s="84">
+        <v>1</v>
+      </c>
+      <c r="G15" s="85"/>
+      <c r="H15" s="85"/>
+      <c r="I15" s="81"/>
+      <c r="J15" s="82"/>
+      <c r="K15" s="63">
+        <v>0</v>
+      </c>
+      <c r="L15" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M15" s="66">
+      <c r="M15" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N15" s="67">
+      <c r="N15" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O15" s="68" t="str">
+      <c r="O15" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P15" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q15" s="69">
+      <c r="Q15" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R15" s="69">
+      <c r="R15" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S15" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:19" s="6" customFormat="1" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L16" s="66">
+    <row r="16" spans="1:19" s="6" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A16" s="79"/>
+      <c r="B16" s="80"/>
+      <c r="C16" s="80"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="82"/>
+      <c r="F16" s="84">
+        <v>1</v>
+      </c>
+      <c r="G16" s="85"/>
+      <c r="H16" s="85"/>
+      <c r="I16" s="81"/>
+      <c r="J16" s="82"/>
+      <c r="K16" s="63">
+        <v>0</v>
+      </c>
+      <c r="L16" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M16" s="66">
+      <c r="M16" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N16" s="67">
+      <c r="N16" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O16" s="68" t="str">
+      <c r="O16" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P16" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q16" s="69">
+      <c r="Q16" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R16" s="69">
+      <c r="R16" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S16" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:19" s="6" customFormat="1" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L17" s="66">
+    <row r="17" spans="1:19" s="6" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A17" s="79"/>
+      <c r="B17" s="80"/>
+      <c r="C17" s="80"/>
+      <c r="D17" s="81"/>
+      <c r="E17" s="82"/>
+      <c r="F17" s="84">
+        <v>1</v>
+      </c>
+      <c r="G17" s="85"/>
+      <c r="H17" s="85"/>
+      <c r="I17" s="81"/>
+      <c r="J17" s="82"/>
+      <c r="K17" s="63">
+        <v>0</v>
+      </c>
+      <c r="L17" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M17" s="66">
+      <c r="M17" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N17" s="67">
+      <c r="N17" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O17" s="68" t="str">
+      <c r="O17" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P17" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q17" s="69">
+      <c r="Q17" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R17" s="69">
+      <c r="R17" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S17" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:19" s="6" customFormat="1" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L18" s="66">
+    <row r="18" spans="1:19" s="6" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A18" s="79"/>
+      <c r="B18" s="80"/>
+      <c r="C18" s="80"/>
+      <c r="D18" s="81"/>
+      <c r="E18" s="82"/>
+      <c r="F18" s="84">
+        <v>1</v>
+      </c>
+      <c r="G18" s="85"/>
+      <c r="H18" s="85"/>
+      <c r="I18" s="81"/>
+      <c r="J18" s="82"/>
+      <c r="K18" s="63">
+        <v>0</v>
+      </c>
+      <c r="L18" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M18" s="66">
+      <c r="M18" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N18" s="67">
+      <c r="N18" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O18" s="68" t="str">
+      <c r="O18" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P18" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q18" s="69">
+      <c r="Q18" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R18" s="69">
+      <c r="R18" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S18" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:19" s="6" customFormat="1" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L19" s="66">
+    <row r="19" spans="1:19" s="6" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A19" s="79"/>
+      <c r="B19" s="80"/>
+      <c r="C19" s="80"/>
+      <c r="D19" s="81"/>
+      <c r="E19" s="82"/>
+      <c r="F19" s="84">
+        <v>1</v>
+      </c>
+      <c r="G19" s="85"/>
+      <c r="H19" s="85"/>
+      <c r="I19" s="81"/>
+      <c r="J19" s="82"/>
+      <c r="K19" s="63">
+        <v>0</v>
+      </c>
+      <c r="L19" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M19" s="66">
+      <c r="M19" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N19" s="67">
+      <c r="N19" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O19" s="68" t="str">
+      <c r="O19" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P19" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q19" s="69">
+      <c r="Q19" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R19" s="69">
+      <c r="R19" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S19" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:19" s="6" customFormat="1" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L20" s="66">
+    <row r="20" spans="1:19" s="6" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A20" s="79"/>
+      <c r="B20" s="80"/>
+      <c r="C20" s="80"/>
+      <c r="D20" s="81"/>
+      <c r="E20" s="82"/>
+      <c r="F20" s="84">
+        <v>1</v>
+      </c>
+      <c r="G20" s="85"/>
+      <c r="H20" s="85"/>
+      <c r="I20" s="81"/>
+      <c r="J20" s="82"/>
+      <c r="K20" s="63">
+        <v>0</v>
+      </c>
+      <c r="L20" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M20" s="66">
+      <c r="M20" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N20" s="67">
+      <c r="N20" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O20" s="68" t="str">
+      <c r="O20" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P20" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q20" s="69">
+      <c r="Q20" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R20" s="69">
+      <c r="R20" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S20" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:19" s="6" customFormat="1" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L21" s="66">
+    <row r="21" spans="1:19" s="6" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A21" s="79"/>
+      <c r="B21" s="80"/>
+      <c r="C21" s="80"/>
+      <c r="D21" s="81"/>
+      <c r="E21" s="82"/>
+      <c r="F21" s="84">
+        <v>1</v>
+      </c>
+      <c r="G21" s="85"/>
+      <c r="H21" s="85"/>
+      <c r="I21" s="81"/>
+      <c r="J21" s="82"/>
+      <c r="K21" s="63">
+        <v>0</v>
+      </c>
+      <c r="L21" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M21" s="66">
+      <c r="M21" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N21" s="67">
+      <c r="N21" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O21" s="68" t="str">
+      <c r="O21" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P21" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q21" s="69">
+      <c r="Q21" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R21" s="69">
+      <c r="R21" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S21" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:19" s="6" customFormat="1" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L22" s="66">
+    <row r="22" spans="1:19" s="6" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A22" s="79"/>
+      <c r="B22" s="80"/>
+      <c r="C22" s="80"/>
+      <c r="D22" s="81"/>
+      <c r="E22" s="82"/>
+      <c r="F22" s="84">
+        <v>1</v>
+      </c>
+      <c r="G22" s="85"/>
+      <c r="H22" s="85"/>
+      <c r="I22" s="81"/>
+      <c r="J22" s="82"/>
+      <c r="K22" s="63">
+        <v>0</v>
+      </c>
+      <c r="L22" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M22" s="66">
+      <c r="M22" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N22" s="67">
+      <c r="N22" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O22" s="68" t="str">
+      <c r="O22" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P22" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q22" s="69">
+      <c r="Q22" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R22" s="69">
+      <c r="R22" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S22" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:19" s="6" customFormat="1" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L23" s="66">
+    <row r="23" spans="1:19" s="6" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A23" s="79"/>
+      <c r="B23" s="80"/>
+      <c r="C23" s="80"/>
+      <c r="D23" s="81"/>
+      <c r="E23" s="82"/>
+      <c r="F23" s="84">
+        <v>1</v>
+      </c>
+      <c r="G23" s="85"/>
+      <c r="H23" s="85"/>
+      <c r="I23" s="81"/>
+      <c r="J23" s="82"/>
+      <c r="K23" s="63">
+        <v>0</v>
+      </c>
+      <c r="L23" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M23" s="66">
+      <c r="M23" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N23" s="67">
+      <c r="N23" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O23" s="68" t="str">
+      <c r="O23" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P23" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q23" s="69">
+      <c r="Q23" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R23" s="69">
+      <c r="R23" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S23" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:19" s="6" customFormat="1" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L24" s="66">
+    <row r="24" spans="1:19" s="6" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A24" s="79"/>
+      <c r="B24" s="80"/>
+      <c r="C24" s="80"/>
+      <c r="D24" s="81"/>
+      <c r="E24" s="82"/>
+      <c r="F24" s="84">
+        <v>1</v>
+      </c>
+      <c r="G24" s="85"/>
+      <c r="H24" s="85"/>
+      <c r="I24" s="81"/>
+      <c r="J24" s="82"/>
+      <c r="K24" s="63">
+        <v>0</v>
+      </c>
+      <c r="L24" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M24" s="66">
+      <c r="M24" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N24" s="67">
+      <c r="N24" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O24" s="68" t="str">
+      <c r="O24" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P24" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q24" s="69">
+      <c r="Q24" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R24" s="69">
+      <c r="R24" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S24" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:19" s="6" customFormat="1" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L25" s="66">
+    <row r="25" spans="1:19" s="6" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A25" s="79"/>
+      <c r="B25" s="80"/>
+      <c r="C25" s="80"/>
+      <c r="D25" s="81"/>
+      <c r="E25" s="82"/>
+      <c r="F25" s="84">
+        <v>1</v>
+      </c>
+      <c r="G25" s="85"/>
+      <c r="H25" s="85"/>
+      <c r="I25" s="81"/>
+      <c r="J25" s="82"/>
+      <c r="K25" s="63">
+        <v>0</v>
+      </c>
+      <c r="L25" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M25" s="66">
+      <c r="M25" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N25" s="67">
+      <c r="N25" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O25" s="68" t="str">
+      <c r="O25" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P25" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q25" s="69">
+      <c r="Q25" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R25" s="69">
+      <c r="R25" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S25" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:19" s="6" customFormat="1" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L26" s="66">
+    <row r="26" spans="1:19" s="6" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A26" s="79"/>
+      <c r="B26" s="80"/>
+      <c r="C26" s="80"/>
+      <c r="D26" s="81"/>
+      <c r="E26" s="82"/>
+      <c r="F26" s="84">
+        <v>1</v>
+      </c>
+      <c r="G26" s="85"/>
+      <c r="H26" s="85"/>
+      <c r="I26" s="81"/>
+      <c r="J26" s="82"/>
+      <c r="K26" s="63">
+        <v>0</v>
+      </c>
+      <c r="L26" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M26" s="66">
+      <c r="M26" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N26" s="67">
+      <c r="N26" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O26" s="68" t="str">
+      <c r="O26" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P26" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q26" s="69">
+      <c r="Q26" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R26" s="69">
+      <c r="R26" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S26" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L27" s="66">
+    <row r="27" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A27" s="79"/>
+      <c r="B27" s="80"/>
+      <c r="C27" s="80"/>
+      <c r="D27" s="81"/>
+      <c r="E27" s="82"/>
+      <c r="F27" s="84">
+        <v>1</v>
+      </c>
+      <c r="G27" s="85"/>
+      <c r="H27" s="85"/>
+      <c r="I27" s="81"/>
+      <c r="J27" s="82"/>
+      <c r="K27" s="63">
+        <v>0</v>
+      </c>
+      <c r="L27" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M27" s="66">
+      <c r="M27" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N27" s="67">
+      <c r="N27" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O27" s="68" t="str">
+      <c r="O27" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P27" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q27" s="69">
+      <c r="Q27" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R27" s="69">
+      <c r="R27" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S27" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L28" s="66">
+    <row r="28" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A28" s="79"/>
+      <c r="B28" s="80"/>
+      <c r="C28" s="80"/>
+      <c r="D28" s="81"/>
+      <c r="E28" s="82"/>
+      <c r="F28" s="84">
+        <v>1</v>
+      </c>
+      <c r="G28" s="85"/>
+      <c r="H28" s="85"/>
+      <c r="I28" s="81"/>
+      <c r="J28" s="82"/>
+      <c r="K28" s="63">
+        <v>0</v>
+      </c>
+      <c r="L28" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M28" s="66">
+      <c r="M28" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N28" s="67">
+      <c r="N28" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O28" s="68" t="str">
+      <c r="O28" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P28" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q28" s="69">
+      <c r="Q28" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R28" s="69">
+      <c r="R28" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S28" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L29" s="66">
+    <row r="29" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A29" s="79"/>
+      <c r="B29" s="80"/>
+      <c r="C29" s="80"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="82"/>
+      <c r="F29" s="84">
+        <v>1</v>
+      </c>
+      <c r="G29" s="85"/>
+      <c r="H29" s="85"/>
+      <c r="I29" s="81"/>
+      <c r="J29" s="82"/>
+      <c r="K29" s="63">
+        <v>0</v>
+      </c>
+      <c r="L29" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M29" s="66">
+      <c r="M29" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N29" s="67">
+      <c r="N29" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O29" s="68" t="str">
+      <c r="O29" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P29" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q29" s="69">
+      <c r="Q29" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R29" s="69">
+      <c r="R29" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S29" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L30" s="66">
+    <row r="30" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A30" s="79"/>
+      <c r="B30" s="80"/>
+      <c r="C30" s="80"/>
+      <c r="D30" s="81"/>
+      <c r="E30" s="82"/>
+      <c r="F30" s="84">
+        <v>1</v>
+      </c>
+      <c r="G30" s="85"/>
+      <c r="H30" s="85"/>
+      <c r="I30" s="81"/>
+      <c r="J30" s="82"/>
+      <c r="K30" s="63">
+        <v>0</v>
+      </c>
+      <c r="L30" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M30" s="66">
+      <c r="M30" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N30" s="67">
+      <c r="N30" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O30" s="68" t="str">
+      <c r="O30" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P30" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q30" s="69">
+      <c r="Q30" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R30" s="69">
+      <c r="R30" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S30" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L31" s="66">
+    <row r="31" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A31" s="79"/>
+      <c r="B31" s="80"/>
+      <c r="C31" s="80"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="82"/>
+      <c r="F31" s="84">
+        <v>1</v>
+      </c>
+      <c r="G31" s="85"/>
+      <c r="H31" s="85"/>
+      <c r="I31" s="81"/>
+      <c r="J31" s="82"/>
+      <c r="K31" s="63">
+        <v>0</v>
+      </c>
+      <c r="L31" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M31" s="66">
+      <c r="M31" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N31" s="67">
+      <c r="N31" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O31" s="68" t="str">
+      <c r="O31" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P31" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q31" s="69">
+      <c r="Q31" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R31" s="69">
+      <c r="R31" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S31" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L32" s="66">
+    <row r="32" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A32" s="79"/>
+      <c r="B32" s="80"/>
+      <c r="C32" s="80"/>
+      <c r="D32" s="81"/>
+      <c r="E32" s="82"/>
+      <c r="F32" s="84">
+        <v>1</v>
+      </c>
+      <c r="G32" s="85"/>
+      <c r="H32" s="85"/>
+      <c r="I32" s="81"/>
+      <c r="J32" s="82"/>
+      <c r="K32" s="63">
+        <v>0</v>
+      </c>
+      <c r="L32" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M32" s="66">
+      <c r="M32" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N32" s="67">
+      <c r="N32" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O32" s="68" t="str">
+      <c r="O32" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P32" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q32" s="69">
+      <c r="Q32" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R32" s="69">
+      <c r="R32" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S32" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L33" s="66">
+    <row r="33" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A33" s="79"/>
+      <c r="B33" s="80"/>
+      <c r="C33" s="80"/>
+      <c r="D33" s="81"/>
+      <c r="E33" s="82"/>
+      <c r="F33" s="84">
+        <v>1</v>
+      </c>
+      <c r="G33" s="85"/>
+      <c r="H33" s="85"/>
+      <c r="I33" s="81"/>
+      <c r="J33" s="82"/>
+      <c r="K33" s="63">
+        <v>0</v>
+      </c>
+      <c r="L33" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M33" s="66">
+      <c r="M33" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N33" s="67">
+      <c r="N33" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O33" s="68" t="str">
+      <c r="O33" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P33" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q33" s="69">
+      <c r="Q33" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R33" s="69">
+      <c r="R33" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S33" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L34" s="66">
+    <row r="34" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A34" s="79"/>
+      <c r="B34" s="80"/>
+      <c r="C34" s="80"/>
+      <c r="D34" s="81"/>
+      <c r="E34" s="82"/>
+      <c r="F34" s="84">
+        <v>1</v>
+      </c>
+      <c r="G34" s="85"/>
+      <c r="H34" s="85"/>
+      <c r="I34" s="81"/>
+      <c r="J34" s="82"/>
+      <c r="K34" s="63">
+        <v>0</v>
+      </c>
+      <c r="L34" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M34" s="66">
+      <c r="M34" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N34" s="67">
+      <c r="N34" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O34" s="68" t="str">
+      <c r="O34" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P34" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q34" s="69">
+      <c r="Q34" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R34" s="69">
+      <c r="R34" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S34" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L35" s="66">
+    <row r="35" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A35" s="79"/>
+      <c r="B35" s="80"/>
+      <c r="C35" s="80"/>
+      <c r="D35" s="81"/>
+      <c r="E35" s="82"/>
+      <c r="F35" s="84">
+        <v>1</v>
+      </c>
+      <c r="G35" s="85"/>
+      <c r="H35" s="85"/>
+      <c r="I35" s="81"/>
+      <c r="J35" s="82"/>
+      <c r="K35" s="63">
+        <v>0</v>
+      </c>
+      <c r="L35" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M35" s="66">
+      <c r="M35" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N35" s="67">
+      <c r="N35" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O35" s="68" t="str">
+      <c r="O35" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P35" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q35" s="69">
+      <c r="Q35" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R35" s="69">
+      <c r="R35" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S35" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L36" s="66">
+    <row r="36" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A36" s="79"/>
+      <c r="B36" s="80"/>
+      <c r="C36" s="80"/>
+      <c r="D36" s="81"/>
+      <c r="E36" s="82"/>
+      <c r="F36" s="84">
+        <v>1</v>
+      </c>
+      <c r="G36" s="85"/>
+      <c r="H36" s="85"/>
+      <c r="I36" s="81"/>
+      <c r="J36" s="82"/>
+      <c r="K36" s="63">
+        <v>0</v>
+      </c>
+      <c r="L36" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M36" s="66">
+      <c r="M36" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N36" s="67">
+      <c r="N36" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O36" s="68" t="str">
+      <c r="O36" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P36" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q36" s="69">
+      <c r="Q36" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R36" s="69">
+      <c r="R36" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S36" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L37" s="66">
+    <row r="37" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A37" s="79"/>
+      <c r="B37" s="80"/>
+      <c r="C37" s="80"/>
+      <c r="D37" s="81"/>
+      <c r="E37" s="82"/>
+      <c r="F37" s="84">
+        <v>1</v>
+      </c>
+      <c r="G37" s="85"/>
+      <c r="H37" s="85"/>
+      <c r="I37" s="81"/>
+      <c r="J37" s="82"/>
+      <c r="K37" s="63">
+        <v>0</v>
+      </c>
+      <c r="L37" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M37" s="66">
+      <c r="M37" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N37" s="67">
+      <c r="N37" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O37" s="68" t="str">
+      <c r="O37" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P37" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q37" s="69">
+      <c r="Q37" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R37" s="69">
+      <c r="R37" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S37" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L38" s="66">
+    <row r="38" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A38" s="79"/>
+      <c r="B38" s="80"/>
+      <c r="C38" s="80"/>
+      <c r="D38" s="81"/>
+      <c r="E38" s="82"/>
+      <c r="F38" s="84">
+        <v>1</v>
+      </c>
+      <c r="G38" s="85"/>
+      <c r="H38" s="85"/>
+      <c r="I38" s="81"/>
+      <c r="J38" s="82"/>
+      <c r="K38" s="63">
+        <v>0</v>
+      </c>
+      <c r="L38" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M38" s="66">
+      <c r="M38" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N38" s="67">
+      <c r="N38" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O38" s="68" t="str">
+      <c r="O38" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P38" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q38" s="69">
+      <c r="Q38" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R38" s="69">
+      <c r="R38" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S38" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L39" s="66">
+    <row r="39" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A39" s="79"/>
+      <c r="B39" s="80"/>
+      <c r="C39" s="80"/>
+      <c r="D39" s="81"/>
+      <c r="E39" s="82"/>
+      <c r="F39" s="84">
+        <v>1</v>
+      </c>
+      <c r="G39" s="85"/>
+      <c r="H39" s="85"/>
+      <c r="I39" s="81"/>
+      <c r="J39" s="82"/>
+      <c r="K39" s="63">
+        <v>0</v>
+      </c>
+      <c r="L39" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M39" s="66">
+      <c r="M39" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N39" s="67">
+      <c r="N39" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O39" s="68" t="str">
+      <c r="O39" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P39" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q39" s="69">
+      <c r="Q39" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R39" s="69">
+      <c r="R39" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S39" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L40" s="66">
+    <row r="40" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A40" s="79"/>
+      <c r="B40" s="80"/>
+      <c r="C40" s="80"/>
+      <c r="D40" s="81"/>
+      <c r="E40" s="82"/>
+      <c r="F40" s="84">
+        <v>1</v>
+      </c>
+      <c r="G40" s="85"/>
+      <c r="H40" s="85"/>
+      <c r="I40" s="81"/>
+      <c r="J40" s="82"/>
+      <c r="K40" s="63">
+        <v>0</v>
+      </c>
+      <c r="L40" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M40" s="66">
+      <c r="M40" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N40" s="67">
+      <c r="N40" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O40" s="68" t="str">
+      <c r="O40" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P40" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q40" s="69">
+      <c r="Q40" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R40" s="69">
+      <c r="R40" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S40" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L41" s="66">
+    <row r="41" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A41" s="79"/>
+      <c r="B41" s="80"/>
+      <c r="C41" s="80"/>
+      <c r="D41" s="81"/>
+      <c r="E41" s="82"/>
+      <c r="F41" s="84">
+        <v>1</v>
+      </c>
+      <c r="G41" s="85"/>
+      <c r="H41" s="85"/>
+      <c r="I41" s="81"/>
+      <c r="J41" s="82"/>
+      <c r="K41" s="63">
+        <v>0</v>
+      </c>
+      <c r="L41" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M41" s="66">
+      <c r="M41" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N41" s="67">
+      <c r="N41" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O41" s="68" t="str">
+      <c r="O41" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P41" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q41" s="69">
+      <c r="Q41" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R41" s="69">
+      <c r="R41" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S41" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L42" s="66">
+    <row r="42" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A42" s="79"/>
+      <c r="B42" s="80"/>
+      <c r="C42" s="80"/>
+      <c r="D42" s="81"/>
+      <c r="E42" s="82"/>
+      <c r="F42" s="84">
+        <v>1</v>
+      </c>
+      <c r="G42" s="85"/>
+      <c r="H42" s="85"/>
+      <c r="I42" s="81"/>
+      <c r="J42" s="82"/>
+      <c r="K42" s="63">
+        <v>0</v>
+      </c>
+      <c r="L42" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M42" s="66">
+      <c r="M42" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N42" s="67">
+      <c r="N42" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O42" s="68" t="str">
+      <c r="O42" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P42" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q42" s="69">
+      <c r="Q42" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R42" s="69">
+      <c r="R42" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S42" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L43" s="66">
+    <row r="43" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A43" s="79"/>
+      <c r="B43" s="80"/>
+      <c r="C43" s="80"/>
+      <c r="D43" s="81"/>
+      <c r="E43" s="82"/>
+      <c r="F43" s="84">
+        <v>1</v>
+      </c>
+      <c r="G43" s="85"/>
+      <c r="H43" s="85"/>
+      <c r="I43" s="81"/>
+      <c r="J43" s="82"/>
+      <c r="K43" s="63">
+        <v>0</v>
+      </c>
+      <c r="L43" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M43" s="66">
+      <c r="M43" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N43" s="67">
+      <c r="N43" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O43" s="68" t="str">
+      <c r="O43" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P43" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q43" s="69">
+      <c r="Q43" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R43" s="69">
+      <c r="R43" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S43" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L44" s="66">
+    <row r="44" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A44" s="79"/>
+      <c r="B44" s="80"/>
+      <c r="C44" s="80"/>
+      <c r="D44" s="81"/>
+      <c r="E44" s="82"/>
+      <c r="F44" s="84">
+        <v>1</v>
+      </c>
+      <c r="G44" s="85"/>
+      <c r="H44" s="85"/>
+      <c r="I44" s="81"/>
+      <c r="J44" s="82"/>
+      <c r="K44" s="63">
+        <v>0</v>
+      </c>
+      <c r="L44" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M44" s="66">
+      <c r="M44" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N44" s="67">
+      <c r="N44" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O44" s="68" t="str">
+      <c r="O44" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P44" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q44" s="69">
+      <c r="Q44" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R44" s="69">
+      <c r="R44" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S44" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L45" s="66">
+    <row r="45" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A45" s="79"/>
+      <c r="B45" s="80"/>
+      <c r="C45" s="80"/>
+      <c r="D45" s="81"/>
+      <c r="E45" s="82"/>
+      <c r="F45" s="84">
+        <v>1</v>
+      </c>
+      <c r="G45" s="85"/>
+      <c r="H45" s="85"/>
+      <c r="I45" s="81"/>
+      <c r="J45" s="82"/>
+      <c r="K45" s="63">
+        <v>0</v>
+      </c>
+      <c r="L45" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M45" s="66">
+      <c r="M45" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N45" s="67">
+      <c r="N45" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O45" s="68" t="str">
+      <c r="O45" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P45" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q45" s="69">
+      <c r="Q45" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R45" s="69">
+      <c r="R45" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S45" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L46" s="66">
+    <row r="46" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A46" s="79"/>
+      <c r="B46" s="80"/>
+      <c r="C46" s="80"/>
+      <c r="D46" s="81"/>
+      <c r="E46" s="82"/>
+      <c r="F46" s="84">
+        <v>1</v>
+      </c>
+      <c r="G46" s="85"/>
+      <c r="H46" s="85"/>
+      <c r="I46" s="81"/>
+      <c r="J46" s="82"/>
+      <c r="K46" s="63">
+        <v>0</v>
+      </c>
+      <c r="L46" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M46" s="66">
+      <c r="M46" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N46" s="67">
+      <c r="N46" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O46" s="68" t="str">
+      <c r="O46" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P46" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q46" s="69">
+      <c r="Q46" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R46" s="69">
+      <c r="R46" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S46" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="47" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L47" s="66">
+    <row r="47" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A47" s="79"/>
+      <c r="B47" s="80"/>
+      <c r="C47" s="80"/>
+      <c r="D47" s="81"/>
+      <c r="E47" s="82"/>
+      <c r="F47" s="84">
+        <v>1</v>
+      </c>
+      <c r="G47" s="85"/>
+      <c r="H47" s="85"/>
+      <c r="I47" s="81"/>
+      <c r="J47" s="82"/>
+      <c r="K47" s="63">
+        <v>0</v>
+      </c>
+      <c r="L47" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M47" s="66">
+      <c r="M47" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N47" s="67">
+      <c r="N47" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O47" s="68" t="str">
+      <c r="O47" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P47" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q47" s="69">
+      <c r="Q47" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R47" s="69">
+      <c r="R47" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S47" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="48" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L48" s="66">
+    <row r="48" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A48" s="79"/>
+      <c r="B48" s="80"/>
+      <c r="C48" s="80"/>
+      <c r="D48" s="81"/>
+      <c r="E48" s="82"/>
+      <c r="F48" s="84">
+        <v>1</v>
+      </c>
+      <c r="G48" s="85"/>
+      <c r="H48" s="85"/>
+      <c r="I48" s="81"/>
+      <c r="J48" s="82"/>
+      <c r="K48" s="63">
+        <v>0</v>
+      </c>
+      <c r="L48" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M48" s="66">
+      <c r="M48" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N48" s="67">
+      <c r="N48" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O48" s="68" t="str">
+      <c r="O48" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P48" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q48" s="69">
+      <c r="Q48" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R48" s="69">
+      <c r="R48" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S48" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:19" ht="25" customHeight="1">
-[...15 lines deleted...]
-      <c r="L49" s="66">
+    <row r="49" spans="1:19" ht="25.05" customHeight="1">
+      <c r="A49" s="94"/>
+      <c r="B49" s="85"/>
+      <c r="C49" s="85"/>
+      <c r="D49" s="81"/>
+      <c r="E49" s="82"/>
+      <c r="F49" s="84">
+        <v>1</v>
+      </c>
+      <c r="G49" s="85"/>
+      <c r="H49" s="85"/>
+      <c r="I49" s="81"/>
+      <c r="J49" s="82"/>
+      <c r="K49" s="63">
+        <v>0</v>
+      </c>
+      <c r="L49" s="64">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M49" s="66">
+      <c r="M49" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N49" s="67">
+      <c r="N49" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O49" s="68" t="str">
+      <c r="O49" s="66" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="P49" s="44">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q49" s="69">
+      <c r="Q49" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R49" s="69">
+      <c r="R49" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S49" s="47">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="50" spans="1:19" s="2" customFormat="1" ht="25" customHeight="1" thickBot="1">
-      <c r="A50" s="130" t="s">
+    <row r="50" spans="1:19" s="2" customFormat="1" ht="25.05" customHeight="1" thickBot="1">
+      <c r="A50" s="125" t="s">
         <v>8</v>
       </c>
-      <c r="B50" s="131"/>
-[...16 lines deleted...]
-      <c r="S50" s="91">
+      <c r="B50" s="126"/>
+      <c r="C50" s="126"/>
+      <c r="D50" s="126"/>
+      <c r="E50" s="126"/>
+      <c r="F50" s="126"/>
+      <c r="G50" s="126"/>
+      <c r="H50" s="126"/>
+      <c r="I50" s="126"/>
+      <c r="J50" s="126"/>
+      <c r="K50" s="126"/>
+      <c r="L50" s="126"/>
+      <c r="M50" s="126"/>
+      <c r="N50" s="126"/>
+      <c r="O50" s="126"/>
+      <c r="P50" s="126"/>
+      <c r="Q50" s="126"/>
+      <c r="R50" s="127"/>
+      <c r="S50" s="86">
         <f>IF(SUM(S7:S49)&gt;=0,SUM(S7:S49),0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="51" spans="1:19" s="2" customFormat="1" ht="25" customHeight="1" thickBot="1">
-      <c r="A51" s="133" t="s">
+    <row r="51" spans="1:19" s="2" customFormat="1" ht="25.05" customHeight="1" thickBot="1">
+      <c r="A51" s="128" t="s">
         <v>9</v>
       </c>
-      <c r="B51" s="134"/>
-[...16 lines deleted...]
-      <c r="S51" s="92">
+      <c r="B51" s="129"/>
+      <c r="C51" s="129"/>
+      <c r="D51" s="129"/>
+      <c r="E51" s="129"/>
+      <c r="F51" s="129"/>
+      <c r="G51" s="129"/>
+      <c r="H51" s="129"/>
+      <c r="I51" s="129"/>
+      <c r="J51" s="129"/>
+      <c r="K51" s="129"/>
+      <c r="L51" s="129"/>
+      <c r="M51" s="129"/>
+      <c r="N51" s="129"/>
+      <c r="O51" s="129"/>
+      <c r="P51" s="129"/>
+      <c r="Q51" s="129"/>
+      <c r="R51" s="130"/>
+      <c r="S51" s="87">
         <f>IF(SUM(S7:S49)&lt;0,SUM(S7:S49)*-1,0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="53" spans="1:19" s="20" customFormat="1" ht="25" customHeight="1">
+    <row r="53" spans="1:19" s="20" customFormat="1" ht="25.05" customHeight="1">
       <c r="A53" s="7" t="s">
         <v>39</v>
       </c>
       <c r="E53" s="30"/>
       <c r="F53" s="30"/>
-      <c r="G53" s="78"/>
+      <c r="G53" s="75"/>
       <c r="I53" s="26"/>
       <c r="J53" s="30"/>
       <c r="K53" s="30"/>
       <c r="L53" s="26"/>
       <c r="M53" s="26"/>
     </row>
-    <row r="54" spans="1:19" s="20" customFormat="1" ht="25" customHeight="1">
-      <c r="A54" s="120" t="s">
+    <row r="54" spans="1:19" s="20" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A54" s="115" t="s">
         <v>68</v>
       </c>
-      <c r="B54" s="120"/>
-[...4 lines deleted...]
-      <c r="G54" s="78"/>
+      <c r="B54" s="115"/>
+      <c r="C54" s="115"/>
+      <c r="D54" s="115"/>
+      <c r="E54" s="115"/>
+      <c r="F54" s="115"/>
+      <c r="G54" s="75"/>
       <c r="I54" s="26"/>
       <c r="J54" s="30"/>
       <c r="K54" s="30"/>
       <c r="L54" s="26"/>
       <c r="M54" s="26"/>
     </row>
-    <row r="55" spans="1:19" s="20" customFormat="1" ht="25" customHeight="1">
-      <c r="A55" s="120" t="s">
+    <row r="55" spans="1:19" s="20" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A55" s="115" t="s">
         <v>70</v>
       </c>
-      <c r="B55" s="120"/>
-[...4 lines deleted...]
-      <c r="G55" s="78"/>
+      <c r="B55" s="115"/>
+      <c r="C55" s="115"/>
+      <c r="D55" s="115"/>
+      <c r="E55" s="115"/>
+      <c r="F55" s="115"/>
+      <c r="G55" s="75"/>
       <c r="I55" s="26"/>
       <c r="J55" s="30"/>
       <c r="K55" s="30"/>
       <c r="L55" s="26"/>
       <c r="M55" s="26"/>
     </row>
-    <row r="56" spans="1:19" s="20" customFormat="1" ht="25" customHeight="1">
-      <c r="A56" s="120" t="s">
+    <row r="56" spans="1:19" s="20" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A56" s="115" t="s">
         <v>69</v>
       </c>
-      <c r="B56" s="120"/>
-[...4 lines deleted...]
-      <c r="G56" s="78"/>
+      <c r="B56" s="115"/>
+      <c r="C56" s="115"/>
+      <c r="D56" s="115"/>
+      <c r="E56" s="115"/>
+      <c r="F56" s="115"/>
+      <c r="G56" s="75"/>
       <c r="I56" s="26"/>
       <c r="J56" s="30"/>
       <c r="K56" s="30"/>
       <c r="L56" s="26"/>
       <c r="M56" s="26"/>
     </row>
-    <row r="57" spans="1:19" s="20" customFormat="1" ht="25" customHeight="1">
-      <c r="A57" s="120" t="s">
+    <row r="57" spans="1:19" s="20" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A57" s="115" t="s">
         <v>81</v>
       </c>
-      <c r="B57" s="120"/>
-[...3 lines deleted...]
-      <c r="F57" s="120"/>
+      <c r="B57" s="115"/>
+      <c r="C57" s="115"/>
+      <c r="D57" s="115"/>
+      <c r="E57" s="115"/>
+      <c r="F57" s="115"/>
       <c r="I57" s="26"/>
       <c r="J57" s="30"/>
       <c r="K57" s="30"/>
       <c r="L57" s="26"/>
       <c r="M57" s="26"/>
     </row>
-    <row r="58" spans="1:19" s="20" customFormat="1" ht="25" customHeight="1">
-      <c r="A58" s="120" t="s">
+    <row r="58" spans="1:19" s="20" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A58" s="115" t="s">
         <v>80</v>
       </c>
-      <c r="B58" s="120"/>
-[...3 lines deleted...]
-      <c r="F58" s="120"/>
+      <c r="B58" s="115"/>
+      <c r="C58" s="115"/>
+      <c r="D58" s="115"/>
+      <c r="E58" s="115"/>
+      <c r="F58" s="115"/>
       <c r="I58" s="26"/>
       <c r="J58" s="30"/>
       <c r="K58" s="30"/>
       <c r="L58" s="26"/>
       <c r="M58" s="26"/>
     </row>
-    <row r="59" spans="1:19" s="20" customFormat="1" ht="25" customHeight="1">
-      <c r="A59" s="120" t="s">
+    <row r="59" spans="1:19" s="20" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A59" s="115" t="s">
         <v>71</v>
       </c>
-      <c r="B59" s="120"/>
-[...4 lines deleted...]
-      <c r="G59" s="78"/>
+      <c r="B59" s="115"/>
+      <c r="C59" s="115"/>
+      <c r="D59" s="115"/>
+      <c r="E59" s="115"/>
+      <c r="F59" s="115"/>
+      <c r="G59" s="75"/>
       <c r="I59" s="26"/>
       <c r="J59" s="30"/>
       <c r="K59" s="30"/>
       <c r="L59" s="26"/>
       <c r="M59" s="26"/>
     </row>
     <row r="60" spans="1:19" s="20" customFormat="1" ht="52.5" customHeight="1">
-      <c r="A60" s="121" t="s">
+      <c r="A60" s="116" t="s">
         <v>88</v>
       </c>
-      <c r="B60" s="121"/>
-[...4 lines deleted...]
-      <c r="G60" s="78"/>
+      <c r="B60" s="116"/>
+      <c r="C60" s="116"/>
+      <c r="D60" s="116"/>
+      <c r="E60" s="116"/>
+      <c r="F60" s="116"/>
+      <c r="G60" s="75"/>
       <c r="I60" s="26"/>
       <c r="J60" s="30"/>
       <c r="K60" s="30"/>
       <c r="L60" s="26"/>
       <c r="M60" s="26"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="13">
     <mergeCell ref="A51:R51"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="A50:R50"/>
     <mergeCell ref="A60:F60"/>
     <mergeCell ref="A54:F54"/>
     <mergeCell ref="A55:F55"/>
     <mergeCell ref="A56:F56"/>
     <mergeCell ref="A57:F57"/>
     <mergeCell ref="A58:F58"/>
     <mergeCell ref="A59:F59"/>
   </mergeCells>
-  <conditionalFormatting sqref="L4">
-[...3 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="A7:A49">
     <cfRule type="expression" dxfId="1" priority="2">
       <formula>AND(NOT(ISBLANK(A7)),(NOT(AND((A7&gt;=$C$5),(A7&lt;=$E$5)))))</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="L5">
+  <conditionalFormatting sqref="L4:L5">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="equal">
       <formula>"Tax Period Error"</formula>
     </cfRule>
   </conditionalFormatting>
-  <dataValidations count="2">
+  <dataValidations xWindow="304" yWindow="448" count="5">
     <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Alcohol Percentage Error" error="The alcohol percentage must be between 0% and 100%" sqref="F7:F49 K7:K49" xr:uid="{9661E13A-628A-4D85-B09D-1B131615F5F2}">
       <formula1>0</formula1>
       <formula2>1</formula2>
     </dataValidation>
     <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Date of Purchase Error" error="The Date of Purchase entered is not in the Tax Period range." sqref="A7:A49" xr:uid="{AA1BF49C-071E-410D-8D89-438FD9B44E1E}">
       <formula1>$C$5</formula1>
       <formula2>$E$5</formula2>
     </dataValidation>
+    <dataValidation type="whole" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Whole Gallons" error="Enter whole gallons" promptTitle="Whole Gallons" prompt="Enter whole gallons" sqref="D7:D49 I7:I49" xr:uid="{FCFF3321-0624-4140-9AC2-E54F4B7C9E32}">
+      <formula1>999999999</formula1>
+    </dataValidation>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Round to Nearest Cent" prompt="Enter Iowa fuel tax paid on biodiesel gallons rounded to the nearest cent" sqref="E7:E49" xr:uid="{65FAADA9-DF66-4BE9-A41C-1B567CD48735}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Round to Nearest Cent" prompt="Enter Iowa fuel tax paid on petrodiesel gallons rounded to the nearest cent" sqref="J7:J49" xr:uid="{E68AF365-B7A7-47BA-87ED-B2D97C3FB753}"/>
   </dataValidations>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup scale="40" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Sheet5"/>
-  <dimension ref="A1:AB14"/>
+  <dimension ref="A1:AB15"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="C2" sqref="C2"/>
+      <selection pane="bottomRight" activeCell="A16" sqref="A16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="10.54296875" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="28" max="28" width="9.1796875" style="18"/>
+    <col min="1" max="1" width="10.5546875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10.5546875" customWidth="1"/>
+    <col min="13" max="13" width="16.44140625" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="17.77734375" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="9.21875" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>14</v>
       </c>
       <c r="B1" t="s">
         <v>15</v>
       </c>
       <c r="C1" t="s">
         <v>4</v>
       </c>
       <c r="D1" t="s">
         <v>2</v>
       </c>
       <c r="E1" t="s">
         <v>12</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
         <v>13</v>
       </c>
       <c r="M1" t="s">
@@ -11750,71 +11977,100 @@
       </c>
       <c r="D13" s="16">
         <v>0.255</v>
       </c>
       <c r="E13" s="16">
         <v>0.32500000000000001</v>
       </c>
       <c r="F13" s="16">
         <v>0.29499999999999998</v>
       </c>
       <c r="G13" s="16">
         <v>0.32500000000000001</v>
       </c>
       <c r="M13" t="s">
         <v>95</v>
       </c>
       <c r="N13" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" s="15">
         <v>45839</v>
       </c>
       <c r="B14" s="15">
-        <v>54969</v>
+        <v>46203</v>
       </c>
       <c r="C14" s="16">
         <v>0.3</v>
       </c>
       <c r="D14" s="16">
         <v>0.26500000000000001</v>
       </c>
       <c r="E14" s="16">
         <v>0.32500000000000001</v>
       </c>
       <c r="F14" s="16">
         <v>0.29499999999999998</v>
       </c>
       <c r="G14" s="16">
         <v>0.32500000000000001</v>
       </c>
       <c r="M14" t="s">
         <v>95</v>
       </c>
       <c r="N14" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
+      <c r="A15" s="15">
+        <v>46204</v>
+      </c>
+      <c r="B15" s="15">
+        <v>54969</v>
+      </c>
+      <c r="C15" s="16">
+        <v>0.3</v>
+      </c>
+      <c r="D15" s="16">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="E15" s="16">
+        <v>0.32500000000000001</v>
+      </c>
+      <c r="F15" s="16">
+        <v>0.29499999999999998</v>
+      </c>
+      <c r="G15" s="16">
+        <v>0.32500000000000001</v>
+      </c>
+      <c r="M15" t="s">
+        <v>95</v>
+      </c>
+      <c r="N15" t="s">
         <v>98</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>