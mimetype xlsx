--- v3 (2026-08-26)
+++ v4 (2026-10-17)
@@ -1,111 +1,211 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\PT\DISTRIBUTIONS\IMPACT Distributions\Quarterly Distributions\FY26\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FBDBBF09-FA98-4C40-8D7C-8F3CD8FCA0D8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EC15635B-7A29-4F7E-A2F6-3A47430DF857}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2190" yWindow="1065" windowWidth="35010" windowHeight="14325" activeTab="3" xr2:uid="{8F6688BB-2077-4449-8DF1-EA43E0105F4F}"/>
+    <workbookView xWindow="1470" yWindow="1980" windowWidth="32205" windowHeight="11940" activeTab="4" xr2:uid="{8F6688BB-2077-4449-8DF1-EA43E0105F4F}"/>
   </bookViews>
   <sheets>
     <sheet name="FY26 Q1" sheetId="1" r:id="rId1"/>
     <sheet name="FY26 Q2" sheetId="2" r:id="rId2"/>
     <sheet name="FY26 Q3" sheetId="3" r:id="rId3"/>
     <sheet name="FY26 Q4" sheetId="4" r:id="rId4"/>
+    <sheet name="Late Filed Returns" sheetId="5" r:id="rId5"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="S17" i="5" l="1"/>
+  <c r="U17" i="5" s="1"/>
+  <c r="P17" i="5"/>
+  <c r="O17" i="5"/>
+  <c r="L17" i="5"/>
+  <c r="K17" i="5"/>
+  <c r="H17" i="5"/>
+  <c r="G17" i="5"/>
+  <c r="D17" i="5"/>
+  <c r="C17" i="5"/>
+  <c r="U16" i="5"/>
+  <c r="T16" i="5"/>
+  <c r="S16" i="5"/>
+  <c r="M16" i="5"/>
+  <c r="I16" i="5"/>
+  <c r="E16" i="5"/>
+  <c r="T15" i="5"/>
+  <c r="S15" i="5"/>
+  <c r="U15" i="5" s="1"/>
+  <c r="Q15" i="5"/>
+  <c r="M15" i="5"/>
+  <c r="I15" i="5"/>
+  <c r="I17" i="5" s="1"/>
+  <c r="E15" i="5"/>
+  <c r="T14" i="5"/>
+  <c r="S14" i="5"/>
+  <c r="U14" i="5" s="1"/>
+  <c r="M14" i="5"/>
+  <c r="M17" i="5" s="1"/>
+  <c r="E14" i="5"/>
+  <c r="T13" i="5"/>
+  <c r="U13" i="5" s="1"/>
+  <c r="S13" i="5"/>
+  <c r="E13" i="5"/>
+  <c r="E17" i="5" s="1"/>
+  <c r="P10" i="5"/>
+  <c r="O10" i="5"/>
+  <c r="L10" i="5"/>
+  <c r="K10" i="5"/>
+  <c r="H10" i="5"/>
+  <c r="G10" i="5"/>
+  <c r="D10" i="5"/>
+  <c r="C10" i="5"/>
+  <c r="T9" i="5"/>
+  <c r="S9" i="5"/>
+  <c r="U9" i="5" s="1"/>
+  <c r="Q9" i="5"/>
+  <c r="M9" i="5"/>
+  <c r="I9" i="5"/>
+  <c r="E9" i="5"/>
+  <c r="U8" i="5"/>
+  <c r="T8" i="5"/>
+  <c r="S8" i="5"/>
+  <c r="Q8" i="5"/>
+  <c r="M8" i="5"/>
+  <c r="I8" i="5"/>
+  <c r="E8" i="5"/>
+  <c r="E10" i="5" s="1"/>
+  <c r="U7" i="5"/>
+  <c r="T7" i="5"/>
+  <c r="S7" i="5"/>
+  <c r="Q7" i="5"/>
+  <c r="M7" i="5"/>
+  <c r="I7" i="5"/>
+  <c r="E7" i="5"/>
+  <c r="T6" i="5"/>
+  <c r="U6" i="5" s="1"/>
+  <c r="S6" i="5"/>
+  <c r="Q6" i="5"/>
+  <c r="M6" i="5"/>
+  <c r="I6" i="5"/>
+  <c r="I10" i="5" s="1"/>
+  <c r="U5" i="5"/>
+  <c r="T5" i="5"/>
+  <c r="S5" i="5"/>
+  <c r="Q5" i="5"/>
+  <c r="M5" i="5"/>
+  <c r="I5" i="5"/>
+  <c r="E5" i="5"/>
+  <c r="T4" i="5"/>
+  <c r="U4" i="5" s="1"/>
+  <c r="S4" i="5"/>
+  <c r="Q4" i="5"/>
+  <c r="M4" i="5"/>
+  <c r="I4" i="5"/>
+  <c r="E4" i="5"/>
+  <c r="T3" i="5"/>
+  <c r="T10" i="5" s="1"/>
+  <c r="S3" i="5"/>
+  <c r="S10" i="5" s="1"/>
+  <c r="Q3" i="5"/>
+  <c r="Q10" i="5" s="1"/>
+  <c r="M3" i="5"/>
+  <c r="M10" i="5" s="1"/>
+  <c r="U3" i="5" l="1"/>
+  <c r="U10" i="5" s="1"/>
+  <c r="U21" i="5" s="1"/>
+  <c r="Q17" i="5"/>
   <c r="M30" i="4" l="1"/>
   <c r="I24" i="4"/>
   <c r="M32" i="4" s="1"/>
   <c r="I13" i="4"/>
   <c r="I13" i="3"/>
   <c r="M30" i="3"/>
   <c r="I24" i="3"/>
   <c r="M33" i="3" s="1"/>
   <c r="M30" i="2"/>
   <c r="I24" i="2"/>
   <c r="M33" i="2" s="1"/>
   <c r="I13" i="2"/>
   <c r="M30" i="1"/>
   <c r="M33" i="1" s="1"/>
   <c r="I24" i="1"/>
   <c r="I13" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="232" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="277" uniqueCount="65">
   <si>
     <t>Field</t>
   </si>
   <si>
     <t>Value</t>
   </si>
   <si>
     <t>Administrative Details</t>
   </si>
   <si>
     <t>Total Admin Fee</t>
   </si>
   <si>
     <t>Flood Mitigation Details</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Reported Sales</t>
   </si>
   <si>
     <t>Base Amount</t>
   </si>
   <si>
@@ -205,56 +305,110 @@
     <t>Hotel/Motel Tax</t>
   </si>
   <si>
     <t>Hotel/Motel Base</t>
   </si>
   <si>
     <t>HM Increment</t>
   </si>
   <si>
     <t>Newton Reinvestment District V2</t>
   </si>
   <si>
     <t>Cedar Rapids Reinvestment District V2</t>
   </si>
   <si>
     <t>Fort Dodge Reinvestment District V2</t>
   </si>
   <si>
     <t>Merle Hay Reinvestment District V2</t>
   </si>
   <si>
     <t>V1s and  V2s</t>
   </si>
   <si>
     <t>V1s and V2s</t>
+  </si>
+  <si>
+    <t>Supplemental Amounts for Annual REI Supplemental Distributions to Account for Late Filed and Amended Returns</t>
+  </si>
+  <si>
+    <t xml:space="preserve">QTR 1 Sales </t>
+  </si>
+  <si>
+    <t>QTR 1 Hotel</t>
+  </si>
+  <si>
+    <t>QTR 1 Total</t>
+  </si>
+  <si>
+    <t>QTR 2 Sales</t>
+  </si>
+  <si>
+    <t>QTR2 Hotel</t>
+  </si>
+  <si>
+    <t>QTR 2 Total</t>
+  </si>
+  <si>
+    <t>QTR 3 Sales</t>
+  </si>
+  <si>
+    <t>QTR 3 Hotel</t>
+  </si>
+  <si>
+    <t>QTR 3 Total</t>
+  </si>
+  <si>
+    <t>QTR 4 Sales</t>
+  </si>
+  <si>
+    <t>QTR 4 Hotel</t>
+  </si>
+  <si>
+    <t>QTR 4 Total</t>
+  </si>
+  <si>
+    <t>Sales Total</t>
+  </si>
+  <si>
+    <t>Hotel Total</t>
+  </si>
+  <si>
+    <t>Yearly Total</t>
+  </si>
+  <si>
+    <t>All REI juris</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
+  </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -263,127 +417,196 @@
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF95B3D7"/>
         <bgColor rgb="FF95B3D7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDBE5F1"/>
         <bgColor rgb="FFDBE5F1"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thick">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2960,51 +3183,51 @@
         <v>442892.27</v>
       </c>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M31" s="1"/>
     </row>
     <row r="33" spans="12:13" x14ac:dyDescent="0.25">
       <c r="L33" s="2" t="s">
         <v>47</v>
       </c>
       <c r="M33" s="1">
         <f>I24+M30</f>
         <v>1321046.21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BAC4FB08-FC96-43A2-B393-1A6690613E47}">
   <dimension ref="A1:M32"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="I17" sqref="I17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="19.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="36.5703125" customWidth="1"/>
     <col min="2" max="13" width="21.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="7"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="6" t="s">
@@ -3709,67 +3932,1091 @@
         <v>0</v>
       </c>
       <c r="L29" s="8">
         <v>0</v>
       </c>
       <c r="M29" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M30" s="1">
         <f>SUM(M26:M29)</f>
         <v>470112.83999999997</v>
       </c>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.25">
       <c r="L32" s="2" t="s">
         <v>47</v>
       </c>
       <c r="M32" s="1">
         <f>+I24+M30</f>
         <v>1423497.6300000001</v>
       </c>
     </row>
   </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B3C53E27-A594-4ACF-A244-D548953485A9}">
+  <dimension ref="A1:U23"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="U21" sqref="U21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="40.28515625" customWidth="1"/>
+    <col min="2" max="2" width="3.85546875" customWidth="1"/>
+    <col min="3" max="3" width="10.5703125" customWidth="1"/>
+    <col min="4" max="4" width="10.140625" customWidth="1"/>
+    <col min="5" max="5" width="10" customWidth="1"/>
+    <col min="6" max="6" width="8.85546875" customWidth="1"/>
+    <col min="7" max="8" width="10.140625" customWidth="1"/>
+    <col min="9" max="9" width="10.85546875" customWidth="1"/>
+    <col min="10" max="10" width="8.85546875" customWidth="1"/>
+    <col min="11" max="11" width="10.85546875" customWidth="1"/>
+    <col min="12" max="12" width="10.140625" customWidth="1"/>
+    <col min="13" max="13" width="10.85546875" customWidth="1"/>
+    <col min="14" max="14" width="8.85546875" customWidth="1"/>
+    <col min="15" max="16" width="10.140625" customWidth="1"/>
+    <col min="17" max="17" width="10" customWidth="1"/>
+    <col min="18" max="18" width="8.85546875" customWidth="1"/>
+    <col min="19" max="19" width="10.85546875" customWidth="1"/>
+    <col min="20" max="21" width="11.140625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C1" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="D1" s="12"/>
+      <c r="E1" s="12"/>
+      <c r="F1" s="12"/>
+      <c r="G1" s="12"/>
+      <c r="H1" s="12"/>
+      <c r="I1" s="12"/>
+      <c r="J1" s="12"/>
+      <c r="K1" s="12"/>
+      <c r="L1" s="12"/>
+      <c r="M1" s="12"/>
+      <c r="N1" s="12"/>
+      <c r="O1" s="12"/>
+      <c r="P1" s="12"/>
+      <c r="Q1" s="12"/>
+      <c r="R1" s="12"/>
+      <c r="S1" s="12"/>
+    </row>
+    <row r="2" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B2" s="14"/>
+      <c r="C2" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="D2" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="E2" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="H2" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="I2" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="J2" s="3"/>
+      <c r="K2" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="L2" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="M2" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="N2" s="3"/>
+      <c r="O2" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="P2" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q2" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="R2" s="3"/>
+      <c r="S2" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="T2" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="U2" s="3" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A3" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" s="17"/>
+      <c r="C3" s="18">
+        <v>0</v>
+      </c>
+      <c r="D3" s="18">
+        <v>0</v>
+      </c>
+      <c r="E3" s="23">
+        <v>0</v>
+      </c>
+      <c r="F3" s="23"/>
+      <c r="G3" s="23">
+        <v>0</v>
+      </c>
+      <c r="H3" s="18">
+        <v>0</v>
+      </c>
+      <c r="I3" s="23">
+        <v>0</v>
+      </c>
+      <c r="J3" s="23"/>
+      <c r="K3" s="23">
+        <v>0</v>
+      </c>
+      <c r="L3" s="23">
+        <v>0</v>
+      </c>
+      <c r="M3" s="23">
+        <f>K3+L3</f>
+        <v>0</v>
+      </c>
+      <c r="N3" s="23"/>
+      <c r="O3" s="23">
+        <v>0</v>
+      </c>
+      <c r="P3" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q3" s="23">
+        <f>O3+P3</f>
+        <v>0</v>
+      </c>
+      <c r="R3" s="23"/>
+      <c r="S3" s="23">
+        <f>C3+G3+K3+O3</f>
+        <v>0</v>
+      </c>
+      <c r="T3" s="23">
+        <f>D3+H3+L3+P3</f>
+        <v>0</v>
+      </c>
+      <c r="U3" s="23">
+        <f>S3+T3</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A4" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="17"/>
+      <c r="C4" s="18">
+        <v>0</v>
+      </c>
+      <c r="D4" s="18">
+        <v>0</v>
+      </c>
+      <c r="E4" s="23">
+        <f t="shared" ref="E4:E9" si="0">C4+D4</f>
+        <v>0</v>
+      </c>
+      <c r="F4" s="23"/>
+      <c r="G4" s="23">
+        <v>0</v>
+      </c>
+      <c r="H4" s="18">
+        <v>0</v>
+      </c>
+      <c r="I4" s="23">
+        <f t="shared" ref="I4:I9" si="1">G4+H4</f>
+        <v>0</v>
+      </c>
+      <c r="J4" s="23"/>
+      <c r="K4" s="23">
+        <v>0</v>
+      </c>
+      <c r="L4" s="23">
+        <v>0</v>
+      </c>
+      <c r="M4" s="23">
+        <f t="shared" ref="M4:M9" si="2">K4+L4</f>
+        <v>0</v>
+      </c>
+      <c r="N4" s="23"/>
+      <c r="O4" s="23">
+        <v>0</v>
+      </c>
+      <c r="P4" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q4" s="23">
+        <f t="shared" ref="Q4:Q9" si="3">O4+P4</f>
+        <v>0</v>
+      </c>
+      <c r="R4" s="23"/>
+      <c r="S4" s="23">
+        <f t="shared" ref="S4:T9" si="4">C4+G4+K4+O4</f>
+        <v>0</v>
+      </c>
+      <c r="T4" s="23">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="U4" s="23">
+        <f t="shared" ref="U4:U9" si="5">S4+T4</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A5" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="17"/>
+      <c r="C5" s="21">
+        <v>436.31</v>
+      </c>
+      <c r="D5" s="21">
+        <v>0</v>
+      </c>
+      <c r="E5" s="24">
+        <f t="shared" si="0"/>
+        <v>436.31</v>
+      </c>
+      <c r="F5" s="24"/>
+      <c r="G5" s="24">
+        <v>3.96</v>
+      </c>
+      <c r="H5" s="21">
+        <v>0</v>
+      </c>
+      <c r="I5" s="24">
+        <f t="shared" si="1"/>
+        <v>3.96</v>
+      </c>
+      <c r="J5" s="24"/>
+      <c r="K5" s="24">
+        <v>727.67</v>
+      </c>
+      <c r="L5" s="24">
+        <v>0</v>
+      </c>
+      <c r="M5" s="24">
+        <f t="shared" si="2"/>
+        <v>727.67</v>
+      </c>
+      <c r="N5" s="24"/>
+      <c r="O5" s="24">
+        <v>0</v>
+      </c>
+      <c r="P5" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q5" s="24">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="R5" s="24"/>
+      <c r="S5" s="24">
+        <f t="shared" si="4"/>
+        <v>1167.94</v>
+      </c>
+      <c r="T5" s="24">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="U5" s="24">
+        <f t="shared" si="5"/>
+        <v>1167.94</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A6" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="17"/>
+      <c r="C6" s="18">
+        <v>0</v>
+      </c>
+      <c r="D6" s="18">
+        <v>0</v>
+      </c>
+      <c r="E6" s="23">
+        <v>0</v>
+      </c>
+      <c r="F6" s="23"/>
+      <c r="G6" s="23">
+        <v>0</v>
+      </c>
+      <c r="H6" s="18">
+        <v>0</v>
+      </c>
+      <c r="I6" s="23">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="J6" s="23"/>
+      <c r="K6" s="23">
+        <v>0</v>
+      </c>
+      <c r="L6" s="23">
+        <v>0</v>
+      </c>
+      <c r="M6" s="23">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="N6" s="23"/>
+      <c r="O6" s="23">
+        <v>0</v>
+      </c>
+      <c r="P6" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="23">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="R6" s="23"/>
+      <c r="S6" s="23">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="T6" s="23">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="U6" s="23">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A7" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" s="17"/>
+      <c r="C7" s="18">
+        <v>0</v>
+      </c>
+      <c r="D7" s="18">
+        <v>0</v>
+      </c>
+      <c r="E7" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F7" s="23"/>
+      <c r="G7" s="23">
+        <v>0</v>
+      </c>
+      <c r="H7" s="18">
+        <v>0</v>
+      </c>
+      <c r="I7" s="23">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="J7" s="23"/>
+      <c r="K7" s="23">
+        <v>0</v>
+      </c>
+      <c r="L7" s="23">
+        <v>0</v>
+      </c>
+      <c r="M7" s="23">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="N7" s="23"/>
+      <c r="O7" s="23">
+        <v>0</v>
+      </c>
+      <c r="P7" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="23">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="R7" s="23"/>
+      <c r="S7" s="23">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="T7" s="23">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="U7" s="23">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A8" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" s="17"/>
+      <c r="C8" s="18">
+        <v>0</v>
+      </c>
+      <c r="D8" s="18">
+        <v>0</v>
+      </c>
+      <c r="E8" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F8" s="23"/>
+      <c r="G8" s="23">
+        <v>0</v>
+      </c>
+      <c r="H8" s="18">
+        <v>0</v>
+      </c>
+      <c r="I8" s="23">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="J8" s="23"/>
+      <c r="K8" s="23">
+        <v>0</v>
+      </c>
+      <c r="L8" s="23">
+        <v>0</v>
+      </c>
+      <c r="M8" s="23">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="N8" s="23"/>
+      <c r="O8" s="23">
+        <v>0</v>
+      </c>
+      <c r="P8" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="23">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="R8" s="23"/>
+      <c r="S8" s="23">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="T8" s="23">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="U8" s="23">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="17"/>
+      <c r="C9" s="18">
+        <v>0</v>
+      </c>
+      <c r="D9" s="18">
+        <v>0</v>
+      </c>
+      <c r="E9" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F9" s="23"/>
+      <c r="G9" s="23">
+        <v>0</v>
+      </c>
+      <c r="H9" s="18">
+        <v>0</v>
+      </c>
+      <c r="I9" s="23">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="J9" s="23"/>
+      <c r="K9" s="23">
+        <v>0</v>
+      </c>
+      <c r="L9" s="23">
+        <v>0</v>
+      </c>
+      <c r="M9" s="23">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="N9" s="23"/>
+      <c r="O9" s="23">
+        <v>0</v>
+      </c>
+      <c r="P9" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="23">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="R9" s="23"/>
+      <c r="S9" s="23">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="T9" s="23">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="U9" s="23">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="17"/>
+      <c r="B10" s="17"/>
+      <c r="C10" s="25">
+        <f t="shared" ref="C10:D10" si="6">SUM(C3:C9)</f>
+        <v>436.31</v>
+      </c>
+      <c r="D10" s="25">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="E10" s="26">
+        <f>SUM(E3:E9)</f>
+        <v>436.31</v>
+      </c>
+      <c r="F10" s="26"/>
+      <c r="G10" s="26">
+        <f t="shared" ref="G10:U10" si="7">SUM(G3:G9)</f>
+        <v>3.96</v>
+      </c>
+      <c r="H10" s="26">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="I10" s="26">
+        <f t="shared" si="7"/>
+        <v>3.96</v>
+      </c>
+      <c r="J10" s="26"/>
+      <c r="K10" s="26">
+        <f t="shared" si="7"/>
+        <v>727.67</v>
+      </c>
+      <c r="L10" s="26">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="M10" s="26">
+        <f t="shared" si="7"/>
+        <v>727.67</v>
+      </c>
+      <c r="N10" s="26"/>
+      <c r="O10" s="26">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="P10" s="26">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="Q10" s="26">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="R10" s="26"/>
+      <c r="S10" s="26">
+        <f t="shared" si="7"/>
+        <v>1167.94</v>
+      </c>
+      <c r="T10" s="26">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="U10" s="26">
+        <f t="shared" si="7"/>
+        <v>1167.94</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C11" s="22"/>
+      <c r="D11" s="22"/>
+      <c r="E11" s="23"/>
+      <c r="F11" s="23"/>
+      <c r="G11" s="23"/>
+      <c r="H11" s="23"/>
+      <c r="I11" s="3"/>
+      <c r="J11" s="3"/>
+      <c r="K11" s="3"/>
+      <c r="L11" s="3"/>
+      <c r="M11" s="3"/>
+      <c r="N11" s="3"/>
+      <c r="O11" s="3"/>
+      <c r="P11" s="3"/>
+      <c r="Q11" s="3"/>
+      <c r="R11" s="3"/>
+      <c r="S11" s="3"/>
+      <c r="T11" s="3"/>
+      <c r="U11" s="3"/>
+    </row>
+    <row r="12" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="C12" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="D12" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F12" s="3"/>
+      <c r="G12" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="H12" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="I12" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="J12" s="3"/>
+      <c r="K12" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="L12" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="M12" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="N12" s="3"/>
+      <c r="O12" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="P12" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q12" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="R12" s="3"/>
+      <c r="S12" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="T12" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="U12" s="3" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A13" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="C13" s="27">
+        <v>0</v>
+      </c>
+      <c r="D13" s="27">
+        <v>0</v>
+      </c>
+      <c r="E13" s="24">
+        <f>C13+D13</f>
+        <v>0</v>
+      </c>
+      <c r="F13" s="28"/>
+      <c r="G13" s="29">
+        <v>0</v>
+      </c>
+      <c r="H13" s="24">
+        <v>0</v>
+      </c>
+      <c r="I13" s="24">
+        <v>0</v>
+      </c>
+      <c r="J13" s="28"/>
+      <c r="K13" s="24">
+        <v>0</v>
+      </c>
+      <c r="L13" s="24">
+        <v>0</v>
+      </c>
+      <c r="M13" s="24">
+        <v>0</v>
+      </c>
+      <c r="N13" s="28"/>
+      <c r="O13" s="24">
+        <v>0</v>
+      </c>
+      <c r="P13" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="24">
+        <v>0</v>
+      </c>
+      <c r="R13" s="28"/>
+      <c r="S13" s="24">
+        <f>C13+G13+K13+O13</f>
+        <v>0</v>
+      </c>
+      <c r="T13" s="24">
+        <f>D13+H13+L13+P13</f>
+        <v>0</v>
+      </c>
+      <c r="U13" s="24">
+        <f>S13+T13</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A14" s="20" t="s">
+        <v>45</v>
+      </c>
+      <c r="C14" s="27">
+        <v>0</v>
+      </c>
+      <c r="D14" s="27">
+        <v>0</v>
+      </c>
+      <c r="E14" s="24">
+        <f t="shared" ref="E14:E16" si="8">C14+D14</f>
+        <v>0</v>
+      </c>
+      <c r="F14" s="28"/>
+      <c r="G14" s="29">
+        <v>0</v>
+      </c>
+      <c r="H14" s="24">
+        <v>0</v>
+      </c>
+      <c r="I14" s="24">
+        <v>0</v>
+      </c>
+      <c r="J14" s="28"/>
+      <c r="K14" s="24">
+        <v>9813.56</v>
+      </c>
+      <c r="L14" s="24">
+        <v>0</v>
+      </c>
+      <c r="M14" s="24">
+        <f>K14+L14</f>
+        <v>9813.56</v>
+      </c>
+      <c r="N14" s="28"/>
+      <c r="O14" s="24">
+        <v>0</v>
+      </c>
+      <c r="P14" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="24">
+        <v>0</v>
+      </c>
+      <c r="R14" s="28"/>
+      <c r="S14" s="24">
+        <f>C14+G14+K14+O14</f>
+        <v>9813.56</v>
+      </c>
+      <c r="T14" s="24">
+        <f t="shared" ref="T14:T16" si="9">D14+H14+L14+P14</f>
+        <v>0</v>
+      </c>
+      <c r="U14" s="24">
+        <f t="shared" ref="U14:U17" si="10">S14+T14</f>
+        <v>9813.56</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A15" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="C15" s="27">
+        <v>8506.34</v>
+      </c>
+      <c r="D15" s="27">
+        <v>0</v>
+      </c>
+      <c r="E15" s="24">
+        <f t="shared" si="8"/>
+        <v>8506.34</v>
+      </c>
+      <c r="F15" s="28"/>
+      <c r="G15" s="29">
+        <v>13551.56</v>
+      </c>
+      <c r="H15" s="24">
+        <v>0</v>
+      </c>
+      <c r="I15" s="24">
+        <f>G15+H15</f>
+        <v>13551.56</v>
+      </c>
+      <c r="J15" s="28"/>
+      <c r="K15" s="24">
+        <v>3523.76</v>
+      </c>
+      <c r="L15" s="24">
+        <v>0</v>
+      </c>
+      <c r="M15" s="24">
+        <f>K15+L15</f>
+        <v>3523.76</v>
+      </c>
+      <c r="N15" s="28"/>
+      <c r="O15" s="24">
+        <v>0</v>
+      </c>
+      <c r="P15" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="24">
+        <f>O15+P15</f>
+        <v>0</v>
+      </c>
+      <c r="R15" s="28"/>
+      <c r="S15" s="24">
+        <f>C15+G15+K15+O15</f>
+        <v>25581.660000000003</v>
+      </c>
+      <c r="T15" s="24">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="U15" s="24">
+        <f t="shared" si="10"/>
+        <v>25581.660000000003</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="C16" s="30">
+        <v>309.44</v>
+      </c>
+      <c r="D16" s="30">
+        <v>0</v>
+      </c>
+      <c r="E16" s="31">
+        <f t="shared" si="8"/>
+        <v>309.44</v>
+      </c>
+      <c r="F16" s="32"/>
+      <c r="G16" s="33">
+        <v>-41.51</v>
+      </c>
+      <c r="H16" s="31">
+        <v>0</v>
+      </c>
+      <c r="I16" s="31">
+        <f>G16+H16</f>
+        <v>-41.51</v>
+      </c>
+      <c r="J16" s="32"/>
+      <c r="K16" s="31">
+        <v>287.08999999999997</v>
+      </c>
+      <c r="L16" s="31">
+        <v>0</v>
+      </c>
+      <c r="M16" s="31">
+        <f>K16+L16</f>
+        <v>287.08999999999997</v>
+      </c>
+      <c r="N16" s="32"/>
+      <c r="O16" s="31">
+        <v>0</v>
+      </c>
+      <c r="P16" s="31">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="31">
+        <v>0</v>
+      </c>
+      <c r="R16" s="32"/>
+      <c r="S16" s="31">
+        <f>C16+G16+K16+O16</f>
+        <v>555.02</v>
+      </c>
+      <c r="T16" s="31">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="U16" s="31">
+        <f t="shared" si="10"/>
+        <v>555.02</v>
+      </c>
+    </row>
+    <row r="17" spans="3:21" x14ac:dyDescent="0.25">
+      <c r="C17" s="22">
+        <f>SUM(C13:C16)</f>
+        <v>8815.7800000000007</v>
+      </c>
+      <c r="D17" s="22">
+        <f>SUM(D13:D16)</f>
+        <v>0</v>
+      </c>
+      <c r="E17" s="22">
+        <f>SUM(E13:E16)</f>
+        <v>8815.7800000000007</v>
+      </c>
+      <c r="F17" s="3"/>
+      <c r="G17" s="4">
+        <f>SUM(G13:G16)</f>
+        <v>13510.05</v>
+      </c>
+      <c r="H17" s="23">
+        <f>SUM(H13:H16)</f>
+        <v>0</v>
+      </c>
+      <c r="I17" s="23">
+        <f>SUM(I13:I16)</f>
+        <v>13510.05</v>
+      </c>
+      <c r="J17" s="3"/>
+      <c r="K17" s="23">
+        <f>SUM(K13:K16)</f>
+        <v>13624.41</v>
+      </c>
+      <c r="L17" s="23">
+        <f>SUM(L13:L16)</f>
+        <v>0</v>
+      </c>
+      <c r="M17" s="23">
+        <f>SUM(M13:M16)</f>
+        <v>13624.41</v>
+      </c>
+      <c r="N17" s="3"/>
+      <c r="O17" s="23">
+        <f>SUM(O13:O16)</f>
+        <v>0</v>
+      </c>
+      <c r="P17" s="23">
+        <f>SUM(P13:P16)</f>
+        <v>0</v>
+      </c>
+      <c r="Q17" s="23">
+        <f>SUM(Q2:Q16)</f>
+        <v>0</v>
+      </c>
+      <c r="R17" s="3"/>
+      <c r="S17" s="23">
+        <f>SUM(S13:S16)</f>
+        <v>35950.239999999998</v>
+      </c>
+      <c r="T17" s="23">
+        <v>0</v>
+      </c>
+      <c r="U17" s="23">
+        <f t="shared" si="10"/>
+        <v>35950.239999999998</v>
+      </c>
+    </row>
+    <row r="18" spans="3:21" x14ac:dyDescent="0.25">
+      <c r="C18" s="15"/>
+      <c r="D18" s="15"/>
+    </row>
+    <row r="19" spans="3:21" x14ac:dyDescent="0.25">
+      <c r="C19" s="15"/>
+      <c r="D19" s="15"/>
+    </row>
+    <row r="20" spans="3:21" x14ac:dyDescent="0.25">
+      <c r="C20" s="15"/>
+      <c r="D20" s="15"/>
+    </row>
+    <row r="21" spans="3:21" x14ac:dyDescent="0.25">
+      <c r="C21" s="15"/>
+      <c r="D21" s="15"/>
+      <c r="J21" s="19"/>
+      <c r="T21" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="U21" s="23">
+        <f>U10+U17</f>
+        <v>37118.18</v>
+      </c>
+    </row>
+    <row r="22" spans="3:21" x14ac:dyDescent="0.25">
+      <c r="C22" s="15"/>
+      <c r="D22" s="15"/>
+    </row>
+    <row r="23" spans="3:21" x14ac:dyDescent="0.25">
+      <c r="C23" s="15"/>
+      <c r="D23" s="15"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="C1:S1"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>FY26 Q1</vt:lpstr>
       <vt:lpstr>FY26 Q2</vt:lpstr>
       <vt:lpstr>FY26 Q3</vt:lpstr>
       <vt:lpstr>FY26 Q4</vt:lpstr>
+      <vt:lpstr>Late Filed Returns</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Adam Floyd</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>