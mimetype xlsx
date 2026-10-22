--- v5 (2026-09-07)
+++ v6 (2026-10-22)
@@ -2,75 +2,75 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\TMD\TMD Shared Perm\Comp Office\Excise\CigTobacco\CT\Permittee Listing\2026\202608\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\TMD\TMD Shared Perm\Comp Office\Excise\CigTobacco\CT\Permittee Listing\2026\202610\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{76D80C94-6FD4-4E3D-B1B5-50EE36CC678A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0B5590BE-D742-4E75-B826-3AB70D95ED43}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-105" windowWidth="29040" windowHeight="15720" xr2:uid="{35ED4AEB-ED11-4F5F-91DE-F069D33B36C6}"/>
+    <workbookView xWindow="-28920" yWindow="-2670" windowWidth="29040" windowHeight="15720" xr2:uid="{6C967098-F62D-4033-A7B3-9E7A4F2F830D}"/>
   </bookViews>
   <sheets>
     <sheet name="Cigarette Tobacco Permittees" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Cigarette Tobacco Permittees'!$A$5:$G$193</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Cigarette Tobacco Permittees'!$A$5:$G$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Cigarette Tobacco Permittees'!$1:$5</definedName>
   </definedNames>
   <calcPr calcId="0"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1227" uniqueCount="585">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1331" uniqueCount="636">
   <si>
     <t>Permit Type</t>
   </si>
   <si>
     <t>Legal Name</t>
   </si>
   <si>
     <t>Trade Name</t>
   </si>
   <si>
     <t>Street</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Postal Code</t>
   </si>
   <si>
     <t>Cigarette Distributor In-state</t>
   </si>
   <si>
@@ -85,947 +85,1025 @@
   <si>
     <t>CUMMING</t>
   </si>
   <si>
     <t>IA</t>
   </si>
   <si>
     <t>500619313</t>
   </si>
   <si>
     <t>CORE-MARK US, LLC</t>
   </si>
   <si>
     <t>COREMARK US LLC</t>
   </si>
   <si>
     <t>1751 E US HIGHWAY 30</t>
   </si>
   <si>
     <t>CARROLL</t>
   </si>
   <si>
     <t>514012671</t>
   </si>
   <si>
+    <t>Tobacco Distributor Out-of-state</t>
+  </si>
+  <si>
+    <t>2051 BASELINE RD</t>
+  </si>
+  <si>
+    <t>MONTGOMERY</t>
+  </si>
+  <si>
+    <t>IL</t>
+  </si>
+  <si>
+    <t>605381193</t>
+  </si>
+  <si>
     <t>Cigarette Distributor Out-of-state</t>
   </si>
   <si>
-    <t>2051 BASELINE RD</t>
-[...10 lines deleted...]
-  <si>
     <t>QUIKTRIP CORPORATION</t>
   </si>
   <si>
     <t>QUIK N TASTY FOODS INC</t>
   </si>
   <si>
     <t>822 QUIK TRIP WAY</t>
   </si>
   <si>
     <t>BELTON</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>640124658</t>
   </si>
   <si>
-    <t>Tobacco Distributor Out-of-state</t>
+    <t>MCLANE MIDWEST INC</t>
+  </si>
+  <si>
+    <t>MCLANE OZARK</t>
+  </si>
+  <si>
+    <t>2788 E SAWYER RD</t>
+  </si>
+  <si>
+    <t>REPUBLIC</t>
+  </si>
+  <si>
+    <t>657387557</t>
+  </si>
+  <si>
+    <t>CASEYS MARKETING COMPANY</t>
+  </si>
+  <si>
+    <t>CASEY'S GENERAL STORES</t>
+  </si>
+  <si>
+    <t>2902 S JAGUAR RD</t>
+  </si>
+  <si>
+    <t>JOPLIN</t>
+  </si>
+  <si>
+    <t>648048197</t>
+  </si>
+  <si>
+    <t>400 W INDUSTRIAL DR</t>
+  </si>
+  <si>
+    <t>TERRE HAUTE</t>
+  </si>
+  <si>
+    <t>IN</t>
+  </si>
+  <si>
+    <t>478029828</t>
+  </si>
+  <si>
+    <t>1 SE CONVENIENCE BLVD</t>
+  </si>
+  <si>
+    <t>ANKENY</t>
+  </si>
+  <si>
+    <t>500219672</t>
+  </si>
+  <si>
+    <t>NATIONAL CIGAR STORE INC</t>
+  </si>
+  <si>
+    <t>NATIONAL CIGAR STORE, INC.</t>
+  </si>
+  <si>
+    <t>617 SYCAMORE ST</t>
+  </si>
+  <si>
+    <t>WATERLOO</t>
+  </si>
+  <si>
+    <t>507034725</t>
+  </si>
+  <si>
+    <t>KWIK TRIP INC</t>
+  </si>
+  <si>
+    <t>KWIK STAR</t>
+  </si>
+  <si>
+    <t>2025 KWIK TRIP WAY</t>
+  </si>
+  <si>
+    <t>LA CROSSE</t>
+  </si>
+  <si>
+    <t>WI</t>
+  </si>
+  <si>
+    <t>546033228</t>
+  </si>
+  <si>
+    <t>Cigarette Manufacturer</t>
+  </si>
+  <si>
+    <t>JAPAN TOBACCO INTERNATIONAL USA INC</t>
+  </si>
+  <si>
+    <t>JT INTERNATIONAL USA INC</t>
+  </si>
+  <si>
+    <t>4000 CENTER AT NORTH HILLS ST</t>
+  </si>
+  <si>
+    <t>RALEIGH</t>
+  </si>
+  <si>
+    <t>NC</t>
+  </si>
+  <si>
+    <t>276097096</t>
+  </si>
+  <si>
+    <t>ST JOSEPH TOBACCO COMPANY INC</t>
+  </si>
+  <si>
+    <t>SAINT JOE DISTRIBUTING</t>
+  </si>
+  <si>
+    <t>5808 CORPORATE DR</t>
+  </si>
+  <si>
+    <t>SAINT JOSEPH</t>
+  </si>
+  <si>
+    <t>645077758</t>
+  </si>
+  <si>
+    <t>LOL FOODS INC</t>
+  </si>
+  <si>
+    <t>HENRYS FOODS INC</t>
+  </si>
+  <si>
+    <t>234 N MCKAY AVE</t>
+  </si>
+  <si>
+    <t>ALEXANDRIA</t>
+  </si>
+  <si>
+    <t>MN</t>
+  </si>
+  <si>
+    <t>563088550</t>
+  </si>
+  <si>
+    <t>S ABRAHAM &amp; SONS INC</t>
+  </si>
+  <si>
+    <t>S ABRAHAM &amp; SONS</t>
+  </si>
+  <si>
+    <t>4001 3 MILE RD NW</t>
+  </si>
+  <si>
+    <t>GRAND RAPIDS</t>
+  </si>
+  <si>
+    <t>MI</t>
+  </si>
+  <si>
+    <t>495341132</t>
+  </si>
+  <si>
+    <t>FRANCHISE WHOLESALE CO LLC</t>
+  </si>
+  <si>
+    <t>WILDHORSE DISTRIBUTING</t>
+  </si>
+  <si>
+    <t>713 N FRONTIER RD</t>
+  </si>
+  <si>
+    <t>PAPILLION</t>
+  </si>
+  <si>
+    <t>NE</t>
+  </si>
+  <si>
+    <t>680464354</t>
+  </si>
+  <si>
+    <t>MARSHALL IGA INC</t>
+  </si>
+  <si>
+    <t>HARVARD DISTRIBUTING</t>
+  </si>
+  <si>
+    <t>5113 S ROUTE 31</t>
+  </si>
+  <si>
+    <t>RINGWOOD</t>
+  </si>
+  <si>
+    <t>600720000</t>
+  </si>
+  <si>
+    <t>SURPLUS OUTLET INC</t>
+  </si>
+  <si>
+    <t>WAHOO WAREHOUSE</t>
+  </si>
+  <si>
+    <t>360 E 5TH ST</t>
+  </si>
+  <si>
+    <t>WAHOO</t>
+  </si>
+  <si>
+    <t>680661926</t>
+  </si>
+  <si>
+    <t>SUPER FOOD SERVICES INC</t>
+  </si>
+  <si>
+    <t>SUPER FOOD SERVICES 071</t>
+  </si>
+  <si>
+    <t>4067 COUNTY ROAD 130</t>
+  </si>
+  <si>
+    <t>BELLEFONTAINE</t>
+  </si>
+  <si>
+    <t>OH</t>
+  </si>
+  <si>
+    <t>433119359</t>
+  </si>
+  <si>
+    <t>SUPER FOOD SERVICES 067</t>
+  </si>
+  <si>
+    <t>4228 S 72ND ST</t>
+  </si>
+  <si>
+    <t>OMAHA</t>
+  </si>
+  <si>
+    <t>681271803</t>
+  </si>
+  <si>
+    <t>Cigarette Wholesaler</t>
+  </si>
+  <si>
+    <t>IOWA CASH &amp; CARRY LLC</t>
+  </si>
+  <si>
+    <t>IOWA CASH &amp; CARRY</t>
+  </si>
+  <si>
+    <t>2220 E OVID AVE</t>
+  </si>
+  <si>
+    <t>DES MOINES</t>
+  </si>
+  <si>
+    <t>503134747</t>
+  </si>
+  <si>
+    <t>Tobacco Subjobber</t>
+  </si>
+  <si>
+    <t>A AND M GROUP LLC</t>
+  </si>
+  <si>
+    <t>QUAD CITIES IMPORTS</t>
+  </si>
+  <si>
+    <t>7620 LOUIS RICH CT</t>
+  </si>
+  <si>
+    <t>DAVENPORT</t>
+  </si>
+  <si>
+    <t>528041414</t>
+  </si>
+  <si>
+    <t>ANDERSON, JOSEPH M</t>
+  </si>
+  <si>
+    <t>SMOKIN JOES</t>
+  </si>
+  <si>
+    <t>4900 INDIAN HILL RD</t>
+  </si>
+  <si>
+    <t>LEWISTON</t>
+  </si>
+  <si>
+    <t>NY</t>
+  </si>
+  <si>
+    <t>140929721</t>
+  </si>
+  <si>
+    <t>Delivery Seller</t>
+  </si>
+  <si>
+    <t>HIVEGUYS</t>
+  </si>
+  <si>
+    <t>HIVE GUYS</t>
+  </si>
+  <si>
+    <t>5900 BALCONES DR</t>
+  </si>
+  <si>
+    <t>AUSTIN</t>
+  </si>
+  <si>
+    <t>TX</t>
+  </si>
+  <si>
+    <t>787314298</t>
   </si>
   <si>
     <t>MASON BROTHERS COMPANY</t>
   </si>
   <si>
     <t>MASO</t>
   </si>
   <si>
     <t>222 4TH ST NE</t>
   </si>
   <si>
     <t>WADENA</t>
   </si>
   <si>
-    <t>MN</t>
-[...1 lines deleted...]
-  <si>
     <t>564821200</t>
   </si>
   <si>
-    <t>MCLANE MIDWEST INC</t>
-[...263 lines deleted...]
-    <t>503134747</t>
+    <t>BSR DISTRIBUTING, INC</t>
+  </si>
+  <si>
+    <t>BLUE SKY DISTRIBUTORS</t>
+  </si>
+  <si>
+    <t>8724 ALAMEDA PARK DR NE</t>
+  </si>
+  <si>
+    <t>ALBUQUERQUE</t>
+  </si>
+  <si>
+    <t>NM</t>
+  </si>
+  <si>
+    <t>871132455</t>
+  </si>
+  <si>
+    <t>BEVERAGE DISTRIBUTORS OF IOWA</t>
+  </si>
+  <si>
+    <t>3221 SE 14TH ST</t>
+  </si>
+  <si>
+    <t>503201304</t>
   </si>
   <si>
     <t>Tobacco Distributor In-state</t>
   </si>
   <si>
-    <t>Tobacco Subjobber</t>
-[...49 lines deleted...]
-  <si>
     <t>FONTEM US LLC</t>
   </si>
   <si>
     <t>BLU ECIGS</t>
   </si>
   <si>
     <t>628 GREEN VALLEY RD</t>
   </si>
   <si>
     <t>GREENSBORO</t>
   </si>
   <si>
     <t>274087791</t>
   </si>
   <si>
     <t>LIGGETT GROUP LLC</t>
   </si>
   <si>
     <t>LIGGETT &amp; MYERS TOBACCO CO</t>
   </si>
   <si>
+    <t>THESY LLC</t>
+  </si>
+  <si>
+    <t>ELEMENT VAPE</t>
+  </si>
+  <si>
+    <t>370 TURNBULL CANYON RD</t>
+  </si>
+  <si>
+    <t>CITY OF INDUSTRY</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>917451009</t>
+  </si>
+  <si>
+    <t>WGK INVESTMENTS LLC</t>
+  </si>
+  <si>
+    <t>CIGAR SOURCE</t>
+  </si>
+  <si>
+    <t>3305 INGERSOLL AVE</t>
+  </si>
+  <si>
+    <t>503123913</t>
+  </si>
+  <si>
+    <t>BRAVIM MART INCORPORATED</t>
+  </si>
+  <si>
+    <t>TOBACCO HUT</t>
+  </si>
+  <si>
+    <t>121 N ANKENY BLVD</t>
+  </si>
+  <si>
+    <t>500231708</t>
+  </si>
+  <si>
+    <t>BLB7 LLC</t>
+  </si>
+  <si>
+    <t>THE VAPE MALL</t>
+  </si>
+  <si>
+    <t>704 W PEARCE BLVD</t>
+  </si>
+  <si>
+    <t>WENTZVILLE</t>
+  </si>
+  <si>
+    <t>633851016</t>
+  </si>
+  <si>
+    <t>MAGMA HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>EIGHTVAPE-EIGHTCIG</t>
+  </si>
+  <si>
+    <t>4151 N PECOS RD</t>
+  </si>
+  <si>
+    <t>LAS VEGAS</t>
+  </si>
+  <si>
+    <t>NV</t>
+  </si>
+  <si>
+    <t>891150189</t>
+  </si>
+  <si>
+    <t>DAVID'S BRIAR SHOPPE INC</t>
+  </si>
+  <si>
+    <t>DAVID'S FINE TOBACCOS</t>
+  </si>
+  <si>
+    <t>9759 UNIVERSITY AVE</t>
+  </si>
+  <si>
+    <t>CLIVE</t>
+  </si>
+  <si>
+    <t>503250000</t>
+  </si>
+  <si>
+    <t>GB LICENSE LLC</t>
+  </si>
+  <si>
+    <t>GOPUFF</t>
+  </si>
+  <si>
+    <t>1510 OHIO ST</t>
+  </si>
+  <si>
+    <t>503143424</t>
+  </si>
+  <si>
+    <t>1907 STEVENS DR</t>
+  </si>
+  <si>
+    <t>IOWA CITY</t>
+  </si>
+  <si>
+    <t>522404339</t>
+  </si>
+  <si>
+    <t>SHIBA BROTHERS LLC</t>
+  </si>
+  <si>
+    <t>5714 HICKMAN RD</t>
+  </si>
+  <si>
+    <t>503101121</t>
+  </si>
+  <si>
+    <t>LEAF BROTHERS CIGARS</t>
+  </si>
+  <si>
+    <t>LEAF BROTHERS CIGARS LLC</t>
+  </si>
+  <si>
+    <t>714 INTERSTATE PKWY</t>
+  </si>
+  <si>
+    <t>WAUKEE</t>
+  </si>
+  <si>
+    <t>502637577</t>
+  </si>
+  <si>
+    <t>TW VENDING INC</t>
+  </si>
+  <si>
+    <t>TURNKEY CORRECTIONS</t>
+  </si>
+  <si>
+    <t>3329 CASEY ST</t>
+  </si>
+  <si>
+    <t>RIVER FALLS</t>
+  </si>
+  <si>
+    <t>540225852</t>
+  </si>
+  <si>
+    <t>SB MART INC</t>
+  </si>
+  <si>
+    <t>TOBACCO MART</t>
+  </si>
+  <si>
+    <t>6535 DOUGLAS AVE</t>
+  </si>
+  <si>
+    <t>URBANDALE</t>
+  </si>
+  <si>
+    <t>503223333</t>
+  </si>
+  <si>
+    <t>WHITE HORSE VAPOR STORES, LLC</t>
+  </si>
+  <si>
+    <t>WHITE HORSE VAPOR</t>
+  </si>
+  <si>
+    <t>1483 MINERAL SPRING AVE</t>
+  </si>
+  <si>
+    <t>NORTH PROVIDENCE</t>
+  </si>
+  <si>
+    <t>RI</t>
+  </si>
+  <si>
+    <t>029043131</t>
+  </si>
+  <si>
+    <t>IPURCHASE ONLINE INC</t>
+  </si>
+  <si>
+    <t>VAPE SOCIETY SUPPLIES</t>
+  </si>
+  <si>
+    <t>3100 S OLD HWY 63</t>
+  </si>
+  <si>
+    <t>COLUMBIA</t>
+  </si>
+  <si>
+    <t>652010000</t>
+  </si>
+  <si>
+    <t>SMOLDERING CIGAR LLC</t>
+  </si>
+  <si>
+    <t>SMOLDERING CIGAR, LLC</t>
+  </si>
+  <si>
+    <t>411 4TH AVE</t>
+  </si>
+  <si>
+    <t>LIVERMORE</t>
+  </si>
+  <si>
+    <t>505589541</t>
+  </si>
+  <si>
+    <t>PARALLELDIRECT LLC</t>
+  </si>
+  <si>
+    <t>MAGIC MIST</t>
+  </si>
+  <si>
+    <t>103 SCHELTER RD</t>
+  </si>
+  <si>
+    <t>LINCOLNSHIRE</t>
+  </si>
+  <si>
+    <t>600693657</t>
+  </si>
+  <si>
+    <t>FRED DIEBEL INC</t>
+  </si>
+  <si>
+    <t>FRED DIEBEL</t>
+  </si>
+  <si>
+    <t>426 WARD PKWY</t>
+  </si>
+  <si>
+    <t>KANSAS CITY</t>
+  </si>
+  <si>
+    <t>641122101</t>
+  </si>
+  <si>
+    <t>IMRAN HOLDINGS LLC</t>
+  </si>
+  <si>
+    <t>EAGLE WHOLESALE</t>
+  </si>
+  <si>
+    <t>4925 SIRONA DR</t>
+  </si>
+  <si>
+    <t>CHARLOTTE</t>
+  </si>
+  <si>
+    <t>282734200</t>
+  </si>
+  <si>
+    <t>HBI INNOVATIONS LLP</t>
+  </si>
+  <si>
+    <t>HBI INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>3401 W PAPAGO ST</t>
+  </si>
+  <si>
+    <t>PHOENIX</t>
+  </si>
+  <si>
+    <t>AZ</t>
+  </si>
+  <si>
+    <t>850099735</t>
+  </si>
+  <si>
+    <t>KRETEK INTERNATIONAL INC</t>
+  </si>
+  <si>
+    <t>PHILLIPS AND KING INT'L</t>
+  </si>
+  <si>
+    <t>5449 ENDEAVOUR CT</t>
+  </si>
+  <si>
+    <t>MOORPARK</t>
+  </si>
+  <si>
+    <t>930211712</t>
+  </si>
+  <si>
+    <t>HUFF AND PUFFERS LLC</t>
+  </si>
+  <si>
+    <t>HUFF AND PUFFERS</t>
+  </si>
+  <si>
+    <t>12105 BROOKHURST ST</t>
+  </si>
+  <si>
+    <t>GARDEN GROVE</t>
+  </si>
+  <si>
+    <t>928402853</t>
+  </si>
+  <si>
+    <t>SV3, LLC</t>
+  </si>
+  <si>
+    <t>MI-ONE BRANDS</t>
+  </si>
+  <si>
+    <t>4908 E MCDOWELL RD</t>
+  </si>
+  <si>
+    <t>850087718</t>
+  </si>
+  <si>
+    <t>ECON CONTROL INC</t>
+  </si>
+  <si>
+    <t>CERTIFRESH CIGAR</t>
+  </si>
+  <si>
+    <t>7395 BUSH LAKE RD</t>
+  </si>
+  <si>
+    <t>EDINA</t>
+  </si>
+  <si>
+    <t>554392027</t>
+  </si>
+  <si>
+    <t>CEDAR + VINE LLC</t>
+  </si>
+  <si>
+    <t>CEDAR &amp; VINE</t>
+  </si>
+  <si>
+    <t>423 N 3RD ST</t>
+  </si>
+  <si>
+    <t>BURLINGTON</t>
+  </si>
+  <si>
+    <t>526015225</t>
+  </si>
+  <si>
+    <t>Cigarette Vendor</t>
+  </si>
+  <si>
+    <t>VLV LLC</t>
+  </si>
+  <si>
+    <t>VAPE LIFE VENDING</t>
+  </si>
+  <si>
+    <t>885 BEL AIRE CT</t>
+  </si>
+  <si>
+    <t>502638833</t>
+  </si>
+  <si>
+    <t>BD2 INC.</t>
+  </si>
+  <si>
+    <t>BEAST DISTRO</t>
+  </si>
+  <si>
+    <t>2801 SW 149TH AVE</t>
+  </si>
+  <si>
+    <t>MIRAMAR</t>
+  </si>
+  <si>
+    <t>FL</t>
+  </si>
+  <si>
+    <t>330274175</t>
+  </si>
+  <si>
+    <t>OHSERASE MANUFACTURING, LLC</t>
+  </si>
+  <si>
+    <t>26 EAGLE DR</t>
+  </si>
+  <si>
+    <t>AKWESASNE</t>
+  </si>
+  <si>
+    <t>136553235</t>
+  </si>
+  <si>
+    <t>BUYJOEYLLC</t>
+  </si>
+  <si>
+    <t>BUYJOEY LLC</t>
+  </si>
+  <si>
+    <t>11821 S EQUESTRIAN TRL</t>
+  </si>
+  <si>
+    <t>850443440</t>
+  </si>
+  <si>
+    <t>CHEYENNE INTERNATIONAL LLC</t>
+  </si>
+  <si>
+    <t>701 S BATTLEGROUND AVE</t>
+  </si>
+  <si>
+    <t>GROVER</t>
+  </si>
+  <si>
+    <t>280739542</t>
+  </si>
+  <si>
+    <t>GOLDEN STAR INC</t>
+  </si>
+  <si>
+    <t>GOLDEN STAR, INC.</t>
+  </si>
+  <si>
+    <t>3566 LAFAYETTE RD</t>
+  </si>
+  <si>
+    <t>EVANSDALE</t>
+  </si>
+  <si>
+    <t>507071025</t>
+  </si>
+  <si>
+    <t>MADURO DISTRIBUTORS</t>
+  </si>
+  <si>
+    <t>THE LOON</t>
+  </si>
+  <si>
+    <t>7580 COMMERCE LN NE</t>
+  </si>
+  <si>
+    <t>FRIDLEY</t>
+  </si>
+  <si>
+    <t>554323115</t>
+  </si>
+  <si>
+    <t>LACLAIR, JOSHUA</t>
+  </si>
+  <si>
+    <t>LAST CALL VENDING LLC</t>
+  </si>
+  <si>
+    <t>6131 OAKWOOD DR</t>
+  </si>
+  <si>
+    <t>503228204</t>
+  </si>
+  <si>
+    <t>GREENSMARTLIVING INC</t>
+  </si>
+  <si>
+    <t>GREE</t>
+  </si>
+  <si>
+    <t>1404 S JEFFERSON ST</t>
+  </si>
+  <si>
+    <t>SALT LAKE CITY</t>
+  </si>
+  <si>
+    <t>UT</t>
+  </si>
+  <si>
+    <t>841155211</t>
+  </si>
+  <si>
+    <t>MISTER E LIQUID LLC</t>
+  </si>
+  <si>
+    <t>MEL WHOLESALE</t>
+  </si>
+  <si>
+    <t>632 PLYMOUTH AVE NE</t>
+  </si>
+  <si>
+    <t>495056032</t>
+  </si>
+  <si>
+    <t>SPECIALTY CIGARS, LLC</t>
+  </si>
+  <si>
+    <t>2100 E CARY ST</t>
+  </si>
+  <si>
+    <t>RICHMOND</t>
+  </si>
+  <si>
+    <t>VA</t>
+  </si>
+  <si>
+    <t>232237270</t>
+  </si>
+  <si>
+    <t>SECOND STREET CIGARS LLC</t>
+  </si>
+  <si>
+    <t>DRAWING ROOM</t>
+  </si>
+  <si>
+    <t>320 E 2ND ST</t>
+  </si>
+  <si>
+    <t>528011702</t>
+  </si>
+  <si>
     <t>BONER, RICHARD J</t>
   </si>
   <si>
     <t>CIGAR BOX</t>
   </si>
   <si>
     <t>309 N HONNOLD ST</t>
   </si>
   <si>
     <t>MONROE</t>
   </si>
   <si>
     <t>501707937</t>
   </si>
   <si>
-    <t>THESY LLC</t>
-[...467 lines deleted...]
-    <t>502638833</t>
+    <t>A1 WHOLESALE SUPPLY LLC</t>
+  </si>
+  <si>
+    <t>CALIKULTURE</t>
+  </si>
+  <si>
+    <t>4680 HUGH HOWELL RD</t>
+  </si>
+  <si>
+    <t>TUCKER</t>
+  </si>
+  <si>
+    <t>GA</t>
+  </si>
+  <si>
+    <t>300845003</t>
   </si>
   <si>
     <t>QUADVEND</t>
   </si>
   <si>
+    <t>1210 W 17TH ST</t>
+  </si>
+  <si>
+    <t>528043716</t>
+  </si>
+  <si>
     <t>1210 W 17TH STREET</t>
   </si>
   <si>
     <t>528040000</t>
   </si>
   <si>
-    <t>1210 W 17TH ST</t>
-[...4 lines deleted...]
-  <si>
     <t>VAPOR AUTHORITY INC</t>
   </si>
   <si>
     <t>9187 CLAIREMONT MESA BLV</t>
   </si>
   <si>
     <t>SAN DIEGO</t>
   </si>
   <si>
     <t>921230000</t>
   </si>
   <si>
     <t>PHILIP MORRIS USA INC</t>
   </si>
   <si>
     <t>6601 W BROAD ST</t>
   </si>
   <si>
     <t>232301723</t>
   </si>
   <si>
     <t>XCALIBER INTERNATIONAL LTD LLC</t>
   </si>
   <si>
     <t>4747 NE 1ST ST</t>
@@ -1120,53 +1198,50 @@
   <si>
     <t>372033336</t>
   </si>
   <si>
     <t>JUUL LABS INC</t>
   </si>
   <si>
     <t>1000 F ST NW</t>
   </si>
   <si>
     <t>WASHINGTON</t>
   </si>
   <si>
     <t>DC</t>
   </si>
   <si>
     <t>200041501</t>
   </si>
   <si>
     <t>ASSOCIATED WHOLESALE GROCERS INC AND SUB</t>
   </si>
   <si>
     <t>5000 KANSAS AVE</t>
   </si>
   <si>
-    <t>KANSAS CITY</t>
-[...1 lines deleted...]
-  <si>
     <t>KS</t>
   </si>
   <si>
     <t>661061135</t>
   </si>
   <si>
     <t>AMERICAN SNUFF COMPANY LLC</t>
   </si>
   <si>
     <t>4583 GUTHRIE HWY</t>
   </si>
   <si>
     <t>CLARKSVILLE</t>
   </si>
   <si>
     <t>370405422</t>
   </si>
   <si>
     <t>VEND GENIE LLC</t>
   </si>
   <si>
     <t>618 E PARK AVE</t>
   </si>
   <si>
     <t>503152445</t>
@@ -1183,50 +1258,59 @@
   <si>
     <t>BUZZBOX LLC</t>
   </si>
   <si>
     <t>3344 MERIWETHER LEWIS LN</t>
   </si>
   <si>
     <t>MISSOURI VALLEY</t>
   </si>
   <si>
     <t>515555085</t>
   </si>
   <si>
     <t>INTERNATIONAL WHOLESALE SUPPLY</t>
   </si>
   <si>
     <t>11559 ROCK ISLAND CT</t>
   </si>
   <si>
     <t>MARYLAND HEIGHTS</t>
   </si>
   <si>
     <t>630433522</t>
   </si>
   <si>
+    <t>VAULT VENDING, LLC</t>
+  </si>
+  <si>
+    <t>2630 N CONCORD ST</t>
+  </si>
+  <si>
+    <t>528041316</t>
+  </si>
+  <si>
     <t>NORTHERNER SCANDINAVIA INC</t>
   </si>
   <si>
     <t>631 HIGHWAY 90 A</t>
   </si>
   <si>
     <t>MISSOURI CITY</t>
   </si>
   <si>
     <t>774891334</t>
   </si>
   <si>
     <t>DOORDASH ESSENTIALS LLC</t>
   </si>
   <si>
     <t>3180 100TH ST</t>
   </si>
   <si>
     <t>503223869</t>
   </si>
   <si>
     <t>500 KAPIK RD</t>
   </si>
   <si>
     <t>HERNANDO</t>
@@ -1252,50 +1336,62 @@
   <si>
     <t>CERTCO INC</t>
   </si>
   <si>
     <t>5321 VERONA RD</t>
   </si>
   <si>
     <t>FITCHBURG</t>
   </si>
   <si>
     <t>537114420</t>
   </si>
   <si>
     <t>7 DAZE LLC</t>
   </si>
   <si>
     <t>1425 S VINEYARD AVE</t>
   </si>
   <si>
     <t>ONTARIO</t>
   </si>
   <si>
     <t>917618063</t>
   </si>
   <si>
+    <t>MASS WHOLESALE LLC</t>
+  </si>
+  <si>
+    <t>3120 SOUTHWEST FWY</t>
+  </si>
+  <si>
+    <t>HOUSTON</t>
+  </si>
+  <si>
+    <t>770984520</t>
+  </si>
+  <si>
     <t>HEWETT WHOLESALE INC</t>
   </si>
   <si>
     <t>2519 S FEDERAL AVE</t>
   </si>
   <si>
     <t>MASON CITY</t>
   </si>
   <si>
     <t>504016736</t>
   </si>
   <si>
     <t>MCLANE MINNESOTA INC</t>
   </si>
   <si>
     <t>1111 5TH ST W</t>
   </si>
   <si>
     <t>NORTHFIELD</t>
   </si>
   <si>
     <t>550571602</t>
   </si>
   <si>
     <t>SANTA FE NATURAL TOBACCO COMPANY INC</t>
@@ -1312,50 +1408,62 @@
   <si>
     <t>FRESH SMOKE OF MN LLC</t>
   </si>
   <si>
     <t>4255 WHITE BEAR PKWY</t>
   </si>
   <si>
     <t>SAINT PAUL</t>
   </si>
   <si>
     <t>551103391</t>
   </si>
   <si>
     <t>J &amp; M DISTRIBUTORS INC</t>
   </si>
   <si>
     <t>7119 ALUMAX RD</t>
   </si>
   <si>
     <t>TEXARKANA</t>
   </si>
   <si>
     <t>755010408</t>
   </si>
   <si>
+    <t>SWEET FIRE TOBACCO WHOLESALE</t>
+  </si>
+  <si>
+    <t>810 S OTSEGO AVE</t>
+  </si>
+  <si>
+    <t>GAYLORD</t>
+  </si>
+  <si>
+    <t>497351780</t>
+  </si>
+  <si>
     <t>ELECTRIC TOBACCONIST LLC</t>
   </si>
   <si>
     <t>2555 55TH ST</t>
   </si>
   <si>
     <t>BOULDER</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>803015729</t>
   </si>
   <si>
     <t>MAVERICK DISTRIBUTION LLC</t>
   </si>
   <si>
     <t>6210 ABBOTT DR</t>
   </si>
   <si>
     <t>681102805</t>
   </si>
   <si>
     <t>VR PRODUCTS I LLC</t>
@@ -1465,50 +1573,62 @@
   <si>
     <t>VAPES AND PAPERS ZONE LLC</t>
   </si>
   <si>
     <t>12542 EDEN AVE</t>
   </si>
   <si>
     <t>HUDSON</t>
   </si>
   <si>
     <t>346677513</t>
   </si>
   <si>
     <t>NASCO PRODUCTS, LLC</t>
   </si>
   <si>
     <t>321 FARMINGTON RD</t>
   </si>
   <si>
     <t>MOCKSVILLE</t>
   </si>
   <si>
     <t>270287638</t>
   </si>
   <si>
+    <t>PLANET DISTRO INC.</t>
+  </si>
+  <si>
+    <t>3388 MIKE COLLINS DR</t>
+  </si>
+  <si>
+    <t>EAGAN</t>
+  </si>
+  <si>
+    <t>551212410</t>
+  </si>
+  <si>
     <t>BRAVO CIGAR COMPANY LLC</t>
   </si>
   <si>
     <t>222 2ND AVE SW</t>
   </si>
   <si>
     <t>NEW PRAGUE</t>
   </si>
   <si>
     <t>560712300</t>
   </si>
   <si>
     <t>US FLUE-CURED TOBACCO GROWERS INC</t>
   </si>
   <si>
     <t>250 CROWN BLVD</t>
   </si>
   <si>
     <t>TIMBERLAKE</t>
   </si>
   <si>
     <t>275838507</t>
   </si>
   <si>
     <t>6401 8TH AVE S</t>
@@ -1570,50 +1690,74 @@
   <si>
     <t>UNFI DISTRIBUTION CO LLC</t>
   </si>
   <si>
     <t>501 MALLICK RD</t>
   </si>
   <si>
     <t>OGLESBY</t>
   </si>
   <si>
     <t>613489001</t>
   </si>
   <si>
     <t>CW FOODSERVICE PARTNERS, LLC</t>
   </si>
   <si>
     <t>401 W 4TH ST</t>
   </si>
   <si>
     <t>KEARNEY</t>
   </si>
   <si>
     <t>688457825</t>
   </si>
   <si>
+    <t>THE CIGAR SOCIAL USA LLC</t>
+  </si>
+  <si>
+    <t>5161 UTICA RIDGE RD</t>
+  </si>
+  <si>
+    <t>528073863</t>
+  </si>
+  <si>
+    <t>DSD DYNAMIC SERVICE LLC</t>
+  </si>
+  <si>
+    <t>201 TORNILLO WAY</t>
+  </si>
+  <si>
+    <t>TINTON FALLS</t>
+  </si>
+  <si>
+    <t>NJ</t>
+  </si>
+  <si>
+    <t>077127529</t>
+  </si>
+  <si>
     <t>TOWN &amp; COUNTRY WHOLESALE CO INC</t>
   </si>
   <si>
     <t>1102 12TH ST</t>
   </si>
   <si>
     <t>BELLE PLAINE</t>
   </si>
   <si>
     <t>522081715</t>
   </si>
   <si>
     <t>R J REYNOLDS TOBACCO COMPANY</t>
   </si>
   <si>
     <t>401 N MAIN ST</t>
   </si>
   <si>
     <t>WINSTON SALEM</t>
   </si>
   <si>
     <t>271013804</t>
   </si>
   <si>
     <t>NATIONAL TOBACCO COMPANY LP</t>
@@ -1675,50 +1819,59 @@
   <si>
     <t>681221232</t>
   </si>
   <si>
     <t>15277 HERITAGE PKWY</t>
   </si>
   <si>
     <t>FORT WORTH</t>
   </si>
   <si>
     <t>761772517</t>
   </si>
   <si>
     <t>SWISHER INTERNATIONAL INC</t>
   </si>
   <si>
     <t>459 E 16TH ST</t>
   </si>
   <si>
     <t>JACKSONVILLE</t>
   </si>
   <si>
     <t>322063025</t>
   </si>
   <si>
+    <t>VICE VENDING</t>
+  </si>
+  <si>
+    <t>312 W 3RD ST</t>
+  </si>
+  <si>
+    <t>528011232</t>
+  </si>
+  <si>
     <t>8100 60TH ST</t>
   </si>
   <si>
     <t>KENOSHA</t>
   </si>
   <si>
     <t>531447863</t>
   </si>
   <si>
     <t>ALTADIS USA LLC</t>
   </si>
   <si>
     <t>6473 S FALKENBURG RD</t>
   </si>
   <si>
     <t>RIVERVIEW</t>
   </si>
   <si>
     <t>335788696</t>
   </si>
   <si>
     <t>ITG CIGARS INC</t>
   </si>
   <si>
     <t>2601 TAMPA EAST BLVD</t>
@@ -1780,127 +1933,134 @@
   <si>
     <t>ITG BRANDS LLC</t>
   </si>
   <si>
     <t>IOWA CIGAR CO LLC</t>
   </si>
   <si>
     <t>1401 22ND ST</t>
   </si>
   <si>
     <t>WEST DES MOINES</t>
   </si>
   <si>
     <t>502661404</t>
   </si>
   <si>
     <t>Iowa Cigarette and Tobacco Permittees</t>
   </si>
   <si>
     <t>This listing includes Permit Type, Legal Name, Trade Name, Street, City, State, and Postal Code of active permittees.</t>
   </si>
   <si>
     <t>Filter buttons are available for use on each column.</t>
   </si>
   <si>
-    <t>Updated 08/03/2026</t>
+    <t>Updated 10/02/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
-      <color rgb="FF000000"/>
-[...4 lines deleted...]
-      <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD3D3D3"/>
       </left>
       <right style="thin">
         <color rgb="FFD3D3D3"/>
       </right>
       <top style="thin">
         <color rgb="FFD3D3D3"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD3D3D3"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -2198,4269 +2358,4622 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B17CF634-C228-4899-A589-FA0D082CD41A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FADA09A5-5B94-4ADA-BC59-99A0A4940857}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G193"/>
+  <dimension ref="A1:G209"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="35.77734375" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="16.5546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="35.77734375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="43.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="31.33203125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="30.21875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="18.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="9.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="16.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.35">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:7" s="4" customFormat="1" ht="18" x14ac:dyDescent="0.35">
+      <c r="A1" s="3" t="s">
+        <v>632</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+    </row>
+    <row r="2" spans="1:7" s="4" customFormat="1" ht="18" x14ac:dyDescent="0.35">
+      <c r="A2" s="3" t="s">
+        <v>635</v>
+      </c>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+    </row>
+    <row r="3" spans="1:7" s="4" customFormat="1" ht="18" x14ac:dyDescent="0.35">
+      <c r="A3" s="3" t="s">
+        <v>633</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+    </row>
+    <row r="4" spans="1:7" s="4" customFormat="1" ht="18" x14ac:dyDescent="0.35">
+      <c r="A4" s="3" t="s">
+        <v>634</v>
+      </c>
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3"/>
+    </row>
+    <row r="5" spans="1:7" s="3" customFormat="1" ht="18" x14ac:dyDescent="0.35">
+      <c r="A5" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A6" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A7" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A8" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="C8" s="2"/>
+      <c r="D8" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A9" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A10" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A11" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>617</v>
+      </c>
+      <c r="C11" s="2"/>
+      <c r="D11" s="2" t="s">
+        <v>618</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>619</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A12" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A13" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>562</v>
+      </c>
+      <c r="C13" s="2"/>
+      <c r="D13" s="2" t="s">
+        <v>563</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A14" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="C14" s="2"/>
+      <c r="D14" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>373</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A15" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="C15" s="2"/>
+      <c r="D15" s="2" t="s">
+        <v>588</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A16" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A17" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A18" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>421</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A19" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="C19" s="2"/>
+      <c r="D19" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A20" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="C20" s="2"/>
+      <c r="D20" s="2" t="s">
+        <v>585</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>586</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A21" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2" t="s">
+        <v>600</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>601</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A22" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A23" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A24" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A25" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>428</v>
+      </c>
+      <c r="C25" s="2"/>
+      <c r="D25" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A26" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="C26" s="2"/>
+      <c r="D26" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A27" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="C27" s="2"/>
+      <c r="D27" s="2" t="s">
+        <v>481</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>482</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A28" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A29" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C29" s="2"/>
+      <c r="D29" s="2" t="s">
+        <v>574</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>575</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A30" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>550</v>
+      </c>
+      <c r="C30" s="2"/>
+      <c r="D30" s="2" t="s">
+        <v>551</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>552</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G30" s="2" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A31" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G31" s="2" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A32" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G32" s="2" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A33" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="G33" s="2" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A34" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G34" s="2" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A35" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="G35" s="2" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A36" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>469</v>
+      </c>
+      <c r="C36" s="2"/>
+      <c r="D36" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G36" s="2" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A37" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A38" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C38" s="2"/>
+      <c r="D38" s="2" t="s">
+        <v>399</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G38" s="2" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A39" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="C39" s="2"/>
+      <c r="D39" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="G39" s="2" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A40" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="C40" s="2"/>
+      <c r="D40" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>537</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G40" s="2" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A41" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="G41" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A42" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="G42" s="2" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A43" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="G43" s="2" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A44" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G44" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A45" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="G45" s="2" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A46" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G46" s="2" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A47" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>546</v>
+      </c>
+      <c r="C47" s="2"/>
+      <c r="D47" s="2" t="s">
+        <v>547</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>548</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G47" s="2" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A48" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="G48" s="2" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A49" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="G49" s="2" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A50" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C50" s="2"/>
+      <c r="D50" s="2" t="s">
+        <v>590</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>591</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="G50" s="2" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A51" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="C51" s="2"/>
+      <c r="D51" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>532</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="G51" s="2" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A52" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>627</v>
+      </c>
+      <c r="C52" s="2"/>
+      <c r="D52" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="G52" s="2" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A53" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="G53" s="2" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A54" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="G54" s="2" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A55" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="C55" s="2"/>
+      <c r="D55" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="G55" s="2" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A56" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="G56" s="2" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A57" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>511</v>
+      </c>
+      <c r="C57" s="2"/>
+      <c r="D57" s="2" t="s">
+        <v>512</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>513</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="G57" s="2" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A58" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="G58" s="2" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A59" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="C59" s="2"/>
+      <c r="D59" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="G59" s="2" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A60" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="C60" s="2"/>
+      <c r="D60" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="G60" s="2" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A61" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>566</v>
+      </c>
+      <c r="C61" s="2"/>
+      <c r="D61" s="2" t="s">
+        <v>567</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>568</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="G61" s="2" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A62" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="C62" s="2"/>
+      <c r="D62" s="2" t="s">
+        <v>449</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="G62" s="2" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A63" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>523</v>
+      </c>
+      <c r="C63" s="2"/>
+      <c r="D63" s="2" t="s">
+        <v>524</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="G63" s="2" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A64" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="C64" s="2"/>
+      <c r="D64" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="G64" s="2" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A65" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="C65" s="2"/>
+      <c r="D65" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="G65" s="2" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A66" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="C66" s="2"/>
+      <c r="D66" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="G66" s="2" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A67" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="C67" s="2"/>
+      <c r="D67" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G67" s="2" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A68" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G68" s="2" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A69" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="C69" s="2"/>
+      <c r="D69" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G69" s="2" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A70" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G70" s="2" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A71" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="C71" s="2"/>
+      <c r="D71" s="2" t="s">
+        <v>411</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G71" s="2" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A72" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="C72" s="2"/>
+      <c r="D72" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G72" s="2" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A73" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>597</v>
+      </c>
+      <c r="C73" s="2"/>
+      <c r="D73" s="2" t="s">
+        <v>598</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G73" s="2" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A74" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G74" s="2" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A75" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G75" s="2" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A76" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G76" s="2" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A77" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>539</v>
+      </c>
+      <c r="C77" s="2"/>
+      <c r="D77" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="G77" s="2" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A78" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G78" s="2" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A79" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G79" s="2" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A80" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>627</v>
+      </c>
+      <c r="C80" s="2"/>
+      <c r="D80" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="G80" s="2" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A81" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>577</v>
+      </c>
+      <c r="C81" s="2"/>
+      <c r="D81" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>579</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G81" s="2" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A82" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="C82" s="2"/>
+      <c r="D82" s="2" t="s">
+        <v>433</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="G82" s="2" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A83" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>624</v>
+      </c>
+      <c r="C83" s="2"/>
+      <c r="D83" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="G83" s="2" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A84" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="G84" s="2" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A85" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>504</v>
+      </c>
+      <c r="C85" s="2"/>
+      <c r="D85" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G85" s="2" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A86" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="G86" s="2" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A87" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="G87" s="2" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A88" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>417</v>
+      </c>
+      <c r="C88" s="2"/>
+      <c r="D88" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G88" s="2" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A89" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>464</v>
+      </c>
+      <c r="C89" s="2"/>
+      <c r="D89" s="2" t="s">
+        <v>465</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="G89" s="2" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A90" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="G90" s="2" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A91" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G91" s="2" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A92" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="D92" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G92" s="2" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A93" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="C93" s="2"/>
+      <c r="D93" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="G93" s="2" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A94" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="D94" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="G94" s="2" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A95" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>584</v>
+      </c>
+      <c r="C95" s="2"/>
+      <c r="D95" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="G95" s="2" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A96" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="D96" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="G96" s="2" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A97" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="G97" s="2" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A98" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="C98" s="2"/>
+      <c r="D98" s="2" t="s">
+        <v>407</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="G98" s="2" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A99" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="D99" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="G99" s="2" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A100" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>383</v>
+      </c>
+      <c r="C100" s="2"/>
+      <c r="D100" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="G100" s="2" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A101" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="D101" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="G101" s="2" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A102" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="D102" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="G102" s="2" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A103" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="C103" s="2"/>
+      <c r="D103" s="2" t="s">
+        <v>414</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="G103" s="2" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A104" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="D104" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G104" s="2" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A105" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="D105" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="G105" s="2" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A106" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>593</v>
+      </c>
+      <c r="C106" s="2"/>
+      <c r="D106" s="2" t="s">
+        <v>594</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>595</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="G106" s="2" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A107" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="D107" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="G107" s="2" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A108" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="D108" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G108" s="2" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A109" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="C109" s="2"/>
+      <c r="D109" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>509</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="G109" s="2" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A110" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="C110" s="2"/>
+      <c r="D110" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="G110" s="2" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A111" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="C111" s="2"/>
+      <c r="D111" s="2" t="s">
+        <v>473</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="G111" s="2" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A112" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="D112" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="G112" s="2" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A113" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="C113" s="2"/>
+      <c r="D113" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G113" s="2" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A114" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="D114" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G114" s="2" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A115" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="D115" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G115" s="2" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A116" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="C116" s="2"/>
+      <c r="D116" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G116" s="2" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A117" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D117" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G117" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A118" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="D118" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G118" s="2" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A119" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D119" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G119" s="2" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A120" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="D120" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G120" s="2" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A121" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="D121" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G121" s="2" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A122" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>543</v>
+      </c>
+      <c r="C122" s="2"/>
+      <c r="D122" s="2" t="s">
+        <v>544</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G122" s="2" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A123" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="C123" s="2"/>
+      <c r="D123" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G123" s="2" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A124" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D124" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G124" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A125" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C125" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="D125" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G125" s="2" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A126" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>628</v>
+      </c>
+      <c r="C126" s="2"/>
+      <c r="D126" s="2" t="s">
+        <v>629</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>630</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G126" s="2" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A127" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="D127" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G127" s="2" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A128" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>617</v>
+      </c>
+      <c r="C128" s="2"/>
+      <c r="D128" s="2" t="s">
+        <v>618</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>619</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G128" s="2" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A129" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="D129" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G129" s="2" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A130" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="C130" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="D130" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G130" s="2" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A131" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="D131" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G131" s="2" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A132" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="C132" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="D132" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G132" s="2" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A133" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C133" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="D133" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G133" s="2" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A134" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>554</v>
+      </c>
+      <c r="C134" s="2"/>
+      <c r="D134" s="2" t="s">
+        <v>555</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G134" s="2" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A135" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B135" s="2" t="s">
+        <v>562</v>
+      </c>
+      <c r="C135" s="2"/>
+      <c r="D135" s="2" t="s">
+        <v>563</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G135" s="2" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A136" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B136" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="C136" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="D136" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G136" s="2" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A137" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B137" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="C137" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="D137" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>337</v>
+      </c>
+      <c r="G137" s="2" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A138" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B138" s="2" t="s">
+        <v>624</v>
+      </c>
+      <c r="C138" s="2"/>
+      <c r="D138" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="G138" s="2" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A139" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B139" s="2" t="s">
+        <v>603</v>
+      </c>
+      <c r="C139" s="2"/>
+      <c r="D139" s="2" t="s">
+        <v>604</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>605</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="G139" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A140" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B140" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="C140" s="2"/>
+      <c r="D140" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>373</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G140" s="2" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A141" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B141" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="C141" s="2"/>
+      <c r="D141" s="2" t="s">
+        <v>588</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G141" s="2" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A142" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B142" s="2" t="s">
+        <v>392</v>
+      </c>
+      <c r="C142" s="2"/>
+      <c r="D142" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>381</v>
+      </c>
+      <c r="G142" s="2" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A143" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B143" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C143" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="D143" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="G143" s="2" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A144" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B144" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="C144" s="2"/>
+      <c r="D144" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="G144" s="2" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A145" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B145" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="C145" s="2"/>
+      <c r="D145" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>421</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="G145" s="2" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A146" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B146" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="C146" s="2"/>
+      <c r="D146" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="G146" s="2" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A147" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B147" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="C147" s="2"/>
+      <c r="D147" s="2" t="s">
+        <v>585</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>586</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G147" s="2" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A148" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B148" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="C148" s="2"/>
+      <c r="D148" s="2" t="s">
+        <v>600</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>601</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G148" s="2" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A149" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B149" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="C149" s="2"/>
+      <c r="D149" s="2" t="s">
+        <v>520</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="G149" s="2" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A150" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B150" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="C150" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="D150" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="G150" s="2" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A151" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B151" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C151" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D151" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="G151" s="2" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A152" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B152" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C152" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D152" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="G152" s="2" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A153" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B153" s="2" t="s">
+        <v>428</v>
+      </c>
+      <c r="C153" s="2"/>
+      <c r="D153" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G153" s="2" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A154" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B154" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="C154" s="2"/>
+      <c r="D154" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G154" s="2" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A155" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B155" s="2" t="s">
+        <v>613</v>
+      </c>
+      <c r="C155" s="2"/>
+      <c r="D155" s="2" t="s">
+        <v>614</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="G155" s="2" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A156" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B156" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="C156" s="2"/>
+      <c r="D156" s="2" t="s">
+        <v>481</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>482</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="G156" s="2" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A157" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B157" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C157" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D157" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G157" s="2" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A158" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B158" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C158" s="2"/>
+      <c r="D158" s="2" t="s">
+        <v>574</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>575</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="G158" s="2" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A159" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B159" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C159" s="2"/>
+      <c r="D159" s="2" t="s">
+        <v>590</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>591</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="G159" s="2" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A160" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B160" s="2" t="s">
+        <v>550</v>
+      </c>
+      <c r="C160" s="2"/>
+      <c r="D160" s="2" t="s">
+        <v>551</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>552</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G160" s="2" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A161" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B161" s="2" t="s">
+        <v>557</v>
+      </c>
+      <c r="C161" s="2"/>
+      <c r="D161" s="2" t="s">
+        <v>558</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>559</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>560</v>
+      </c>
+      <c r="G161" s="2" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A162" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B162" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="C162" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="D162" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="G162" s="2" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A163" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B163" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="C163" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="D163" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G163" s="2" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A164" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B164" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="C164" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="D164" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="G164" s="2" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A165" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B165" s="2" t="s">
+        <v>452</v>
+      </c>
+      <c r="C165" s="2"/>
+      <c r="D165" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="G165" s="2" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A166" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B166" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="C166" s="2"/>
+      <c r="D166" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="G166" s="2" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A167" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B167" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="C167" s="2"/>
+      <c r="D167" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G167" s="2" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A168" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B168" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="C168" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="D168" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="G168" s="2" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A169" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B169" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="C169" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="D169" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="G169" s="2" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A170" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B170" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="C170" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="D170" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="G170" s="2" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A171" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B171" s="2" t="s">
+        <v>607</v>
+      </c>
+      <c r="C171" s="2"/>
+      <c r="D171" s="2" t="s">
+        <v>608</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="G171" s="2" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A172" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B172" s="2" t="s">
+        <v>456</v>
+      </c>
+      <c r="C172" s="2"/>
+      <c r="D172" s="2" t="s">
+        <v>457</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="G172" s="2" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A173" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B173" s="2" t="s">
+        <v>621</v>
+      </c>
+      <c r="C173" s="2"/>
+      <c r="D173" s="2" t="s">
+        <v>622</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="G173" s="2" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A174" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B174" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="C174" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="D174" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="G174" s="2" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A175" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B175" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C175" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D175" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G175" s="2" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A176" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B176" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="C176" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="D176" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="G176" s="2" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A177" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B177" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="C177" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="D177" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="G177" s="2" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A178" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B178" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C178" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="D178" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G178" s="2" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A179" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B179" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C179" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="D179" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="G179" s="2" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A180" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B180" s="2" t="s">
+        <v>436</v>
+      </c>
+      <c r="C180" s="2"/>
+      <c r="D180" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="G180" s="2" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A181" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B181" s="2" t="s">
+        <v>469</v>
+      </c>
+      <c r="C181" s="2"/>
+      <c r="D181" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G181" s="2" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A182" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B182" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C182" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D182" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="G182" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A183" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B183" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C183" s="2"/>
+      <c r="D183" s="2" t="s">
+        <v>399</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G183" s="2" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A184" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B184" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="C184" s="2"/>
+      <c r="D184" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="G184" s="2" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="185" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A185" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B185" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="C185" s="2"/>
+      <c r="D185" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>537</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G185" s="2" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="186" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A186" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B186" s="2" t="s">
+        <v>570</v>
+      </c>
+      <c r="C186" s="2"/>
+      <c r="D186" s="2" t="s">
+        <v>571</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="G186" s="2" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A187" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B187" s="2" t="s">
+        <v>515</v>
+      </c>
+      <c r="C187" s="2"/>
+      <c r="D187" s="2" t="s">
+        <v>516</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>517</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="G187" s="2" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A188" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B188" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C188" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D188" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E188" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="G188" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A189" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B189" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="C189" s="2"/>
+      <c r="D189" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="E189" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G189" s="2" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="190" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A190" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B190" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="C190" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="D190" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="G190" s="2" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="191" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A191" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B191" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="C191" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="D191" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="G191" s="2" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="192" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A192" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B192" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="C192" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="D192" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="G192" s="2" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="193" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A193" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B193" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="C193" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="D193" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G193" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A194" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B194" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="C194" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D194" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="E194" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="G194" s="2" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="195" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A195" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B195" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="C195" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="D195" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="E195" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G195" s="2" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="196" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A196" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B196" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="C196" s="2"/>
+      <c r="D196" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="E196" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="G196" s="2" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="197" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A197" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B197" s="2" t="s">
+        <v>460</v>
+      </c>
+      <c r="C197" s="2"/>
+      <c r="D197" s="2" t="s">
+        <v>461</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>462</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="G197" s="2" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A198" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B198" s="2" t="s">
+        <v>593</v>
+      </c>
+      <c r="C198" s="2"/>
+      <c r="D198" s="2" t="s">
+        <v>594</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>595</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="G198" s="2" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="199" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A199" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B199" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="C199" s="2"/>
+      <c r="D199" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="G199" s="2" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="200" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A200" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B200" s="2" t="s">
+        <v>610</v>
+      </c>
+      <c r="C200" s="2"/>
+      <c r="D200" s="2" t="s">
+        <v>611</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G200" s="2" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="201" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A201" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B201" s="2" t="s">
+        <v>476</v>
+      </c>
+      <c r="C201" s="2"/>
+      <c r="D201" s="2" t="s">
+        <v>477</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>478</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="G201" s="2" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="202" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A202" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B202" s="2" t="s">
+        <v>546</v>
+      </c>
+      <c r="C202" s="2"/>
+      <c r="D202" s="2" t="s">
+        <v>547</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>548</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G202" s="2" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="203" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A203" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B203" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="C203" s="2"/>
+      <c r="D203" s="2" t="s">
+        <v>379</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>381</v>
+      </c>
+      <c r="G203" s="2" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="204" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A204" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B204" s="2" t="s">
         <v>581</v>
       </c>
-      <c r="B1" s="1"/>
-[...18 lines deleted...]
-      <c r="A3" s="1" t="s">
+      <c r="C204" s="2"/>
+      <c r="D204" s="2" t="s">
         <v>582</v>
       </c>
-      <c r="B3" s="1"/>
-[...7 lines deleted...]
-      <c r="A4" s="1" t="s">
+      <c r="E204" s="2" t="s">
+        <v>575</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="G204" s="2" t="s">
         <v>583</v>
       </c>
-      <c r="B4" s="1"/>
-[...45 lines deleted...]
-      <c r="F6" s="3" t="s">
+    </row>
+    <row r="205" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A205" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="B205" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="C205" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="D205" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="F205" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="G6" s="3" t="s">
-[...19 lines deleted...]
-      <c r="F7" s="3" t="s">
+      <c r="G205" s="2" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="206" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A206" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="B206" s="2" t="s">
+        <v>539</v>
+      </c>
+      <c r="C206" s="2"/>
+      <c r="D206" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="G206" s="2" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="207" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A207" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="B207" s="2" t="s">
+        <v>627</v>
+      </c>
+      <c r="C207" s="2"/>
+      <c r="D207" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="E207" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="G207" s="2" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="208" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A208" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="B208" s="2" t="s">
+        <v>577</v>
+      </c>
+      <c r="C208" s="2"/>
+      <c r="D208" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>579</v>
+      </c>
+      <c r="F208" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="G7" s="3" t="s">
-[...17 lines deleted...]
-      <c r="F8" s="3" t="s">
+      <c r="G208" s="2" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="209" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A209" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="B209" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="C209" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="D209" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="E209" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="F209" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="G8" s="3" t="s">
-[...1261 lines deleted...]
-      <c r="E66" s="3" t="s">
+      <c r="G209" s="2" t="s">
         <v>343</v>
       </c>
-      <c r="F66" s="3" t="s">
-[...2793 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A5:G193" xr:uid="{B17CF634-C228-4899-A589-FA0D082CD41A}"/>
-[...3 lines deleted...]
-    <sortCondition ref="C6:C193"/>
+  <autoFilter ref="A5:G5" xr:uid="{FADA09A5-5B94-4ADA-BC59-99A0A4940857}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A6:G209">
+    <sortCondition ref="A6:A209"/>
+    <sortCondition ref="B6:B209"/>
+    <sortCondition ref="C6:C209"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="67" fitToHeight="0" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;"Calibri,Bold"Page &amp;P of &amp;N</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>