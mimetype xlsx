--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -2,1238 +2,1238 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\TMD\TMD Shared Perm\Comp Office\Excise\CigTobacco\CT\Permit Listing\2026\202603\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\TMD\TMD Shared Perm\Comp Office\Excise\CigTobacco\CT\Permittee Listing\2026\202604\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9173B1BD-4A15-4C31-8B6E-07EE374D34C7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B06C2C63-BB86-426F-8C24-13CADF1D2CF3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-105" windowWidth="29040" windowHeight="15720" xr2:uid="{EF745353-19D5-45AC-8984-A02AED40787C}"/>
+    <workbookView xWindow="-28920" yWindow="-2670" windowWidth="29040" windowHeight="15720" xr2:uid="{C52988EF-D551-461C-A05F-F8383CB216AB}"/>
   </bookViews>
   <sheets>
-    <sheet name="Cigarette Tobacco Permittees" sheetId="1" r:id="rId1"/>
+    <sheet name="Cigarette Tobacco Permitees" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Cigarette Tobacco Permittees'!$A$5:$G$218</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Cigarette Tobacco Permittees'!$1:$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Cigarette Tobacco Permitees'!$A$5:$G$5</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Cigarette Tobacco Permitees'!$1:$5</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1396" uniqueCount="670">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1465" uniqueCount="675">
   <si>
     <t>Permit Type</t>
   </si>
   <si>
     <t>Legal Name</t>
   </si>
   <si>
     <t>Trade Name</t>
   </si>
   <si>
     <t>Street</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Postal Code</t>
   </si>
   <si>
+    <t>Cigarette Distributor In-state</t>
+  </si>
+  <si>
+    <t>HY-VEE INC</t>
+  </si>
+  <si>
+    <t>LOMAR DISTRIBUTION</t>
+  </si>
+  <si>
+    <t>5251 CUMMING AVE</t>
+  </si>
+  <si>
+    <t>CUMMING</t>
+  </si>
+  <si>
+    <t>IA</t>
+  </si>
+  <si>
+    <t>500619313</t>
+  </si>
+  <si>
     <t>Cigarette Distributor Out-of-state</t>
   </si>
   <si>
     <t>MAC'S CONVENIENCE STORES LLC</t>
   </si>
   <si>
     <t>1600 TRADEPORT DR</t>
   </si>
   <si>
     <t>HAZELWOOD</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>630424319</t>
   </si>
   <si>
+    <t>Tobacco Distributor In-state</t>
+  </si>
+  <si>
+    <t>CORE-MARK US, LLC</t>
+  </si>
+  <si>
+    <t>COREMARK US LLC</t>
+  </si>
+  <si>
+    <t>1751 E US HIGHWAY 30</t>
+  </si>
+  <si>
+    <t>CARROLL</t>
+  </si>
+  <si>
+    <t>514012671</t>
+  </si>
+  <si>
+    <t>Tobacco Distributor Out-of-state</t>
+  </si>
+  <si>
+    <t>2051 BASELINE RD</t>
+  </si>
+  <si>
+    <t>MONTGOMERY</t>
+  </si>
+  <si>
+    <t>IL</t>
+  </si>
+  <si>
+    <t>605381193</t>
+  </si>
+  <si>
+    <t>BONER, RICHARD J</t>
+  </si>
+  <si>
+    <t>CIGAR BOX</t>
+  </si>
+  <si>
+    <t>309 N HONNOLD ST</t>
+  </si>
+  <si>
+    <t>MONROE</t>
+  </si>
+  <si>
+    <t>501707937</t>
+  </si>
+  <si>
+    <t>QUIKTRIP CORPORATION</t>
+  </si>
+  <si>
+    <t>QUIK N TASTY FOODS INC</t>
+  </si>
+  <si>
+    <t>822 QUIK TRIP WAY</t>
+  </si>
+  <si>
+    <t>BELTON</t>
+  </si>
+  <si>
+    <t>640124658</t>
+  </si>
+  <si>
+    <t>MASON BROTHERS COMPANY</t>
+  </si>
+  <si>
+    <t>MASO</t>
+  </si>
+  <si>
+    <t>222 4TH ST NE</t>
+  </si>
+  <si>
+    <t>WADENA</t>
+  </si>
+  <si>
+    <t>MN</t>
+  </si>
+  <si>
+    <t>564821200</t>
+  </si>
+  <si>
     <t>Cigarette Wholesaler</t>
   </si>
   <si>
     <t>T&amp;J WALSH INC</t>
   </si>
   <si>
     <t>W &amp; S WHOLESALE</t>
   </si>
   <si>
     <t>106 W 2ND ST</t>
   </si>
   <si>
     <t>WASHINGTON</t>
   </si>
   <si>
-    <t>IA</t>
-[...1 lines deleted...]
-  <si>
     <t>523531905</t>
   </si>
   <si>
     <t>CASH-WA DISTRIBUTING CO OF KEARNEY INC</t>
   </si>
   <si>
     <t>CASH-WA DISTRIBUTING</t>
   </si>
   <si>
     <t>401 W 4TH ST</t>
   </si>
   <si>
     <t>KEARNEY</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>688457825</t>
   </si>
   <si>
-    <t>Tobacco Distributor In-state</t>
+    <t>MCLANE MIDWEST INC</t>
+  </si>
+  <si>
+    <t>MCLANE OZARK</t>
+  </si>
+  <si>
+    <t>2788 E SAWYER RD</t>
+  </si>
+  <si>
+    <t>REPUBLIC</t>
+  </si>
+  <si>
+    <t>657387557</t>
+  </si>
+  <si>
+    <t>SHIBA BROTHERS LLC</t>
+  </si>
+  <si>
+    <t>TOBACCO HUT</t>
+  </si>
+  <si>
+    <t>5714 HICKMAN RD</t>
+  </si>
+  <si>
+    <t>DES MOINES</t>
+  </si>
+  <si>
+    <t>503101121</t>
+  </si>
+  <si>
+    <t>CASEYS MARKETING COMPANY</t>
+  </si>
+  <si>
+    <t>CASEY'S GENERAL STORES</t>
+  </si>
+  <si>
+    <t>2902 S JAGUAR RD</t>
+  </si>
+  <si>
+    <t>JOPLIN</t>
+  </si>
+  <si>
+    <t>648048197</t>
+  </si>
+  <si>
+    <t>400 W INDUSTRIAL DR</t>
+  </si>
+  <si>
+    <t>TERRE HAUTE</t>
+  </si>
+  <si>
+    <t>IN</t>
+  </si>
+  <si>
+    <t>478029828</t>
+  </si>
+  <si>
+    <t>1 SE CONVENIENCE BLVD</t>
+  </si>
+  <si>
+    <t>ANKENY</t>
+  </si>
+  <si>
+    <t>500219672</t>
   </si>
   <si>
     <t>NATIONAL CIGAR STORE INC</t>
   </si>
   <si>
     <t>NATIONAL CIGAR STORE, INC.</t>
   </si>
   <si>
     <t>617 SYCAMORE ST</t>
   </si>
   <si>
     <t>WATERLOO</t>
   </si>
   <si>
     <t>507034725</t>
   </si>
   <si>
-    <t>Tobacco Distributor Out-of-state</t>
+    <t>CONCORDIA LLC</t>
+  </si>
+  <si>
+    <t>CONCORDIA WINE &amp; CIGARS</t>
+  </si>
+  <si>
+    <t>611 JEFFERSON ST</t>
+  </si>
+  <si>
+    <t>BURLINGTON</t>
+  </si>
+  <si>
+    <t>526015477</t>
   </si>
   <si>
     <t>KWIK TRIP INC</t>
   </si>
   <si>
     <t>KWIK STAR</t>
   </si>
   <si>
     <t>2025 KWIK TRIP WAY</t>
   </si>
   <si>
     <t>LA CROSSE</t>
   </si>
   <si>
     <t>WI</t>
   </si>
   <si>
     <t>546033228</t>
   </si>
   <si>
     <t>ST JOSEPH TOBACCO COMPANY INC</t>
   </si>
   <si>
     <t>SAINT JOE DISTRIBUTING</t>
   </si>
   <si>
     <t>5808 CORPORATE DR</t>
   </si>
   <si>
     <t>SAINT JOSEPH</t>
   </si>
   <si>
     <t>645077758</t>
   </si>
   <si>
     <t>LOL FOODS INC</t>
   </si>
   <si>
     <t>HENRYS FOODS INC</t>
   </si>
   <si>
     <t>234 N MCKAY AVE</t>
   </si>
   <si>
     <t>ALEXANDRIA</t>
   </si>
   <si>
-    <t>MN</t>
-[...1 lines deleted...]
-  <si>
     <t>563088550</t>
   </si>
   <si>
     <t>S ABRAHAM &amp; SONS INC</t>
   </si>
   <si>
     <t>S ABRAHAM &amp; SONS</t>
   </si>
   <si>
     <t>4001 3 MILE RD NW</t>
   </si>
   <si>
     <t>GRAND RAPIDS</t>
   </si>
   <si>
     <t>MI</t>
   </si>
   <si>
     <t>495341132</t>
   </si>
   <si>
+    <t>Delivery Seller</t>
+  </si>
+  <si>
+    <t>HIVEGUYS</t>
+  </si>
+  <si>
+    <t>HIVE GUYS</t>
+  </si>
+  <si>
+    <t>5900 BALCONES DR</t>
+  </si>
+  <si>
+    <t>AUSTIN</t>
+  </si>
+  <si>
+    <t>TX</t>
+  </si>
+  <si>
+    <t>787314298</t>
+  </si>
+  <si>
+    <t>FRANCHISE WHOLESALE CO LLC</t>
+  </si>
+  <si>
+    <t>WILDHORSE DISTRIBUTING</t>
+  </si>
+  <si>
+    <t>713 N FRONTIER RD</t>
+  </si>
+  <si>
+    <t>PAPILLION</t>
+  </si>
+  <si>
+    <t>680464354</t>
+  </si>
+  <si>
+    <t>MARSHALL IGA INC</t>
+  </si>
+  <si>
+    <t>HARVARD DISTRIBUTING</t>
+  </si>
+  <si>
+    <t>5113 S ROUTE 31</t>
+  </si>
+  <si>
+    <t>RINGWOOD</t>
+  </si>
+  <si>
+    <t>600720000</t>
+  </si>
+  <si>
+    <t>ANDERSON, JOSEPH M</t>
+  </si>
+  <si>
+    <t>SMOKIN JOES</t>
+  </si>
+  <si>
+    <t>4900 INDIAN HILL RD</t>
+  </si>
+  <si>
+    <t>LEWISTON</t>
+  </si>
+  <si>
+    <t>NY</t>
+  </si>
+  <si>
+    <t>140929721</t>
+  </si>
+  <si>
+    <t>Cigarette Manufacturer</t>
+  </si>
+  <si>
     <t>SURPLUS OUTLET INC</t>
   </si>
   <si>
     <t>WAHOO WAREHOUSE</t>
   </si>
   <si>
     <t>360 E 5TH ST</t>
   </si>
   <si>
     <t>WAHOO</t>
   </si>
   <si>
     <t>680661926</t>
   </si>
   <si>
     <t>SUPER FOOD SERVICES INC</t>
   </si>
   <si>
     <t>SUPER FOOD SERVICES 071</t>
   </si>
   <si>
     <t>4067 COUNTY ROAD 130</t>
   </si>
   <si>
     <t>BELLEFONTAINE</t>
   </si>
   <si>
     <t>OH</t>
   </si>
   <si>
     <t>433119359</t>
   </si>
   <si>
     <t>SUPER FOOD SERVICES 067</t>
   </si>
   <si>
     <t>4228 S 72ND ST</t>
   </si>
   <si>
     <t>OMAHA</t>
   </si>
   <si>
     <t>681271803</t>
   </si>
   <si>
+    <t>IOWA CASH &amp; CARRY LLC</t>
+  </si>
+  <si>
+    <t>IOWA CASH &amp; CARRY</t>
+  </si>
+  <si>
+    <t>2220 E OVID AVE</t>
+  </si>
+  <si>
+    <t>503134747</t>
+  </si>
+  <si>
     <t>A AND M GROUP LLC</t>
   </si>
   <si>
     <t>QUAD CITIES IMPORTS</t>
   </si>
   <si>
     <t>7620 LOUIS RICH CT</t>
   </si>
   <si>
     <t>DAVENPORT</t>
   </si>
   <si>
     <t>528041414</t>
   </si>
   <si>
-    <t>IOWA CASH &amp; CARRY LLC</t>
-[...251 lines deleted...]
-    <t>564821200</t>
+    <t>CHEYENNE INTERNATIONAL LLC</t>
+  </si>
+  <si>
+    <t>701 S BATTLEGROUND AVE</t>
+  </si>
+  <si>
+    <t>GROVER</t>
+  </si>
+  <si>
+    <t>NC</t>
+  </si>
+  <si>
+    <t>280739542</t>
+  </si>
+  <si>
+    <t>BEVERAGE DISTRIBUTORS OF IOWA</t>
+  </si>
+  <si>
+    <t>3221 SE 14TH ST</t>
+  </si>
+  <si>
+    <t>503201304</t>
+  </si>
+  <si>
+    <t>VECTOR TOBACCO INC</t>
+  </si>
+  <si>
+    <t>VECTOR TOBACCO MEDALLION BRANDS</t>
+  </si>
+  <si>
+    <t>3800 PARAMOUNT PKWY</t>
+  </si>
+  <si>
+    <t>MORRISVILLE</t>
+  </si>
+  <si>
+    <t>275606951</t>
+  </si>
+  <si>
+    <t>ALIMENA, CHARLES G</t>
+  </si>
+  <si>
+    <t>THE TOBACCO SHOP</t>
+  </si>
+  <si>
+    <t>612 S HIGHWAY 71</t>
+  </si>
+  <si>
+    <t>ARNOLDS PARK</t>
+  </si>
+  <si>
+    <t>513317831</t>
+  </si>
+  <si>
+    <t>FONTEM US LLC</t>
+  </si>
+  <si>
+    <t>BLU ECIGS</t>
+  </si>
+  <si>
+    <t>628 GREEN VALLEY RD</t>
+  </si>
+  <si>
+    <t>GREENSBORO</t>
+  </si>
+  <si>
+    <t>274087791</t>
+  </si>
+  <si>
+    <t>CENTRAL IOWA ELECTRONIC CIGARETTES INC</t>
+  </si>
+  <si>
+    <t>CENTRAL IOWA VAPORS</t>
+  </si>
+  <si>
+    <t>11338 AURORA AVE</t>
+  </si>
+  <si>
+    <t>URBANDALE</t>
+  </si>
+  <si>
+    <t>503227907</t>
+  </si>
+  <si>
+    <t>LIGGETT GROUP LLC</t>
+  </si>
+  <si>
+    <t>LIGGETT &amp; MYERS TOBACCO CO</t>
+  </si>
+  <si>
+    <t>100 MAPLE LN</t>
+  </si>
+  <si>
+    <t>MEBANE</t>
+  </si>
+  <si>
+    <t>273028160</t>
+  </si>
+  <si>
+    <t>THESY LLC</t>
+  </si>
+  <si>
+    <t>ELEMENT VAPE</t>
+  </si>
+  <si>
+    <t>370 TURNBULL CANYON RD</t>
+  </si>
+  <si>
+    <t>CITY OF INDUSTRY</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>917451009</t>
+  </si>
+  <si>
+    <t>WGK INVESTMENTS LLC</t>
+  </si>
+  <si>
+    <t>CIGAR SOURCE</t>
+  </si>
+  <si>
+    <t>3305 INGERSOLL AVE</t>
+  </si>
+  <si>
+    <t>503123913</t>
   </si>
   <si>
     <t>SECOND STREET CIGARS LLC</t>
   </si>
   <si>
     <t>DRAWING ROOM</t>
   </si>
   <si>
     <t>320 E 2ND ST</t>
   </si>
   <si>
     <t>528011702</t>
   </si>
   <si>
+    <t>BEAST DISTRIBUTION LLC</t>
+  </si>
+  <si>
+    <t>VAPOR BEAST</t>
+  </si>
+  <si>
+    <t>2801 SW 149TH AVE</t>
+  </si>
+  <si>
+    <t>MIRAMAR</t>
+  </si>
+  <si>
+    <t>FL</t>
+  </si>
+  <si>
+    <t>330274175</t>
+  </si>
+  <si>
+    <t>PURECIGS LLC</t>
+  </si>
+  <si>
+    <t>PURE VAPE</t>
+  </si>
+  <si>
+    <t>3135 SKYWAY CIR</t>
+  </si>
+  <si>
+    <t>MELBOURNE</t>
+  </si>
+  <si>
+    <t>329347334</t>
+  </si>
+  <si>
     <t>Tobacco Subjobber</t>
   </si>
   <si>
+    <t>BRAVIM MART INCORPORATED</t>
+  </si>
+  <si>
+    <t>121 N ANKENY BLVD</t>
+  </si>
+  <si>
+    <t>500231708</t>
+  </si>
+  <si>
+    <t>BLB7 LLC</t>
+  </si>
+  <si>
+    <t>THE VAPE MALL</t>
+  </si>
+  <si>
+    <t>704 W PEARCE BLVD</t>
+  </si>
+  <si>
+    <t>WENTZVILLE</t>
+  </si>
+  <si>
+    <t>633851016</t>
+  </si>
+  <si>
+    <t>MAGMA HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>EIGHTVAPE-EIGHTCIG</t>
+  </si>
+  <si>
+    <t>4151 N PECOS RD</t>
+  </si>
+  <si>
+    <t>LAS VEGAS</t>
+  </si>
+  <si>
+    <t>NV</t>
+  </si>
+  <si>
+    <t>891150189</t>
+  </si>
+  <si>
     <t>DAVID'S BRIAR SHOPPE INC</t>
   </si>
   <si>
     <t>DAVID'S FINE TOBACCOS</t>
   </si>
   <si>
     <t>9759 UNIVERSITY AVE</t>
   </si>
   <si>
     <t>CLIVE</t>
   </si>
   <si>
     <t>503250000</t>
   </si>
   <si>
+    <t>GB LICENSE LLC</t>
+  </si>
+  <si>
+    <t>GOPUFF</t>
+  </si>
+  <si>
+    <t>1510 OHIO ST</t>
+  </si>
+  <si>
+    <t>503143424</t>
+  </si>
+  <si>
+    <t>1907 STEVENS DR</t>
+  </si>
+  <si>
+    <t>IOWA CITY</t>
+  </si>
+  <si>
+    <t>522404339</t>
+  </si>
+  <si>
     <t>DANLEE CORP</t>
   </si>
   <si>
     <t>1918 SE 14TH ST</t>
   </si>
   <si>
     <t>503201015</t>
   </si>
   <si>
+    <t>SMOKIN HOT LLC</t>
+  </si>
+  <si>
+    <t>SMOK</t>
+  </si>
+  <si>
+    <t>1014 N 18TH ST</t>
+  </si>
+  <si>
+    <t>CENTERVILLE</t>
+  </si>
+  <si>
+    <t>525441118</t>
+  </si>
+  <si>
+    <t>LEAF BROTHERS CIGARS</t>
+  </si>
+  <si>
+    <t>LEAF BROTHERS CIGARS LLC</t>
+  </si>
+  <si>
+    <t>714 INTERSTATE PKWY</t>
+  </si>
+  <si>
+    <t>WAUKEE</t>
+  </si>
+  <si>
+    <t>502637577</t>
+  </si>
+  <si>
+    <t>TW VENDING INC</t>
+  </si>
+  <si>
+    <t>TURNKEY CORRECTIONS</t>
+  </si>
+  <si>
+    <t>3329 CASEY ST</t>
+  </si>
+  <si>
+    <t>RIVER FALLS</t>
+  </si>
+  <si>
+    <t>540225852</t>
+  </si>
+  <si>
+    <t>SPECIALTY CIGARS, LLC</t>
+  </si>
+  <si>
+    <t>2100 E CARY ST</t>
+  </si>
+  <si>
+    <t>RICHMOND</t>
+  </si>
+  <si>
+    <t>VA</t>
+  </si>
+  <si>
+    <t>232237270</t>
+  </si>
+  <si>
+    <t>SUNNY 76 LLC</t>
+  </si>
+  <si>
+    <t>CHICAGO GRILL</t>
+  </si>
+  <si>
+    <t>5454 CENTER POINT RD NE</t>
+  </si>
+  <si>
+    <t>CEDAR RAPIDS</t>
+  </si>
+  <si>
+    <t>524022028</t>
+  </si>
+  <si>
+    <t>SB MART INC</t>
+  </si>
+  <si>
+    <t>TOBACCO MART</t>
+  </si>
+  <si>
+    <t>6535 DOUGLAS AVE</t>
+  </si>
+  <si>
+    <t>503223333</t>
+  </si>
+  <si>
+    <t>MISTER E LIQUID LLC</t>
+  </si>
+  <si>
+    <t>MEL WHOLESALE</t>
+  </si>
+  <si>
+    <t>632 PLYMOUTH AVE NE</t>
+  </si>
+  <si>
+    <t>495056032</t>
+  </si>
+  <si>
+    <t>WHITE HORSE VAPOR STORES, LLC</t>
+  </si>
+  <si>
+    <t>WHITE HORSE VAPOR</t>
+  </si>
+  <si>
+    <t>1483 MINERAL SPRING AVE</t>
+  </si>
+  <si>
+    <t>NORTH PROVIDENCE</t>
+  </si>
+  <si>
+    <t>RI</t>
+  </si>
+  <si>
+    <t>029043131</t>
+  </si>
+  <si>
+    <t>JAPAN TOBACCO INTERNATIONAL USA INC</t>
+  </si>
+  <si>
+    <t>JT INTERNATIONAL USA INC</t>
+  </si>
+  <si>
+    <t>4000 CENTER AT NORTH HILLS ST</t>
+  </si>
+  <si>
+    <t>RALEIGH</t>
+  </si>
+  <si>
+    <t>276097096</t>
+  </si>
+  <si>
     <t>IPURCHASE ONLINE INC</t>
   </si>
   <si>
     <t>VAPE SOCIETY SUPPLIES</t>
   </si>
   <si>
     <t>3100 S OLD HWY 63</t>
   </si>
   <si>
     <t>COLUMBIA</t>
   </si>
   <si>
     <t>652010000</t>
   </si>
   <si>
+    <t>GREENSMARTLIVING INC</t>
+  </si>
+  <si>
+    <t>GREE</t>
+  </si>
+  <si>
+    <t>1404 S JEFFERSON ST</t>
+  </si>
+  <si>
+    <t>SALT LAKE CITY</t>
+  </si>
+  <si>
+    <t>UT</t>
+  </si>
+  <si>
+    <t>841155211</t>
+  </si>
+  <si>
+    <t>SMOLDERING CIGAR LLC</t>
+  </si>
+  <si>
+    <t>SMOLDERING CIGAR, LLC</t>
+  </si>
+  <si>
+    <t>411 4TH AVE</t>
+  </si>
+  <si>
+    <t>LIVERMORE</t>
+  </si>
+  <si>
+    <t>505589541</t>
+  </si>
+  <si>
+    <t>SEMA INTERNATIONAL INC</t>
+  </si>
+  <si>
+    <t>SEAM INTERNATIONAL INC</t>
+  </si>
+  <si>
+    <t>9601 HUMBOLDT AVE S</t>
+  </si>
+  <si>
+    <t>BLOOMINGTON</t>
+  </si>
+  <si>
+    <t>554312622</t>
+  </si>
+  <si>
+    <t>MADURO DISTRIBUTORS</t>
+  </si>
+  <si>
+    <t>THE LOON</t>
+  </si>
+  <si>
+    <t>7580 COMMERCE LN NE</t>
+  </si>
+  <si>
+    <t>FRIDLEY</t>
+  </si>
+  <si>
+    <t>554323115</t>
+  </si>
+  <si>
+    <t>PARALLELDIRECT LLC</t>
+  </si>
+  <si>
+    <t>MAGIC MIST</t>
+  </si>
+  <si>
+    <t>103 SCHELTER RD</t>
+  </si>
+  <si>
+    <t>LINCOLNSHIRE</t>
+  </si>
+  <si>
+    <t>600693657</t>
+  </si>
+  <si>
     <t>FRED DIEBEL INC</t>
   </si>
   <si>
     <t>FRED DIEBEL</t>
   </si>
   <si>
     <t>426 WARD PKWY</t>
   </si>
   <si>
     <t>KANSAS CITY</t>
   </si>
   <si>
     <t>641122101</t>
   </si>
   <si>
+    <t>IMRAN HOLDINGS LLC</t>
+  </si>
+  <si>
+    <t>EAGLE WHOLESALE</t>
+  </si>
+  <si>
+    <t>4925 SIRONA DR</t>
+  </si>
+  <si>
+    <t>CHARLOTTE</t>
+  </si>
+  <si>
+    <t>282734200</t>
+  </si>
+  <si>
     <t>BBK TOBACCO &amp; FOODS LLP</t>
   </si>
   <si>
     <t>HBI INTERNATIONAL</t>
   </si>
   <si>
     <t>3401 W PAPAGO ST</t>
   </si>
   <si>
     <t>PHOENIX</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>850099735</t>
   </si>
   <si>
+    <t>KRETEK INTERNATIONAL INC</t>
+  </si>
+  <si>
+    <t>PHILLIPS AND KING INT'L</t>
+  </si>
+  <si>
+    <t>5449 ENDEAVOUR CT</t>
+  </si>
+  <si>
+    <t>MOORPARK</t>
+  </si>
+  <si>
+    <t>930211712</t>
+  </si>
+  <si>
+    <t>HUFF AND PUFFERS LLC</t>
+  </si>
+  <si>
+    <t>HUFF AND PUFFERS</t>
+  </si>
+  <si>
+    <t>12105 BROOKHURST ST</t>
+  </si>
+  <si>
+    <t>GARDEN GROVE</t>
+  </si>
+  <si>
+    <t>928402853</t>
+  </si>
+  <si>
+    <t>SV3, LLC</t>
+  </si>
+  <si>
+    <t>MI-ONE BRANDS</t>
+  </si>
+  <si>
+    <t>4908 E MCDOWELL RD</t>
+  </si>
+  <si>
+    <t>850087718</t>
+  </si>
+  <si>
+    <t>SWEDISH HERITAGE LLC</t>
+  </si>
+  <si>
     <t>ECON CONTROL INC</t>
   </si>
   <si>
     <t>CERTIFRESH CIGAR</t>
   </si>
   <si>
     <t>7395 BUSH LAKE RD</t>
   </si>
   <si>
     <t>EDINA</t>
   </si>
   <si>
     <t>554392027</t>
   </si>
   <si>
+    <t>BUYJOEYLLC</t>
+  </si>
+  <si>
+    <t>BUYJOEY LLC</t>
+  </si>
+  <si>
+    <t>11821 S EQUESTRIAN TRL</t>
+  </si>
+  <si>
+    <t>850443440</t>
+  </si>
+  <si>
+    <t>JENNIFER X LLC</t>
+  </si>
+  <si>
+    <t>CHARMING VAPE</t>
+  </si>
+  <si>
+    <t>8637 NAOMI ST</t>
+  </si>
+  <si>
+    <t>PLANO</t>
+  </si>
+  <si>
+    <t>750247804</t>
+  </si>
+  <si>
+    <t>EWING VENTURES LLC</t>
+  </si>
+  <si>
+    <t>CUVANA</t>
+  </si>
+  <si>
+    <t>1209 MOUNTAIN ROAD PL NE</t>
+  </si>
+  <si>
+    <t>ALBUQUERQUE</t>
+  </si>
+  <si>
+    <t>NM</t>
+  </si>
+  <si>
+    <t>871107845</t>
+  </si>
+  <si>
+    <t>CEDAR AND SMOKE LIMITED LIABILITY COMPANY</t>
+  </si>
+  <si>
+    <t>CEDAR &amp; SMOKE</t>
+  </si>
+  <si>
+    <t>2023 NW 92ND CT</t>
+  </si>
+  <si>
+    <t>503255482</t>
+  </si>
+  <si>
+    <t>OHSERASE MANUFACTURING, LLC</t>
+  </si>
+  <si>
+    <t>26 EAGLE DR</t>
+  </si>
+  <si>
+    <t>AKWESASNE</t>
+  </si>
+  <si>
+    <t>136553235</t>
+  </si>
+  <si>
     <t>BD2 INC.</t>
   </si>
   <si>
     <t>BEAST DISTRO</t>
   </si>
   <si>
-    <t>2801 SW 149TH AVE</t>
-[...10 lines deleted...]
-  <si>
     <t>CEDAR + VINE LLC</t>
   </si>
   <si>
     <t>CEDAR &amp; VINE</t>
   </si>
   <si>
     <t>423 N 3RD ST</t>
   </si>
   <si>
     <t>526015225</t>
   </si>
   <si>
-    <t>CEDAR AND SMOKE LIMITED LIABILITY COMPANY</t>
-[...550 lines deleted...]
-  <si>
     <t>VAPOR AUTHORITY INC</t>
   </si>
   <si>
     <t>9187 CLAIREMONT MESA BLV</t>
   </si>
   <si>
     <t>SAN DIEGO</t>
   </si>
   <si>
     <t>921230000</t>
   </si>
   <si>
     <t>PHILIP MORRIS USA INC</t>
   </si>
   <si>
     <t>6601 W BROAD ST</t>
   </si>
   <si>
     <t>232301723</t>
   </si>
   <si>
     <t>XCALIBER INTERNATIONAL LTD LLC</t>
   </si>
   <si>
     <t>4747 NE 1ST ST</t>
@@ -1247,50 +1247,53 @@
   <si>
     <t>743619807</t>
   </si>
   <si>
     <t>SWEDISH MATCH NORTH AMERICA LLC</t>
   </si>
   <si>
     <t>1021 E CARY ST</t>
   </si>
   <si>
     <t>232194000</t>
   </si>
   <si>
     <t>GLOBAL DISTRIBUTION INC</t>
   </si>
   <si>
     <t>10087 GOODHUE ST NE</t>
   </si>
   <si>
     <t>BLAINE</t>
   </si>
   <si>
     <t>554494431</t>
   </si>
   <si>
+    <t>AFRIDI WHOLESALE LLC</t>
+  </si>
+  <si>
     <t>AMCON DISTRIBUTING COMPANY</t>
   </si>
   <si>
     <t>2517 ELLINGTON RD</t>
   </si>
   <si>
     <t>QUINCY</t>
   </si>
   <si>
     <t>623058828</t>
   </si>
   <si>
     <t>CAP CITY CIGARS, LLC</t>
   </si>
   <si>
     <t>1536 2ND AVE</t>
   </si>
   <si>
     <t>503143405</t>
   </si>
   <si>
     <t>US SMOKELESS TOBACCO COMPANY LLC</t>
   </si>
   <si>
     <t>800 HARRISON ST</t>
@@ -1340,50 +1343,62 @@
   <si>
     <t>661061135</t>
   </si>
   <si>
     <t>AMERICAN SNUFF COMPANY LLC</t>
   </si>
   <si>
     <t>4583 GUTHRIE HWY</t>
   </si>
   <si>
     <t>CLARKSVILLE</t>
   </si>
   <si>
     <t>370405422</t>
   </si>
   <si>
     <t>3400 E MAIN ST</t>
   </si>
   <si>
     <t>DANVILLE</t>
   </si>
   <si>
     <t>618349468</t>
   </si>
   <si>
+    <t>Cigarette Vendor</t>
+  </si>
+  <si>
+    <t>NOVAK, BRANDON M</t>
+  </si>
+  <si>
+    <t>1100 1ST ST SW</t>
+  </si>
+  <si>
+    <t>524042102</t>
+  </si>
+  <si>
     <t>THE CIGAR SOCIAL USA LLC</t>
   </si>
   <si>
     <t>5161 UTICA RIDGE RD</t>
   </si>
   <si>
     <t>528073863</t>
   </si>
   <si>
     <t>NORTHERNER SCANDINAVIA INC</t>
   </si>
   <si>
     <t>631 HIGHWAY 90 A</t>
   </si>
   <si>
     <t>MISSOURI CITY</t>
   </si>
   <si>
     <t>774891334</t>
   </si>
   <si>
     <t>DOORDASH ESSENTIALS LLC</t>
   </si>
   <si>
     <t>3180 100TH ST</t>
@@ -2030,51 +2045,51 @@
   <si>
     <t>ITG BRANDS LLC</t>
   </si>
   <si>
     <t>IOWA CIGAR CO LLC</t>
   </si>
   <si>
     <t>1401 22ND ST</t>
   </si>
   <si>
     <t>WEST DES MOINES</t>
   </si>
   <si>
     <t>502661404</t>
   </si>
   <si>
     <t>Iowa Cigarette and Tobacco Permittees</t>
   </si>
   <si>
     <t>This listing includes Permit Type, Legal Name, Trade Name, Street, City, State, and Postal Code of active permittees.</t>
   </si>
   <si>
     <t>Filter buttons are available for use on each column.</t>
   </si>
   <si>
-    <t>Updated 03/10/2026</t>
+    <t>Updated 04/03/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -2447,4858 +2462,5095 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C88D8C27-1AE6-438F-9095-5004AD41F05B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0976C6A8-5F77-402B-98FA-94862C343FC8}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G218"/>
+  <dimension ref="A1:G229"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="34.33203125" customWidth="1"/>
     <col min="2" max="2" width="43.33203125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="35.44140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="28.88671875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="18.88671875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.33203125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="16.5546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:7" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
     </row>
     <row r="3" spans="1:7" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.35">
       <c r="A3" s="1" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
     </row>
     <row r="4" spans="1:7" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.35">
       <c r="A4" s="1" t="s">
-        <v>668</v>
+        <v>673</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
     </row>
     <row r="5" spans="1:7" s="1" customFormat="1" ht="18" x14ac:dyDescent="0.35">
       <c r="A5" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A6" s="3" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>107</v>
+        <v>69</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>108</v>
+        <v>70</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>109</v>
+        <v>78</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>110</v>
+        <v>79</v>
       </c>
       <c r="F6" s="3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G6" s="3" t="s">
-        <v>111</v>
+        <v>80</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A7" s="3" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>151</v>
+        <v>86</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>152</v>
+        <v>87</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>153</v>
+        <v>88</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>154</v>
+        <v>89</v>
       </c>
       <c r="F7" s="3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>155</v>
+        <v>90</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A8" s="3" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>138</v>
+        <v>21</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>139</v>
+        <v>22</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>143</v>
+        <v>23</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>144</v>
+        <v>24</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>145</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A9" s="3" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A10" s="3" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>146</v>
+        <v>8</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>147</v>
+        <v>9</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>148</v>
+        <v>10</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>149</v>
+        <v>11</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A11" s="3" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>76</v>
+        <v>152</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>77</v>
+        <v>153</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>78</v>
+        <v>154</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>80</v>
+        <v>155</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A12" s="3" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>647</v>
+        <v>652</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>648</v>
+        <v>653</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>649</v>
+        <v>654</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>650</v>
+        <v>655</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A13" s="3" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>27</v>
+        <v>81</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>28</v>
+        <v>82</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>29</v>
+        <v>83</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>30</v>
+        <v>84</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>31</v>
+        <v>85</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A14" s="3" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>586</v>
+        <v>591</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>587</v>
+        <v>592</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>588</v>
+        <v>593</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>589</v>
+        <v>594</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A15" s="3" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>92</v>
+        <v>29</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A16" s="3" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>92</v>
+        <v>29</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A17" s="3" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>69</v>
+        <v>150</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>626</v>
+        <v>631</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A18" s="3" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>81</v>
+        <v>130</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>82</v>
+        <v>131</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>83</v>
+        <v>132</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>84</v>
+        <v>133</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>85</v>
+        <v>134</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>86</v>
+        <v>135</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A19" s="3" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>182</v>
+        <v>327</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A20" s="3" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A21" s="3" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>562</v>
+        <v>567</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>563</v>
+        <v>568</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>564</v>
+        <v>569</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A22" s="3" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A23" s="3" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>630</v>
+        <v>635</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>631</v>
+        <v>636</v>
       </c>
       <c r="F23" s="3" t="s">
-        <v>37</v>
+        <v>95</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>632</v>
+        <v>637</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A24" s="3" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>107</v>
+        <v>69</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>108</v>
+        <v>70</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>112</v>
+        <v>71</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>113</v>
+        <v>72</v>
       </c>
       <c r="F24" s="3" t="s">
-        <v>114</v>
+        <v>18</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>115</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A25" s="3" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>107</v>
+        <v>69</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>108</v>
+        <v>70</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>116</v>
+        <v>74</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>117</v>
+        <v>75</v>
       </c>
       <c r="F25" s="3" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>118</v>
+        <v>77</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A26" s="3" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
       <c r="F26" s="3" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>25</v>
+        <v>58</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A27" s="3" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="E27" s="3" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>37</v>
+        <v>95</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A28" s="3" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>533</v>
+        <v>538</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>37</v>
+        <v>95</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>534</v>
+        <v>539</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A29" s="3" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="E29" s="3" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="F29" s="3" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A30" s="3" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>138</v>
+        <v>21</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>139</v>
+        <v>22</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>140</v>
+        <v>27</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>141</v>
+        <v>28</v>
       </c>
       <c r="F30" s="3" t="s">
-        <v>92</v>
+        <v>29</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>142</v>
+        <v>30</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A31" s="3" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>138</v>
+        <v>21</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
-        <v>602</v>
+        <v>607</v>
       </c>
       <c r="E31" s="3" t="s">
-        <v>603</v>
+        <v>608</v>
       </c>
       <c r="F31" s="3" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>604</v>
+        <v>609</v>
       </c>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A32" s="3" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>585</v>
+        <v>590</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
       <c r="F32" s="3" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>25</v>
+        <v>58</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A33" s="3" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>94</v>
+        <v>120</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>95</v>
+        <v>121</v>
       </c>
       <c r="D33" s="3" t="s">
-        <v>96</v>
+        <v>122</v>
       </c>
       <c r="E33" s="3" t="s">
-        <v>97</v>
+        <v>123</v>
       </c>
       <c r="F33" s="3" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>98</v>
+        <v>124</v>
       </c>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A34" s="3" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>33</v>
+        <v>91</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>34</v>
+        <v>92</v>
       </c>
       <c r="D34" s="3" t="s">
-        <v>35</v>
+        <v>93</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>36</v>
+        <v>94</v>
       </c>
       <c r="F34" s="3" t="s">
-        <v>37</v>
+        <v>95</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>38</v>
+        <v>96</v>
       </c>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A35" s="3" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>44</v>
+        <v>102</v>
       </c>
       <c r="C35" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="F35" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="D35" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G35" s="3" t="s">
-        <v>49</v>
+        <v>106</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A36" s="3" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D36" s="3" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="E36" s="3" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="F36" s="3" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A37" s="3" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>88</v>
+        <v>125</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>89</v>
+        <v>126</v>
       </c>
       <c r="D37" s="3" t="s">
-        <v>90</v>
+        <v>127</v>
       </c>
       <c r="E37" s="3" t="s">
-        <v>91</v>
+        <v>128</v>
       </c>
       <c r="F37" s="3" t="s">
-        <v>92</v>
+        <v>29</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>93</v>
+        <v>129</v>
       </c>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A38" s="3" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>156</v>
+        <v>41</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>157</v>
+        <v>42</v>
       </c>
       <c r="D38" s="3" t="s">
-        <v>158</v>
+        <v>43</v>
       </c>
       <c r="E38" s="3" t="s">
-        <v>159</v>
+        <v>44</v>
       </c>
       <c r="F38" s="3" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>160</v>
+        <v>46</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A39" s="3" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="E39" s="3" t="s">
-        <v>69</v>
+        <v>150</v>
       </c>
       <c r="F39" s="3" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A40" s="3" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>123</v>
+        <v>59</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>124</v>
+        <v>60</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>125</v>
+        <v>61</v>
       </c>
       <c r="E40" s="3" t="s">
-        <v>126</v>
+        <v>62</v>
       </c>
       <c r="F40" s="3" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>127</v>
+        <v>63</v>
       </c>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A41" s="3" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>123</v>
+        <v>59</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E41" s="3" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F41" s="3" t="s">
-        <v>92</v>
+        <v>29</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A42" s="3" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="E42" s="3" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
       <c r="F42" s="3" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A43" s="3" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="E43" s="3" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="F43" s="3" t="s">
-        <v>92</v>
+        <v>29</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A44" s="3" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>128</v>
+        <v>36</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>129</v>
+        <v>37</v>
       </c>
       <c r="D44" s="3" t="s">
-        <v>130</v>
+        <v>38</v>
       </c>
       <c r="E44" s="3" t="s">
-        <v>131</v>
+        <v>39</v>
       </c>
       <c r="F44" s="3" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>132</v>
+        <v>40</v>
       </c>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A45" s="3" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>50</v>
+        <v>107</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>51</v>
+        <v>108</v>
       </c>
       <c r="D45" s="3" t="s">
-        <v>52</v>
+        <v>109</v>
       </c>
       <c r="E45" s="3" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="F45" s="3" t="s">
-        <v>54</v>
+        <v>111</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>55</v>
+        <v>112</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A46" s="3" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>39</v>
+        <v>97</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>40</v>
+        <v>98</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>41</v>
+        <v>99</v>
       </c>
       <c r="E46" s="3" t="s">
-        <v>42</v>
+        <v>100</v>
       </c>
       <c r="F46" s="3" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>43</v>
+        <v>101</v>
       </c>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A47" s="3" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>61</v>
+        <v>142</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>62</v>
+        <v>143</v>
       </c>
       <c r="D47" s="3" t="s">
-        <v>63</v>
+        <v>144</v>
       </c>
       <c r="E47" s="3" t="s">
-        <v>64</v>
+        <v>145</v>
       </c>
       <c r="F47" s="3" t="s">
-        <v>65</v>
+        <v>146</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>66</v>
+        <v>147</v>
       </c>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A48" s="3" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>61</v>
+        <v>142</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>67</v>
+        <v>148</v>
       </c>
       <c r="D48" s="3" t="s">
-        <v>68</v>
+        <v>149</v>
       </c>
       <c r="E48" s="3" t="s">
-        <v>69</v>
+        <v>150</v>
       </c>
       <c r="F48" s="3" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>70</v>
+        <v>151</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A49" s="3" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>56</v>
+        <v>137</v>
       </c>
       <c r="C49" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="F49" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="D49" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G49" s="3" t="s">
-        <v>60</v>
+        <v>141</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A50" s="3" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>581</v>
+        <v>586</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
-        <v>582</v>
+        <v>587</v>
       </c>
       <c r="E50" s="3" t="s">
-        <v>583</v>
+        <v>588</v>
       </c>
       <c r="F50" s="3" t="s">
-        <v>92</v>
+        <v>29</v>
       </c>
       <c r="G50" s="3" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A51" s="3" t="s">
-        <v>87</v>
+        <v>14</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-      </c>
+        <v>586</v>
+      </c>
+      <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
-        <v>83</v>
+        <v>587</v>
       </c>
       <c r="E51" s="3" t="s">
-        <v>84</v>
+        <v>588</v>
       </c>
       <c r="F51" s="3" t="s">
-        <v>85</v>
+        <v>29</v>
       </c>
       <c r="G51" s="3" t="s">
-        <v>86</v>
+        <v>589</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A52" s="3" t="s">
-        <v>87</v>
+        <v>136</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>224</v>
+        <v>130</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>224</v>
+        <v>131</v>
       </c>
       <c r="D52" s="3" t="s">
-        <v>225</v>
+        <v>132</v>
       </c>
       <c r="E52" s="3" t="s">
-        <v>226</v>
+        <v>133</v>
       </c>
       <c r="F52" s="3" t="s">
-        <v>227</v>
+        <v>134</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>228</v>
+        <v>135</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A53" s="3" t="s">
-        <v>87</v>
+        <v>136</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C53" s="3"/>
+        <v>161</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>161</v>
+      </c>
       <c r="D53" s="3" t="s">
-        <v>627</v>
+        <v>162</v>
       </c>
       <c r="E53" s="3" t="s">
-        <v>628</v>
+        <v>163</v>
       </c>
       <c r="F53" s="3" t="s">
-        <v>104</v>
+        <v>164</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>629</v>
+        <v>165</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A54" s="3" t="s">
-        <v>87</v>
+        <v>136</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>565</v>
-[...1 lines deleted...]
-      <c r="C54" s="3"/>
+        <v>161</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>161</v>
+      </c>
       <c r="D54" s="3" t="s">
-        <v>566</v>
+        <v>162</v>
       </c>
       <c r="E54" s="3" t="s">
-        <v>567</v>
+        <v>163</v>
       </c>
       <c r="F54" s="3" t="s">
-        <v>568</v>
+        <v>164</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>569</v>
+        <v>165</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A55" s="3" t="s">
-        <v>87</v>
+        <v>136</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>661</v>
+        <v>21</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3" t="s">
-        <v>364</v>
+        <v>632</v>
       </c>
       <c r="E55" s="3" t="s">
-        <v>365</v>
+        <v>633</v>
       </c>
       <c r="F55" s="3" t="s">
-        <v>227</v>
+        <v>118</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>366</v>
+        <v>634</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A56" s="3" t="s">
-        <v>87</v>
+        <v>136</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>271</v>
-[...3 lines deleted...]
-      </c>
+        <v>570</v>
+      </c>
+      <c r="C56" s="3"/>
       <c r="D56" s="3" t="s">
-        <v>273</v>
+        <v>571</v>
       </c>
       <c r="E56" s="3" t="s">
-        <v>274</v>
+        <v>572</v>
       </c>
       <c r="F56" s="3" t="s">
-        <v>227</v>
+        <v>573</v>
       </c>
       <c r="G56" s="3" t="s">
-        <v>275</v>
+        <v>574</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A57" s="3" t="s">
-        <v>87</v>
+        <v>136</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>524</v>
+        <v>666</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3" t="s">
-        <v>525</v>
+        <v>181</v>
       </c>
       <c r="E57" s="3" t="s">
-        <v>274</v>
+        <v>182</v>
       </c>
       <c r="F57" s="3" t="s">
-        <v>227</v>
+        <v>164</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>526</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A58" s="3" t="s">
-        <v>87</v>
+        <v>136</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>353</v>
+        <v>288</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>354</v>
+        <v>289</v>
       </c>
       <c r="D58" s="3" t="s">
-        <v>355</v>
+        <v>290</v>
       </c>
       <c r="E58" s="3" t="s">
-        <v>356</v>
+        <v>291</v>
       </c>
       <c r="F58" s="3" t="s">
-        <v>227</v>
+        <v>164</v>
       </c>
       <c r="G58" s="3" t="s">
-        <v>357</v>
+        <v>292</v>
       </c>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A59" s="3" t="s">
-        <v>87</v>
+        <v>136</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>550</v>
+        <v>529</v>
       </c>
       <c r="C59" s="3"/>
       <c r="D59" s="3" t="s">
-        <v>551</v>
+        <v>530</v>
       </c>
       <c r="E59" s="3" t="s">
-        <v>552</v>
+        <v>291</v>
       </c>
       <c r="F59" s="3" t="s">
-        <v>227</v>
+        <v>164</v>
       </c>
       <c r="G59" s="3" t="s">
-        <v>553</v>
+        <v>531</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A60" s="3" t="s">
-        <v>87</v>
+        <v>136</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>380</v>
+        <v>189</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>380</v>
+        <v>190</v>
       </c>
       <c r="D60" s="3" t="s">
-        <v>381</v>
+        <v>191</v>
       </c>
       <c r="E60" s="3" t="s">
-        <v>382</v>
+        <v>192</v>
       </c>
       <c r="F60" s="3" t="s">
-        <v>85</v>
+        <v>164</v>
       </c>
       <c r="G60" s="3" t="s">
-        <v>383</v>
+        <v>193</v>
       </c>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A61" s="3" t="s">
-        <v>87</v>
+        <v>136</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>393</v>
+        <v>555</v>
       </c>
       <c r="C61" s="3"/>
       <c r="D61" s="3" t="s">
-        <v>394</v>
+        <v>556</v>
       </c>
       <c r="E61" s="3" t="s">
-        <v>298</v>
+        <v>557</v>
       </c>
       <c r="F61" s="3" t="s">
-        <v>299</v>
+        <v>164</v>
       </c>
       <c r="G61" s="3" t="s">
-        <v>395</v>
+        <v>558</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A62" s="3" t="s">
-        <v>87</v>
+        <v>136</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>520</v>
-[...1 lines deleted...]
-      <c r="C62" s="3"/>
+        <v>379</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>379</v>
+      </c>
       <c r="D62" s="3" t="s">
-        <v>521</v>
+        <v>380</v>
       </c>
       <c r="E62" s="3" t="s">
-        <v>522</v>
+        <v>381</v>
       </c>
       <c r="F62" s="3" t="s">
-        <v>11</v>
+        <v>134</v>
       </c>
       <c r="G62" s="3" t="s">
-        <v>523</v>
+        <v>382</v>
       </c>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A63" s="3" t="s">
-        <v>87</v>
+        <v>136</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>590</v>
+        <v>393</v>
       </c>
       <c r="C63" s="3"/>
       <c r="D63" s="3" t="s">
-        <v>591</v>
+        <v>394</v>
       </c>
       <c r="E63" s="3" t="s">
-        <v>592</v>
+        <v>266</v>
       </c>
       <c r="F63" s="3" t="s">
-        <v>227</v>
+        <v>267</v>
       </c>
       <c r="G63" s="3" t="s">
-        <v>593</v>
+        <v>395</v>
       </c>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A64" s="3" t="s">
-        <v>87</v>
+        <v>136</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>484</v>
+        <v>525</v>
       </c>
       <c r="C64" s="3"/>
       <c r="D64" s="3" t="s">
-        <v>485</v>
+        <v>526</v>
       </c>
       <c r="E64" s="3" t="s">
-        <v>486</v>
+        <v>527</v>
       </c>
       <c r="F64" s="3" t="s">
-        <v>227</v>
+        <v>18</v>
       </c>
       <c r="G64" s="3" t="s">
-        <v>487</v>
+        <v>528</v>
       </c>
     </row>
     <row r="65" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A65" s="3" t="s">
-        <v>87</v>
+        <v>136</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>558</v>
+        <v>595</v>
       </c>
       <c r="C65" s="3"/>
       <c r="D65" s="3" t="s">
-        <v>559</v>
+        <v>596</v>
       </c>
       <c r="E65" s="3" t="s">
-        <v>560</v>
+        <v>597</v>
       </c>
       <c r="F65" s="3" t="s">
-        <v>227</v>
+        <v>164</v>
       </c>
       <c r="G65" s="3" t="s">
-        <v>561</v>
+        <v>598</v>
       </c>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A66" s="3" t="s">
-        <v>87</v>
+        <v>136</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>372</v>
-[...3 lines deleted...]
-      </c>
+        <v>489</v>
+      </c>
+      <c r="C66" s="3"/>
       <c r="D66" s="3" t="s">
-        <v>374</v>
+        <v>490</v>
       </c>
       <c r="E66" s="3" t="s">
-        <v>375</v>
+        <v>491</v>
       </c>
       <c r="F66" s="3" t="s">
-        <v>227</v>
+        <v>164</v>
       </c>
       <c r="G66" s="3" t="s">
-        <v>376</v>
+        <v>492</v>
       </c>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A67" s="3" t="s">
-        <v>87</v>
+        <v>136</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>396</v>
+        <v>563</v>
       </c>
       <c r="C67" s="3"/>
       <c r="D67" s="3" t="s">
-        <v>397</v>
+        <v>564</v>
       </c>
       <c r="E67" s="3" t="s">
-        <v>398</v>
+        <v>565</v>
       </c>
       <c r="F67" s="3" t="s">
-        <v>399</v>
+        <v>164</v>
       </c>
       <c r="G67" s="3" t="s">
-        <v>400</v>
+        <v>566</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A68" s="3" t="s">
-        <v>13</v>
+        <v>136</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>71</v>
+        <v>169</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>72</v>
+        <v>170</v>
       </c>
       <c r="D68" s="3" t="s">
-        <v>73</v>
+        <v>171</v>
       </c>
       <c r="E68" s="3" t="s">
-        <v>74</v>
+        <v>172</v>
       </c>
       <c r="F68" s="3" t="s">
-        <v>18</v>
+        <v>164</v>
       </c>
       <c r="G68" s="3" t="s">
-        <v>75</v>
+        <v>173</v>
       </c>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A69" s="3" t="s">
-        <v>13</v>
+        <v>136</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>574</v>
+        <v>396</v>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3" t="s">
-        <v>575</v>
+        <v>397</v>
       </c>
       <c r="E69" s="3" t="s">
-        <v>576</v>
+        <v>398</v>
       </c>
       <c r="F69" s="3" t="s">
-        <v>48</v>
+        <v>399</v>
       </c>
       <c r="G69" s="3" t="s">
-        <v>577</v>
+        <v>400</v>
       </c>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A70" s="3" t="s">
-        <v>13</v>
+        <v>440</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>441</v>
+      </c>
+      <c r="C70" s="3"/>
       <c r="D70" s="3" t="s">
-        <v>378</v>
+        <v>442</v>
       </c>
       <c r="E70" s="3" t="s">
-        <v>79</v>
+        <v>272</v>
       </c>
       <c r="F70" s="3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G70" s="3" t="s">
-        <v>379</v>
+        <v>443</v>
       </c>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A71" s="3" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>76</v>
+        <v>156</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>77</v>
+        <v>157</v>
       </c>
       <c r="D71" s="3" t="s">
-        <v>78</v>
+        <v>158</v>
       </c>
       <c r="E71" s="3" t="s">
-        <v>79</v>
+        <v>159</v>
       </c>
       <c r="F71" s="3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G71" s="3" t="s">
-        <v>80</v>
+        <v>160</v>
       </c>
     </row>
     <row r="72" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A72" s="3" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>661</v>
+        <v>579</v>
       </c>
       <c r="C72" s="3"/>
       <c r="D72" s="3" t="s">
-        <v>364</v>
+        <v>580</v>
       </c>
       <c r="E72" s="3" t="s">
-        <v>365</v>
+        <v>581</v>
       </c>
       <c r="F72" s="3" t="s">
-        <v>227</v>
+        <v>45</v>
       </c>
       <c r="G72" s="3" t="s">
-        <v>366</v>
+        <v>582</v>
       </c>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A73" s="3" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>606</v>
-[...1 lines deleted...]
-      <c r="C73" s="3"/>
+        <v>8</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>166</v>
+      </c>
       <c r="D73" s="3" t="s">
-        <v>607</v>
+        <v>167</v>
       </c>
       <c r="E73" s="3" t="s">
-        <v>608</v>
+        <v>67</v>
       </c>
       <c r="F73" s="3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G73" s="3" t="s">
-        <v>609</v>
+        <v>168</v>
       </c>
     </row>
     <row r="74" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A74" s="3" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>14</v>
+        <v>152</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>15</v>
+        <v>153</v>
       </c>
       <c r="D74" s="3" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="E74" s="3" t="s">
-        <v>17</v>
+        <v>67</v>
       </c>
       <c r="F74" s="3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G74" s="3" t="s">
-        <v>19</v>
+        <v>155</v>
       </c>
     </row>
     <row r="75" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A75" s="3" t="s">
-        <v>99</v>
+        <v>47</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>465</v>
+        <v>666</v>
       </c>
       <c r="C75" s="3"/>
       <c r="D75" s="3" t="s">
-        <v>466</v>
+        <v>181</v>
       </c>
       <c r="E75" s="3" t="s">
-        <v>467</v>
+        <v>182</v>
       </c>
       <c r="F75" s="3" t="s">
-        <v>238</v>
+        <v>164</v>
       </c>
       <c r="G75" s="3" t="s">
-        <v>468</v>
+        <v>183</v>
       </c>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A76" s="3" t="s">
-        <v>99</v>
+        <v>47</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>658</v>
+        <v>611</v>
       </c>
       <c r="C76" s="3"/>
       <c r="D76" s="3" t="s">
-        <v>659</v>
+        <v>612</v>
       </c>
       <c r="E76" s="3" t="s">
-        <v>248</v>
+        <v>613</v>
       </c>
       <c r="F76" s="3" t="s">
-        <v>227</v>
+        <v>12</v>
       </c>
       <c r="G76" s="3" t="s">
-        <v>660</v>
+        <v>614</v>
       </c>
     </row>
     <row r="77" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A77" s="3" t="s">
-        <v>99</v>
+        <v>47</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>195</v>
+        <v>48</v>
       </c>
       <c r="C77" s="3" t="s">
-        <v>196</v>
+        <v>49</v>
       </c>
       <c r="D77" s="3" t="s">
-        <v>197</v>
+        <v>50</v>
       </c>
       <c r="E77" s="3" t="s">
-        <v>198</v>
+        <v>51</v>
       </c>
       <c r="F77" s="3" t="s">
-        <v>199</v>
+        <v>12</v>
       </c>
       <c r="G77" s="3" t="s">
-        <v>200</v>
+        <v>52</v>
       </c>
     </row>
     <row r="78" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A78" s="3" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>342</v>
-[...3 lines deleted...]
-      </c>
+        <v>470</v>
+      </c>
+      <c r="C78" s="3"/>
       <c r="D78" s="3" t="s">
-        <v>197</v>
+        <v>471</v>
       </c>
       <c r="E78" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="F78" s="3" t="s">
         <v>198</v>
       </c>
-      <c r="F78" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G78" s="3" t="s">
-        <v>200</v>
+        <v>473</v>
       </c>
     </row>
     <row r="79" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A79" s="3" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>543</v>
+        <v>663</v>
       </c>
       <c r="C79" s="3"/>
       <c r="D79" s="3" t="s">
-        <v>544</v>
+        <v>664</v>
       </c>
       <c r="E79" s="3" t="s">
-        <v>529</v>
+        <v>332</v>
       </c>
       <c r="F79" s="3" t="s">
-        <v>92</v>
+        <v>164</v>
       </c>
       <c r="G79" s="3" t="s">
-        <v>545</v>
+        <v>665</v>
       </c>
     </row>
     <row r="80" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A80" s="3" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>329</v>
+        <v>383</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>330</v>
+        <v>384</v>
       </c>
       <c r="D80" s="3" t="s">
-        <v>331</v>
+        <v>210</v>
       </c>
       <c r="E80" s="3" t="s">
-        <v>332</v>
+        <v>211</v>
       </c>
       <c r="F80" s="3" t="s">
-        <v>11</v>
+        <v>212</v>
       </c>
       <c r="G80" s="3" t="s">
-        <v>333</v>
+        <v>213</v>
       </c>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A81" s="3" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>461</v>
-[...1 lines deleted...]
-      <c r="C81" s="3"/>
+        <v>208</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>209</v>
+      </c>
       <c r="D81" s="3" t="s">
-        <v>462</v>
+        <v>210</v>
       </c>
       <c r="E81" s="3" t="s">
-        <v>463</v>
+        <v>211</v>
       </c>
       <c r="F81" s="3" t="s">
-        <v>238</v>
+        <v>212</v>
       </c>
       <c r="G81" s="3" t="s">
-        <v>464</v>
+        <v>213</v>
       </c>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A82" s="3" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>220</v>
-[...3 lines deleted...]
-      </c>
+        <v>548</v>
+      </c>
+      <c r="C82" s="3"/>
       <c r="D82" s="3" t="s">
-        <v>222</v>
+        <v>549</v>
       </c>
       <c r="E82" s="3" t="s">
-        <v>187</v>
+        <v>534</v>
       </c>
       <c r="F82" s="3" t="s">
-        <v>188</v>
+        <v>29</v>
       </c>
       <c r="G82" s="3" t="s">
-        <v>223</v>
+        <v>550</v>
       </c>
     </row>
     <row r="83" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A83" s="3" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>614</v>
-[...1 lines deleted...]
-      <c r="C83" s="3"/>
+        <v>223</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>224</v>
+      </c>
       <c r="D83" s="3" t="s">
-        <v>615</v>
+        <v>225</v>
       </c>
       <c r="E83" s="3" t="s">
-        <v>616</v>
+        <v>226</v>
       </c>
       <c r="F83" s="3" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="G83" s="3" t="s">
-        <v>617</v>
+        <v>227</v>
       </c>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A84" s="3" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>358</v>
-[...3 lines deleted...]
-      </c>
+        <v>466</v>
+      </c>
+      <c r="C84" s="3"/>
       <c r="D84" s="3" t="s">
-        <v>360</v>
+        <v>467</v>
       </c>
       <c r="E84" s="3" t="s">
-        <v>289</v>
+        <v>468</v>
       </c>
       <c r="F84" s="3" t="s">
-        <v>18</v>
+        <v>198</v>
       </c>
       <c r="G84" s="3" t="s">
-        <v>361</v>
+        <v>469</v>
       </c>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A85" s="3" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>446</v>
-[...1 lines deleted...]
-      <c r="C85" s="3"/>
+        <v>360</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>361</v>
+      </c>
       <c r="D85" s="3" t="s">
-        <v>447</v>
+        <v>362</v>
       </c>
       <c r="E85" s="3" t="s">
-        <v>289</v>
+        <v>337</v>
       </c>
       <c r="F85" s="3" t="s">
-        <v>18</v>
+        <v>338</v>
       </c>
       <c r="G85" s="3" t="s">
-        <v>448</v>
+        <v>363</v>
       </c>
     </row>
     <row r="86" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A86" s="3" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>500</v>
+        <v>619</v>
       </c>
       <c r="C86" s="3"/>
       <c r="D86" s="3" t="s">
-        <v>501</v>
+        <v>620</v>
       </c>
       <c r="E86" s="3" t="s">
-        <v>502</v>
+        <v>621</v>
       </c>
       <c r="F86" s="3" t="s">
-        <v>503</v>
+        <v>95</v>
       </c>
       <c r="G86" s="3" t="s">
-        <v>504</v>
+        <v>622</v>
       </c>
     </row>
     <row r="87" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A87" s="3" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>209</v>
+        <v>184</v>
       </c>
       <c r="C87" s="3" t="s">
-        <v>210</v>
+        <v>185</v>
       </c>
       <c r="D87" s="3" t="s">
-        <v>211</v>
+        <v>186</v>
       </c>
       <c r="E87" s="3" t="s">
-        <v>212</v>
+        <v>187</v>
       </c>
       <c r="F87" s="3" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="G87" s="3" t="s">
-        <v>214</v>
+        <v>188</v>
       </c>
     </row>
     <row r="88" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A88" s="3" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>516</v>
+        <v>451</v>
       </c>
       <c r="C88" s="3"/>
       <c r="D88" s="3" t="s">
-        <v>517</v>
+        <v>452</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>417</v>
+        <v>187</v>
       </c>
       <c r="F88" s="3" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="G88" s="3" t="s">
-        <v>518</v>
+        <v>453</v>
       </c>
     </row>
     <row r="89" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A89" s="3" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>362</v>
-[...3 lines deleted...]
-      </c>
+        <v>505</v>
+      </c>
+      <c r="C89" s="3"/>
       <c r="D89" s="3" t="s">
-        <v>364</v>
+        <v>506</v>
       </c>
       <c r="E89" s="3" t="s">
-        <v>365</v>
+        <v>507</v>
       </c>
       <c r="F89" s="3" t="s">
-        <v>227</v>
+        <v>508</v>
       </c>
       <c r="G89" s="3" t="s">
-        <v>366</v>
+        <v>509</v>
       </c>
     </row>
     <row r="90" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A90" s="3" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>316</v>
+        <v>369</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>317</v>
+        <v>370</v>
       </c>
       <c r="D90" s="3" t="s">
-        <v>318</v>
+        <v>371</v>
       </c>
       <c r="E90" s="3" t="s">
-        <v>319</v>
+        <v>372</v>
       </c>
       <c r="F90" s="3" t="s">
-        <v>18</v>
+        <v>373</v>
       </c>
       <c r="G90" s="3" t="s">
-        <v>320</v>
+        <v>374</v>
       </c>
     </row>
     <row r="91" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A91" s="3" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>316</v>
-[...3 lines deleted...]
-      </c>
+        <v>521</v>
+      </c>
+      <c r="C91" s="3"/>
       <c r="D91" s="3" t="s">
-        <v>321</v>
+        <v>522</v>
       </c>
       <c r="E91" s="3" t="s">
-        <v>79</v>
+        <v>418</v>
       </c>
       <c r="F91" s="3" t="s">
-        <v>18</v>
+        <v>419</v>
       </c>
       <c r="G91" s="3" t="s">
-        <v>322</v>
+        <v>523</v>
       </c>
     </row>
     <row r="92" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A92" s="3" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>605</v>
-[...1 lines deleted...]
-      <c r="C92" s="3"/>
+        <v>179</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>180</v>
+      </c>
       <c r="D92" s="3" t="s">
-        <v>462</v>
+        <v>181</v>
       </c>
       <c r="E92" s="3" t="s">
-        <v>463</v>
+        <v>182</v>
       </c>
       <c r="F92" s="3" t="s">
-        <v>238</v>
+        <v>164</v>
       </c>
       <c r="G92" s="3" t="s">
-        <v>464</v>
+        <v>183</v>
       </c>
     </row>
     <row r="93" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A93" s="3" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>404</v>
-[...1 lines deleted...]
-      <c r="C93" s="3"/>
+        <v>239</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>240</v>
+      </c>
       <c r="D93" s="3" t="s">
-        <v>405</v>
+        <v>241</v>
       </c>
       <c r="E93" s="3" t="s">
-        <v>406</v>
+        <v>67</v>
       </c>
       <c r="F93" s="3" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="G93" s="3" t="s">
-        <v>407</v>
+        <v>242</v>
       </c>
     </row>
     <row r="94" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A94" s="3" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>265</v>
+        <v>239</v>
       </c>
       <c r="C94" s="3" t="s">
-        <v>266</v>
+        <v>240</v>
       </c>
       <c r="D94" s="3" t="s">
-        <v>267</v>
+        <v>243</v>
       </c>
       <c r="E94" s="3" t="s">
-        <v>268</v>
+        <v>244</v>
       </c>
       <c r="F94" s="3" t="s">
-        <v>269</v>
+        <v>12</v>
       </c>
       <c r="G94" s="3" t="s">
-        <v>270</v>
+        <v>245</v>
       </c>
     </row>
     <row r="95" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A95" s="3" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="C95" s="3"/>
       <c r="D95" s="3" t="s">
-        <v>394</v>
+        <v>467</v>
       </c>
       <c r="E95" s="3" t="s">
-        <v>298</v>
+        <v>468</v>
       </c>
       <c r="F95" s="3" t="s">
-        <v>299</v>
+        <v>198</v>
       </c>
       <c r="G95" s="3" t="s">
-        <v>395</v>
+        <v>469</v>
       </c>
     </row>
     <row r="96" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A96" s="3" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-      </c>
+        <v>404</v>
+      </c>
+      <c r="C96" s="3"/>
       <c r="D96" s="3" t="s">
-        <v>102</v>
+        <v>405</v>
       </c>
       <c r="E96" s="3" t="s">
-        <v>103</v>
+        <v>406</v>
       </c>
       <c r="F96" s="3" t="s">
-        <v>104</v>
+        <v>45</v>
       </c>
       <c r="G96" s="3" t="s">
-        <v>105</v>
+        <v>407</v>
       </c>
     </row>
     <row r="97" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A97" s="3" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>234</v>
+        <v>298</v>
       </c>
       <c r="C97" s="3" t="s">
-        <v>235</v>
+        <v>299</v>
       </c>
       <c r="D97" s="3" t="s">
-        <v>236</v>
+        <v>300</v>
       </c>
       <c r="E97" s="3" t="s">
-        <v>237</v>
+        <v>301</v>
       </c>
       <c r="F97" s="3" t="s">
-        <v>238</v>
+        <v>302</v>
       </c>
       <c r="G97" s="3" t="s">
-        <v>239</v>
+        <v>303</v>
       </c>
     </row>
     <row r="98" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A98" s="3" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>535</v>
+        <v>618</v>
       </c>
       <c r="C98" s="3"/>
       <c r="D98" s="3" t="s">
-        <v>536</v>
+        <v>394</v>
       </c>
       <c r="E98" s="3" t="s">
-        <v>537</v>
+        <v>266</v>
       </c>
       <c r="F98" s="3" t="s">
-        <v>11</v>
+        <v>267</v>
       </c>
       <c r="G98" s="3" t="s">
-        <v>538</v>
+        <v>395</v>
       </c>
     </row>
     <row r="99" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A99" s="3" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>174</v>
+        <v>114</v>
       </c>
       <c r="C99" s="3" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="D99" s="3" t="s">
-        <v>176</v>
+        <v>116</v>
       </c>
       <c r="E99" s="3" t="s">
-        <v>177</v>
+        <v>117</v>
       </c>
       <c r="F99" s="3" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="G99" s="3" t="s">
-        <v>178</v>
+        <v>119</v>
       </c>
     </row>
     <row r="100" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A100" s="3" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>215</v>
+        <v>345</v>
       </c>
       <c r="C100" s="3" t="s">
-        <v>216</v>
+        <v>346</v>
       </c>
       <c r="D100" s="3" t="s">
-        <v>217</v>
+        <v>347</v>
       </c>
       <c r="E100" s="3" t="s">
-        <v>218</v>
+        <v>348</v>
       </c>
       <c r="F100" s="3" t="s">
-        <v>104</v>
+        <v>198</v>
       </c>
       <c r="G100" s="3" t="s">
-        <v>219</v>
+        <v>349</v>
       </c>
     </row>
     <row r="101" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A101" s="3" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>424</v>
+        <v>540</v>
       </c>
       <c r="C101" s="3"/>
       <c r="D101" s="3" t="s">
-        <v>425</v>
+        <v>541</v>
       </c>
       <c r="E101" s="3" t="s">
-        <v>17</v>
+        <v>542</v>
       </c>
       <c r="F101" s="3" t="s">
-        <v>426</v>
+        <v>18</v>
       </c>
       <c r="G101" s="3" t="s">
-        <v>427</v>
+        <v>543</v>
       </c>
     </row>
     <row r="102" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A102" s="3" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>255</v>
+        <v>293</v>
       </c>
       <c r="C102" s="3" t="s">
-        <v>256</v>
+        <v>294</v>
       </c>
       <c r="D102" s="3" t="s">
-        <v>257</v>
+        <v>295</v>
       </c>
       <c r="E102" s="3" t="s">
-        <v>258</v>
+        <v>296</v>
       </c>
       <c r="F102" s="3" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="G102" s="3" t="s">
-        <v>259</v>
+        <v>297</v>
       </c>
     </row>
     <row r="103" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A103" s="3" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>598</v>
-[...1 lines deleted...]
-      <c r="C103" s="3"/>
+        <v>364</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>365</v>
+      </c>
       <c r="D103" s="3" t="s">
-        <v>599</v>
+        <v>366</v>
       </c>
       <c r="E103" s="3" t="s">
-        <v>600</v>
+        <v>367</v>
       </c>
       <c r="F103" s="3" t="s">
-        <v>238</v>
+        <v>118</v>
       </c>
       <c r="G103" s="3" t="s">
-        <v>601</v>
+        <v>368</v>
       </c>
     </row>
     <row r="104" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A104" s="3" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>282</v>
-[...3 lines deleted...]
-      </c>
+        <v>425</v>
+      </c>
+      <c r="C104" s="3"/>
       <c r="D104" s="3" t="s">
-        <v>284</v>
+        <v>426</v>
       </c>
       <c r="E104" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="F104" s="3" t="s">
-        <v>54</v>
+        <v>427</v>
       </c>
       <c r="G104" s="3" t="s">
-        <v>285</v>
+        <v>428</v>
       </c>
     </row>
     <row r="105" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A105" s="3" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>442</v>
-[...1 lines deleted...]
-      <c r="C105" s="3"/>
+        <v>314</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>315</v>
+      </c>
       <c r="D105" s="3" t="s">
-        <v>443</v>
+        <v>316</v>
       </c>
       <c r="E105" s="3" t="s">
-        <v>444</v>
+        <v>317</v>
       </c>
       <c r="F105" s="3" t="s">
-        <v>104</v>
+        <v>45</v>
       </c>
       <c r="G105" s="3" t="s">
-        <v>445</v>
+        <v>318</v>
       </c>
     </row>
     <row r="106" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A106" s="3" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>250</v>
-[...3 lines deleted...]
-      </c>
+        <v>603</v>
+      </c>
+      <c r="C106" s="3"/>
       <c r="D106" s="3" t="s">
-        <v>252</v>
+        <v>604</v>
       </c>
       <c r="E106" s="3" t="s">
-        <v>253</v>
+        <v>605</v>
       </c>
       <c r="F106" s="3" t="s">
-        <v>92</v>
+        <v>198</v>
       </c>
       <c r="G106" s="3" t="s">
-        <v>254</v>
+        <v>606</v>
       </c>
     </row>
     <row r="107" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A107" s="3" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>337</v>
+        <v>278</v>
       </c>
       <c r="C107" s="3" t="s">
-        <v>338</v>
+        <v>279</v>
       </c>
       <c r="D107" s="3" t="s">
-        <v>339</v>
+        <v>280</v>
       </c>
       <c r="E107" s="3" t="s">
-        <v>340</v>
+        <v>110</v>
       </c>
       <c r="F107" s="3" t="s">
-        <v>199</v>
+        <v>111</v>
       </c>
       <c r="G107" s="3" t="s">
-        <v>341</v>
+        <v>281</v>
       </c>
     </row>
     <row r="108" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A108" s="3" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>230</v>
-[...3 lines deleted...]
-      </c>
+        <v>447</v>
+      </c>
+      <c r="C108" s="3"/>
       <c r="D108" s="3" t="s">
-        <v>232</v>
+        <v>448</v>
       </c>
       <c r="E108" s="3" t="s">
-        <v>187</v>
+        <v>449</v>
       </c>
       <c r="F108" s="3" t="s">
-        <v>188</v>
+        <v>118</v>
       </c>
       <c r="G108" s="3" t="s">
-        <v>233</v>
+        <v>450</v>
       </c>
     </row>
     <row r="109" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A109" s="3" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>229</v>
+        <v>319</v>
       </c>
       <c r="C109" s="3" t="s">
-        <v>229</v>
+        <v>320</v>
       </c>
       <c r="D109" s="3" t="s">
-        <v>102</v>
+        <v>321</v>
       </c>
       <c r="E109" s="3" t="s">
-        <v>103</v>
+        <v>322</v>
       </c>
       <c r="F109" s="3" t="s">
-        <v>104</v>
+        <v>29</v>
       </c>
       <c r="G109" s="3" t="s">
-        <v>105</v>
+        <v>323</v>
       </c>
     </row>
     <row r="110" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A110" s="3" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>348</v>
+        <v>214</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>349</v>
+        <v>215</v>
       </c>
       <c r="D110" s="3" t="s">
-        <v>350</v>
+        <v>216</v>
       </c>
       <c r="E110" s="3" t="s">
-        <v>351</v>
+        <v>217</v>
       </c>
       <c r="F110" s="3" t="s">
-        <v>238</v>
+        <v>212</v>
       </c>
       <c r="G110" s="3" t="s">
-        <v>352</v>
+        <v>218</v>
       </c>
     </row>
     <row r="111" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A111" s="3" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>301</v>
+        <v>350</v>
       </c>
       <c r="C111" s="3" t="s">
-        <v>302</v>
+        <v>351</v>
       </c>
       <c r="D111" s="3" t="s">
-        <v>303</v>
+        <v>352</v>
       </c>
       <c r="E111" s="3" t="s">
-        <v>304</v>
+        <v>337</v>
       </c>
       <c r="F111" s="3" t="s">
-        <v>37</v>
+        <v>338</v>
       </c>
       <c r="G111" s="3" t="s">
-        <v>305</v>
+        <v>353</v>
       </c>
     </row>
     <row r="112" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A112" s="3" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>546</v>
-[...1 lines deleted...]
-      <c r="C112" s="3"/>
+        <v>354</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>354</v>
+      </c>
       <c r="D112" s="3" t="s">
-        <v>547</v>
+        <v>116</v>
       </c>
       <c r="E112" s="3" t="s">
-        <v>548</v>
+        <v>117</v>
       </c>
       <c r="F112" s="3" t="s">
-        <v>199</v>
+        <v>118</v>
       </c>
       <c r="G112" s="3" t="s">
-        <v>549</v>
+        <v>119</v>
       </c>
     </row>
     <row r="113" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A113" s="3" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B113" s="3" t="s">
-        <v>389</v>
-[...1 lines deleted...]
-      <c r="C113" s="3"/>
+        <v>194</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>195</v>
+      </c>
       <c r="D113" s="3" t="s">
-        <v>390</v>
+        <v>196</v>
       </c>
       <c r="E113" s="3" t="s">
-        <v>391</v>
+        <v>197</v>
       </c>
       <c r="F113" s="3" t="s">
-        <v>238</v>
+        <v>198</v>
       </c>
       <c r="G113" s="3" t="s">
-        <v>392</v>
+        <v>199</v>
       </c>
     </row>
     <row r="114" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A114" s="3" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>512</v>
-[...1 lines deleted...]
-      <c r="C114" s="3"/>
+        <v>259</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>260</v>
+      </c>
       <c r="D114" s="3" t="s">
-        <v>513</v>
+        <v>261</v>
       </c>
       <c r="E114" s="3" t="s">
-        <v>514</v>
+        <v>262</v>
       </c>
       <c r="F114" s="3" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="G114" s="3" t="s">
-        <v>515</v>
+        <v>263</v>
       </c>
     </row>
     <row r="115" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A115" s="3" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>276</v>
-[...3 lines deleted...]
-      </c>
+        <v>551</v>
+      </c>
+      <c r="C115" s="3"/>
       <c r="D115" s="3" t="s">
-        <v>278</v>
+        <v>552</v>
       </c>
       <c r="E115" s="3" t="s">
-        <v>279</v>
+        <v>553</v>
       </c>
       <c r="F115" s="3" t="s">
-        <v>280</v>
+        <v>212</v>
       </c>
       <c r="G115" s="3" t="s">
-        <v>281</v>
+        <v>554</v>
       </c>
     </row>
     <row r="116" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A116" s="3" t="s">
-        <v>26</v>
+        <v>113</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>367</v>
-[...3 lines deleted...]
-      </c>
+        <v>389</v>
+      </c>
+      <c r="C116" s="3"/>
       <c r="D116" s="3" t="s">
-        <v>369</v>
+        <v>390</v>
       </c>
       <c r="E116" s="3" t="s">
-        <v>370</v>
+        <v>391</v>
       </c>
       <c r="F116" s="3" t="s">
-        <v>18</v>
+        <v>198</v>
       </c>
       <c r="G116" s="3" t="s">
-        <v>371</v>
+        <v>392</v>
       </c>
     </row>
     <row r="117" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A117" s="3" t="s">
-        <v>26</v>
+        <v>113</v>
       </c>
       <c r="B117" s="3" t="s">
-        <v>651</v>
+        <v>517</v>
       </c>
       <c r="C117" s="3"/>
       <c r="D117" s="3" t="s">
-        <v>652</v>
+        <v>518</v>
       </c>
       <c r="E117" s="3" t="s">
-        <v>653</v>
+        <v>519</v>
       </c>
       <c r="F117" s="3" t="s">
-        <v>18</v>
+        <v>134</v>
       </c>
       <c r="G117" s="3" t="s">
-        <v>654</v>
+        <v>520</v>
       </c>
     </row>
     <row r="118" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A118" s="3" t="s">
-        <v>26</v>
+        <v>113</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>133</v>
+        <v>282</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>134</v>
+        <v>283</v>
       </c>
       <c r="D118" s="3" t="s">
-        <v>135</v>
+        <v>284</v>
       </c>
       <c r="E118" s="3" t="s">
-        <v>136</v>
+        <v>285</v>
       </c>
       <c r="F118" s="3" t="s">
-        <v>18</v>
+        <v>286</v>
       </c>
       <c r="G118" s="3" t="s">
-        <v>137</v>
+        <v>287</v>
       </c>
     </row>
     <row r="119" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A119" s="3" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B119" s="3" t="s">
-        <v>334</v>
-[...3 lines deleted...]
-      </c>
+        <v>408</v>
+      </c>
+      <c r="C119" s="3"/>
       <c r="D119" s="3" t="s">
-        <v>335</v>
+        <v>271</v>
       </c>
       <c r="E119" s="3" t="s">
-        <v>110</v>
+        <v>272</v>
       </c>
       <c r="F119" s="3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G119" s="3" t="s">
-        <v>336</v>
+        <v>273</v>
       </c>
     </row>
     <row r="120" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A120" s="3" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B120" s="3" t="s">
-        <v>412</v>
-[...1 lines deleted...]
-      <c r="C120" s="3"/>
+        <v>174</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>175</v>
+      </c>
       <c r="D120" s="3" t="s">
-        <v>413</v>
+        <v>176</v>
       </c>
       <c r="E120" s="3" t="s">
-        <v>79</v>
+        <v>177</v>
       </c>
       <c r="F120" s="3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G120" s="3" t="s">
-        <v>414</v>
+        <v>178</v>
       </c>
     </row>
     <row r="121" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A121" s="3" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B121" s="3" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>656</v>
+      </c>
+      <c r="C121" s="3"/>
       <c r="D121" s="3" t="s">
-        <v>109</v>
+        <v>657</v>
       </c>
       <c r="E121" s="3" t="s">
-        <v>110</v>
+        <v>658</v>
       </c>
       <c r="F121" s="3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G121" s="3" t="s">
-        <v>111</v>
+        <v>659</v>
       </c>
     </row>
     <row r="122" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A122" s="3" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>201</v>
+        <v>31</v>
       </c>
       <c r="C122" s="3" t="s">
-        <v>202</v>
+        <v>32</v>
       </c>
       <c r="D122" s="3" t="s">
-        <v>203</v>
+        <v>33</v>
       </c>
       <c r="E122" s="3" t="s">
-        <v>154</v>
+        <v>34</v>
       </c>
       <c r="F122" s="3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G122" s="3" t="s">
-        <v>204</v>
+        <v>35</v>
       </c>
     </row>
     <row r="123" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A123" s="3" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B123" s="3" t="s">
-        <v>205</v>
+        <v>31</v>
       </c>
       <c r="C123" s="3" t="s">
-        <v>206</v>
+        <v>32</v>
       </c>
       <c r="D123" s="3" t="s">
-        <v>207</v>
+        <v>33</v>
       </c>
       <c r="E123" s="3" t="s">
-        <v>169</v>
+        <v>34</v>
       </c>
       <c r="F123" s="3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G123" s="3" t="s">
-        <v>208</v>
+        <v>35</v>
       </c>
     </row>
     <row r="124" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A124" s="3" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>151</v>
+        <v>220</v>
       </c>
       <c r="C124" s="3" t="s">
-        <v>152</v>
+        <v>65</v>
       </c>
       <c r="D124" s="3" t="s">
-        <v>153</v>
+        <v>221</v>
       </c>
       <c r="E124" s="3" t="s">
-        <v>154</v>
+        <v>79</v>
       </c>
       <c r="F124" s="3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G124" s="3" t="s">
-        <v>155</v>
+        <v>222</v>
       </c>
     </row>
     <row r="125" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A125" s="3" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B125" s="3" t="s">
-        <v>138</v>
-[...3 lines deleted...]
-      </c>
+        <v>413</v>
+      </c>
+      <c r="C125" s="3"/>
       <c r="D125" s="3" t="s">
-        <v>143</v>
+        <v>414</v>
       </c>
       <c r="E125" s="3" t="s">
-        <v>144</v>
+        <v>67</v>
       </c>
       <c r="F125" s="3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G125" s="3" t="s">
-        <v>145</v>
+        <v>415</v>
       </c>
     </row>
     <row r="126" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A126" s="3" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B126" s="3" t="s">
-        <v>171</v>
+        <v>69</v>
       </c>
       <c r="C126" s="3" t="s">
-        <v>171</v>
+        <v>70</v>
       </c>
       <c r="D126" s="3" t="s">
-        <v>172</v>
+        <v>78</v>
       </c>
       <c r="E126" s="3" t="s">
         <v>79</v>
       </c>
       <c r="F126" s="3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G126" s="3" t="s">
-        <v>173</v>
+        <v>80</v>
       </c>
     </row>
     <row r="127" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A127" s="3" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B127" s="3" t="s">
-        <v>166</v>
+        <v>385</v>
       </c>
       <c r="C127" s="3" t="s">
-        <v>167</v>
+        <v>386</v>
       </c>
       <c r="D127" s="3" t="s">
-        <v>168</v>
+        <v>387</v>
       </c>
       <c r="E127" s="3" t="s">
-        <v>169</v>
+        <v>89</v>
       </c>
       <c r="F127" s="3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G127" s="3" t="s">
-        <v>170</v>
+        <v>388</v>
       </c>
     </row>
     <row r="128" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A128" s="3" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B128" s="3" t="s">
-        <v>578</v>
-[...1 lines deleted...]
-      <c r="C128" s="3"/>
+        <v>375</v>
+      </c>
+      <c r="C128" s="3" t="s">
+        <v>376</v>
+      </c>
       <c r="D128" s="3" t="s">
-        <v>579</v>
+        <v>377</v>
       </c>
       <c r="E128" s="3" t="s">
-        <v>74</v>
+        <v>237</v>
       </c>
       <c r="F128" s="3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G128" s="3" t="s">
-        <v>580</v>
+        <v>378</v>
       </c>
     </row>
     <row r="129" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A129" s="3" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B129" s="3" t="s">
-        <v>476</v>
-[...1 lines deleted...]
-      <c r="C129" s="3"/>
+        <v>86</v>
+      </c>
+      <c r="C129" s="3" t="s">
+        <v>87</v>
+      </c>
       <c r="D129" s="3" t="s">
-        <v>477</v>
+        <v>88</v>
       </c>
       <c r="E129" s="3" t="s">
-        <v>478</v>
+        <v>89</v>
       </c>
       <c r="F129" s="3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G129" s="3" t="s">
-        <v>479</v>
+        <v>90</v>
       </c>
     </row>
     <row r="130" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A130" s="3" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B130" s="3" t="s">
-        <v>146</v>
+        <v>21</v>
       </c>
       <c r="C130" s="3" t="s">
-        <v>147</v>
+        <v>22</v>
       </c>
       <c r="D130" s="3" t="s">
-        <v>148</v>
+        <v>23</v>
       </c>
       <c r="E130" s="3" t="s">
-        <v>149</v>
+        <v>24</v>
       </c>
       <c r="F130" s="3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G130" s="3" t="s">
-        <v>150</v>
+        <v>25</v>
       </c>
     </row>
     <row r="131" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A131" s="3" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B131" s="3" t="s">
-        <v>76</v>
+        <v>246</v>
       </c>
       <c r="C131" s="3" t="s">
-        <v>77</v>
+        <v>246</v>
       </c>
       <c r="D131" s="3" t="s">
-        <v>78</v>
+        <v>247</v>
       </c>
       <c r="E131" s="3" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="F131" s="3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G131" s="3" t="s">
-        <v>80</v>
+        <v>248</v>
       </c>
     </row>
     <row r="132" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A132" s="3" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B132" s="3" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="C132" s="3"/>
+        <v>234</v>
+      </c>
+      <c r="C132" s="3" t="s">
+        <v>235</v>
+      </c>
       <c r="D132" s="3" t="s">
-        <v>663</v>
+        <v>236</v>
       </c>
       <c r="E132" s="3" t="s">
-        <v>664</v>
+        <v>237</v>
       </c>
       <c r="F132" s="3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G132" s="3" t="s">
-        <v>665</v>
+        <v>238</v>
       </c>
     </row>
     <row r="133" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A133" s="3" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B133" s="3" t="s">
-        <v>306</v>
-[...3 lines deleted...]
-      </c>
+        <v>583</v>
+      </c>
+      <c r="C133" s="3"/>
       <c r="D133" s="3" t="s">
-        <v>308</v>
+        <v>584</v>
       </c>
       <c r="E133" s="3" t="s">
-        <v>309</v>
+        <v>159</v>
       </c>
       <c r="F133" s="3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G133" s="3" t="s">
-        <v>310</v>
+        <v>585</v>
       </c>
     </row>
     <row r="134" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A134" s="3" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B134" s="3" t="s">
-        <v>647</v>
+        <v>481</v>
       </c>
       <c r="C134" s="3"/>
       <c r="D134" s="3" t="s">
-        <v>648</v>
+        <v>482</v>
       </c>
       <c r="E134" s="3" t="s">
-        <v>649</v>
+        <v>483</v>
       </c>
       <c r="F134" s="3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G134" s="3" t="s">
-        <v>650</v>
+        <v>484</v>
       </c>
     </row>
     <row r="135" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A135" s="3" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B135" s="3" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="C135" s="3" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="D135" s="3" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="E135" s="3" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="F135" s="3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G135" s="3" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
     </row>
     <row r="136" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A136" s="3" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B136" s="3" t="s">
-        <v>286</v>
+        <v>152</v>
       </c>
       <c r="C136" s="3" t="s">
-        <v>287</v>
+        <v>153</v>
       </c>
       <c r="D136" s="3" t="s">
-        <v>288</v>
+        <v>154</v>
       </c>
       <c r="E136" s="3" t="s">
-        <v>289</v>
+        <v>67</v>
       </c>
       <c r="F136" s="3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G136" s="3" t="s">
-        <v>290</v>
+        <v>155</v>
       </c>
     </row>
     <row r="137" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A137" s="3" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B137" s="3" t="s">
-        <v>161</v>
-[...3 lines deleted...]
-      </c>
+        <v>667</v>
+      </c>
+      <c r="C137" s="3"/>
       <c r="D137" s="3" t="s">
-        <v>163</v>
+        <v>668</v>
       </c>
       <c r="E137" s="3" t="s">
-        <v>74</v>
+        <v>669</v>
       </c>
       <c r="F137" s="3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G137" s="3" t="s">
-        <v>164</v>
+        <v>670</v>
       </c>
     </row>
     <row r="138" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A138" s="3" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B138" s="3" t="s">
-        <v>119</v>
+        <v>254</v>
       </c>
       <c r="C138" s="3" t="s">
-        <v>120</v>
+        <v>255</v>
       </c>
       <c r="D138" s="3" t="s">
-        <v>121</v>
+        <v>256</v>
       </c>
       <c r="E138" s="3" t="s">
-        <v>79</v>
+        <v>257</v>
       </c>
       <c r="F138" s="3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G138" s="3" t="s">
-        <v>122</v>
+        <v>258</v>
       </c>
     </row>
     <row r="139" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A139" s="3" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B139" s="3" t="s">
-        <v>311</v>
-[...3 lines deleted...]
-      </c>
+        <v>652</v>
+      </c>
+      <c r="C139" s="3"/>
       <c r="D139" s="3" t="s">
-        <v>313</v>
+        <v>653</v>
       </c>
       <c r="E139" s="3" t="s">
-        <v>314</v>
+        <v>654</v>
       </c>
       <c r="F139" s="3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G139" s="3" t="s">
-        <v>315</v>
+        <v>655</v>
       </c>
     </row>
     <row r="140" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A140" s="3" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B140" s="3" t="s">
-        <v>260</v>
+        <v>81</v>
       </c>
       <c r="C140" s="3" t="s">
-        <v>261</v>
+        <v>82</v>
       </c>
       <c r="D140" s="3" t="s">
-        <v>262</v>
+        <v>83</v>
       </c>
       <c r="E140" s="3" t="s">
-        <v>263</v>
+        <v>84</v>
       </c>
       <c r="F140" s="3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G140" s="3" t="s">
-        <v>264</v>
+        <v>85</v>
       </c>
     </row>
     <row r="141" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A141" s="3" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B141" s="3" t="s">
-        <v>291</v>
+        <v>274</v>
       </c>
       <c r="C141" s="3" t="s">
-        <v>292</v>
+        <v>275</v>
       </c>
       <c r="D141" s="3" t="s">
-        <v>293</v>
+        <v>276</v>
       </c>
       <c r="E141" s="3" t="s">
-        <v>294</v>
+        <v>187</v>
       </c>
       <c r="F141" s="3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G141" s="3" t="s">
-        <v>295</v>
+        <v>277</v>
       </c>
     </row>
     <row r="142" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A142" s="3" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B142" s="3" t="s">
-        <v>439</v>
-[...1 lines deleted...]
-      <c r="C142" s="3"/>
+        <v>204</v>
+      </c>
+      <c r="C142" s="3" t="s">
+        <v>205</v>
+      </c>
       <c r="D142" s="3" t="s">
-        <v>440</v>
+        <v>206</v>
       </c>
       <c r="E142" s="3" t="s">
-        <v>74</v>
+        <v>159</v>
       </c>
       <c r="F142" s="3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G142" s="3" t="s">
-        <v>441</v>
+        <v>207</v>
       </c>
     </row>
     <row r="143" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A143" s="3" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B143" s="3" t="s">
-        <v>586</v>
-[...1 lines deleted...]
-      <c r="C143" s="3"/>
+        <v>64</v>
+      </c>
+      <c r="C143" s="3" t="s">
+        <v>65</v>
+      </c>
       <c r="D143" s="3" t="s">
-        <v>587</v>
+        <v>66</v>
       </c>
       <c r="E143" s="3" t="s">
-        <v>588</v>
+        <v>67</v>
       </c>
       <c r="F143" s="3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G143" s="3" t="s">
-        <v>589</v>
+        <v>68</v>
       </c>
     </row>
     <row r="144" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A144" s="3" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B144" s="3" t="s">
-        <v>344</v>
+        <v>64</v>
       </c>
       <c r="C144" s="3" t="s">
-        <v>345</v>
+        <v>65</v>
       </c>
       <c r="D144" s="3" t="s">
-        <v>346</v>
+        <v>66</v>
       </c>
       <c r="E144" s="3" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="F144" s="3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G144" s="3" t="s">
-        <v>347</v>
+        <v>68</v>
       </c>
     </row>
     <row r="145" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A145" s="3" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="B145" s="3" t="s">
-        <v>658</v>
-[...1 lines deleted...]
-      <c r="C145" s="3"/>
+        <v>249</v>
+      </c>
+      <c r="C145" s="3" t="s">
+        <v>250</v>
+      </c>
       <c r="D145" s="3" t="s">
-        <v>659</v>
+        <v>251</v>
       </c>
       <c r="E145" s="3" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="F145" s="3" t="s">
-        <v>227</v>
+        <v>12</v>
       </c>
       <c r="G145" s="3" t="s">
-        <v>660</v>
+        <v>253</v>
       </c>
     </row>
     <row r="146" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A146" s="3" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="B146" s="3" t="s">
-        <v>633</v>
-[...1 lines deleted...]
-      <c r="C146" s="3"/>
+        <v>304</v>
+      </c>
+      <c r="C146" s="3" t="s">
+        <v>305</v>
+      </c>
       <c r="D146" s="3" t="s">
-        <v>634</v>
+        <v>306</v>
       </c>
       <c r="E146" s="3" t="s">
-        <v>635</v>
+        <v>307</v>
       </c>
       <c r="F146" s="3" t="s">
-        <v>199</v>
+        <v>12</v>
       </c>
       <c r="G146" s="3" t="s">
-        <v>636</v>
+        <v>308</v>
       </c>
     </row>
     <row r="147" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A147" s="3" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="B147" s="3" t="s">
-        <v>408</v>
-[...1 lines deleted...]
-      <c r="C147" s="3"/>
+        <v>269</v>
+      </c>
+      <c r="C147" s="3" t="s">
+        <v>270</v>
+      </c>
       <c r="D147" s="3" t="s">
-        <v>409</v>
+        <v>271</v>
       </c>
       <c r="E147" s="3" t="s">
-        <v>410</v>
+        <v>272</v>
       </c>
       <c r="F147" s="3" t="s">
-        <v>92</v>
+        <v>12</v>
       </c>
       <c r="G147" s="3" t="s">
-        <v>411</v>
+        <v>273</v>
       </c>
     </row>
     <row r="148" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A148" s="3" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="B148" s="3" t="s">
-        <v>408</v>
+        <v>444</v>
       </c>
       <c r="C148" s="3"/>
       <c r="D148" s="3" t="s">
-        <v>473</v>
+        <v>445</v>
       </c>
       <c r="E148" s="3" t="s">
-        <v>474</v>
+        <v>159</v>
       </c>
       <c r="F148" s="3" t="s">
-        <v>92</v>
+        <v>12</v>
       </c>
       <c r="G148" s="3" t="s">
-        <v>475</v>
+        <v>446</v>
       </c>
     </row>
     <row r="149" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A149" s="3" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="B149" s="3" t="s">
-        <v>408</v>
+        <v>591</v>
       </c>
       <c r="C149" s="3"/>
       <c r="D149" s="3" t="s">
-        <v>625</v>
+        <v>592</v>
       </c>
       <c r="E149" s="3" t="s">
-        <v>69</v>
+        <v>593</v>
       </c>
       <c r="F149" s="3" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="G149" s="3" t="s">
-        <v>626</v>
+        <v>594</v>
       </c>
     </row>
     <row r="150" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A150" s="3" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="B150" s="3" t="s">
-        <v>432</v>
-[...1 lines deleted...]
-      <c r="C150" s="3"/>
+        <v>200</v>
+      </c>
+      <c r="C150" s="3" t="s">
+        <v>201</v>
+      </c>
       <c r="D150" s="3" t="s">
-        <v>433</v>
+        <v>202</v>
       </c>
       <c r="E150" s="3" t="s">
-        <v>434</v>
+        <v>67</v>
       </c>
       <c r="F150" s="3" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="G150" s="3" t="s">
-        <v>435</v>
+        <v>203</v>
       </c>
     </row>
     <row r="151" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A151" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B151" s="3" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-      </c>
+        <v>663</v>
+      </c>
+      <c r="C151" s="3"/>
       <c r="D151" s="3" t="s">
-        <v>83</v>
+        <v>664</v>
       </c>
       <c r="E151" s="3" t="s">
-        <v>84</v>
+        <v>332</v>
       </c>
       <c r="F151" s="3" t="s">
-        <v>85</v>
+        <v>164</v>
       </c>
       <c r="G151" s="3" t="s">
-        <v>86</v>
+        <v>665</v>
       </c>
     </row>
     <row r="152" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A152" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B152" s="3" t="s">
-        <v>428</v>
+        <v>638</v>
       </c>
       <c r="C152" s="3"/>
       <c r="D152" s="3" t="s">
-        <v>429</v>
+        <v>639</v>
       </c>
       <c r="E152" s="3" t="s">
-        <v>182</v>
+        <v>640</v>
       </c>
       <c r="F152" s="3" t="s">
-        <v>430</v>
+        <v>212</v>
       </c>
       <c r="G152" s="3" t="s">
-        <v>431</v>
+        <v>641</v>
       </c>
     </row>
     <row r="153" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A153" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B153" s="3" t="s">
-        <v>428</v>
+        <v>409</v>
       </c>
       <c r="C153" s="3"/>
       <c r="D153" s="3" t="s">
-        <v>449</v>
+        <v>410</v>
       </c>
       <c r="E153" s="3" t="s">
-        <v>450</v>
+        <v>411</v>
       </c>
       <c r="F153" s="3" t="s">
-        <v>451</v>
+        <v>29</v>
       </c>
       <c r="G153" s="3" t="s">
-        <v>452</v>
+        <v>412</v>
       </c>
     </row>
     <row r="154" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A154" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B154" s="3" t="s">
-        <v>428</v>
+        <v>409</v>
       </c>
       <c r="C154" s="3"/>
       <c r="D154" s="3" t="s">
-        <v>562</v>
+        <v>478</v>
       </c>
       <c r="E154" s="3" t="s">
-        <v>563</v>
+        <v>479</v>
       </c>
       <c r="F154" s="3" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="G154" s="3" t="s">
-        <v>564</v>
+        <v>480</v>
       </c>
     </row>
     <row r="155" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A155" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B155" s="3" t="s">
-        <v>428</v>
+        <v>409</v>
       </c>
       <c r="C155" s="3"/>
       <c r="D155" s="3" t="s">
-        <v>622</v>
+        <v>630</v>
       </c>
       <c r="E155" s="3" t="s">
-        <v>623</v>
+        <v>150</v>
       </c>
       <c r="F155" s="3" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="G155" s="3" t="s">
-        <v>624</v>
+        <v>631</v>
       </c>
     </row>
     <row r="156" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A156" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B156" s="3" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="C156" s="3"/>
       <c r="D156" s="3" t="s">
-        <v>630</v>
+        <v>434</v>
       </c>
       <c r="E156" s="3" t="s">
-        <v>631</v>
+        <v>435</v>
       </c>
       <c r="F156" s="3" t="s">
-        <v>37</v>
+        <v>419</v>
       </c>
       <c r="G156" s="3" t="s">
-        <v>632</v>
+        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A157" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B157" s="3" t="s">
-        <v>184</v>
+        <v>130</v>
       </c>
       <c r="C157" s="3" t="s">
-        <v>185</v>
+        <v>131</v>
       </c>
       <c r="D157" s="3" t="s">
-        <v>186</v>
+        <v>132</v>
       </c>
       <c r="E157" s="3" t="s">
-        <v>187</v>
+        <v>133</v>
       </c>
       <c r="F157" s="3" t="s">
-        <v>188</v>
+        <v>134</v>
       </c>
       <c r="G157" s="3" t="s">
-        <v>189</v>
+        <v>135</v>
       </c>
     </row>
     <row r="158" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A158" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B158" s="3" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>429</v>
+      </c>
+      <c r="C158" s="3"/>
       <c r="D158" s="3" t="s">
-        <v>112</v>
+        <v>430</v>
       </c>
       <c r="E158" s="3" t="s">
-        <v>113</v>
+        <v>327</v>
       </c>
       <c r="F158" s="3" t="s">
-        <v>114</v>
+        <v>431</v>
       </c>
       <c r="G158" s="3" t="s">
-        <v>115</v>
+        <v>432</v>
       </c>
     </row>
     <row r="159" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A159" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B159" s="3" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>429</v>
+      </c>
+      <c r="C159" s="3"/>
       <c r="D159" s="3" t="s">
-        <v>116</v>
+        <v>430</v>
       </c>
       <c r="E159" s="3" t="s">
-        <v>117</v>
+        <v>327</v>
       </c>
       <c r="F159" s="3" t="s">
-        <v>11</v>
+        <v>431</v>
       </c>
       <c r="G159" s="3" t="s">
-        <v>118</v>
+        <v>432</v>
       </c>
     </row>
     <row r="160" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A160" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B160" s="3" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>429</v>
+      </c>
+      <c r="C160" s="3"/>
       <c r="D160" s="3" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="E160" s="3" t="s">
-        <v>23</v>
+        <v>455</v>
       </c>
       <c r="F160" s="3" t="s">
-        <v>24</v>
+        <v>456</v>
       </c>
       <c r="G160" s="3" t="s">
-        <v>25</v>
+        <v>457</v>
       </c>
     </row>
     <row r="161" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A161" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B161" s="3" t="s">
-        <v>457</v>
+        <v>429</v>
       </c>
       <c r="C161" s="3"/>
       <c r="D161" s="3" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="E161" s="3" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="F161" s="3" t="s">
-        <v>37</v>
+        <v>456</v>
       </c>
       <c r="G161" s="3" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
     </row>
     <row r="162" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A162" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B162" s="3" t="s">
-        <v>531</v>
+        <v>429</v>
       </c>
       <c r="C162" s="3"/>
       <c r="D162" s="3" t="s">
-        <v>532</v>
+        <v>567</v>
       </c>
       <c r="E162" s="3" t="s">
-        <v>533</v>
+        <v>568</v>
       </c>
       <c r="F162" s="3" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="G162" s="3" t="s">
-        <v>534</v>
+        <v>569</v>
       </c>
     </row>
     <row r="163" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A163" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B163" s="3" t="s">
-        <v>643</v>
+        <v>429</v>
       </c>
       <c r="C163" s="3"/>
       <c r="D163" s="3" t="s">
-        <v>644</v>
+        <v>567</v>
       </c>
       <c r="E163" s="3" t="s">
-        <v>645</v>
+        <v>568</v>
       </c>
       <c r="F163" s="3" t="s">
-        <v>238</v>
+        <v>45</v>
       </c>
       <c r="G163" s="3" t="s">
-        <v>646</v>
+        <v>569</v>
       </c>
     </row>
     <row r="164" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A164" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B164" s="3" t="s">
-        <v>519</v>
+        <v>429</v>
       </c>
       <c r="C164" s="3"/>
       <c r="D164" s="3" t="s">
-        <v>9</v>
+        <v>627</v>
       </c>
       <c r="E164" s="3" t="s">
-        <v>10</v>
+        <v>628</v>
       </c>
       <c r="F164" s="3" t="s">
-        <v>11</v>
+        <v>57</v>
       </c>
       <c r="G164" s="3" t="s">
-        <v>12</v>
+        <v>629</v>
       </c>
     </row>
     <row r="165" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A165" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B165" s="3" t="s">
-        <v>138</v>
-[...3 lines deleted...]
-      </c>
+        <v>429</v>
+      </c>
+      <c r="C165" s="3"/>
       <c r="D165" s="3" t="s">
-        <v>140</v>
+        <v>635</v>
       </c>
       <c r="E165" s="3" t="s">
-        <v>141</v>
+        <v>636</v>
       </c>
       <c r="F165" s="3" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="G165" s="3" t="s">
-        <v>142</v>
+        <v>637</v>
       </c>
     </row>
     <row r="166" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A166" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B166" s="3" t="s">
-        <v>138</v>
+        <v>429</v>
       </c>
       <c r="C166" s="3"/>
       <c r="D166" s="3" t="s">
-        <v>602</v>
+        <v>635</v>
       </c>
       <c r="E166" s="3" t="s">
-        <v>603</v>
+        <v>636</v>
       </c>
       <c r="F166" s="3" t="s">
-        <v>48</v>
+        <v>95</v>
       </c>
       <c r="G166" s="3" t="s">
-        <v>604</v>
+        <v>637</v>
       </c>
     </row>
     <row r="167" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A167" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B167" s="3" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C167" s="3"/>
+        <v>334</v>
+      </c>
+      <c r="C167" s="3" t="s">
+        <v>335</v>
+      </c>
       <c r="D167" s="3" t="s">
-        <v>627</v>
+        <v>336</v>
       </c>
       <c r="E167" s="3" t="s">
-        <v>628</v>
+        <v>337</v>
       </c>
       <c r="F167" s="3" t="s">
-        <v>104</v>
+        <v>338</v>
       </c>
       <c r="G167" s="3" t="s">
-        <v>629</v>
+        <v>339</v>
       </c>
     </row>
     <row r="168" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A168" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B168" s="3" t="s">
-        <v>585</v>
-[...1 lines deleted...]
-      <c r="C168" s="3"/>
+        <v>69</v>
+      </c>
+      <c r="C168" s="3" t="s">
+        <v>70</v>
+      </c>
       <c r="D168" s="3" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="E168" s="3" t="s">
-        <v>23</v>
+        <v>72</v>
       </c>
       <c r="F168" s="3" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="G168" s="3" t="s">
-        <v>25</v>
+        <v>73</v>
       </c>
     </row>
     <row r="169" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A169" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B169" s="3" t="s">
-        <v>190</v>
+        <v>69</v>
       </c>
       <c r="C169" s="3" t="s">
-        <v>191</v>
+        <v>70</v>
       </c>
       <c r="D169" s="3" t="s">
-        <v>192</v>
+        <v>74</v>
       </c>
       <c r="E169" s="3" t="s">
-        <v>193</v>
+        <v>75</v>
       </c>
       <c r="F169" s="3" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="G169" s="3" t="s">
-        <v>194</v>
+        <v>77</v>
       </c>
     </row>
     <row r="170" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A170" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B170" s="3" t="s">
-        <v>94</v>
+        <v>53</v>
       </c>
       <c r="C170" s="3" t="s">
-        <v>95</v>
+        <v>54</v>
       </c>
       <c r="D170" s="3" t="s">
-        <v>96</v>
+        <v>55</v>
       </c>
       <c r="E170" s="3" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="F170" s="3" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="G170" s="3" t="s">
-        <v>98</v>
+        <v>58</v>
       </c>
     </row>
     <row r="171" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A171" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B171" s="3" t="s">
-        <v>179</v>
-[...3 lines deleted...]
-      </c>
+        <v>462</v>
+      </c>
+      <c r="C171" s="3"/>
       <c r="D171" s="3" t="s">
-        <v>181</v>
+        <v>463</v>
       </c>
       <c r="E171" s="3" t="s">
-        <v>182</v>
+        <v>464</v>
       </c>
       <c r="F171" s="3" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="G171" s="3" t="s">
-        <v>183</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A172" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B172" s="3" t="s">
-        <v>488</v>
+        <v>536</v>
       </c>
       <c r="C172" s="3"/>
       <c r="D172" s="3" t="s">
-        <v>489</v>
+        <v>537</v>
       </c>
       <c r="E172" s="3" t="s">
-        <v>490</v>
+        <v>538</v>
       </c>
       <c r="F172" s="3" t="s">
-        <v>48</v>
+        <v>95</v>
       </c>
       <c r="G172" s="3" t="s">
-        <v>491</v>
+        <v>539</v>
       </c>
     </row>
     <row r="173" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A173" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B173" s="3" t="s">
-        <v>404</v>
+        <v>648</v>
       </c>
       <c r="C173" s="3"/>
       <c r="D173" s="3" t="s">
-        <v>405</v>
+        <v>649</v>
       </c>
       <c r="E173" s="3" t="s">
-        <v>406</v>
+        <v>650</v>
       </c>
       <c r="F173" s="3" t="s">
-        <v>48</v>
+        <v>198</v>
       </c>
       <c r="G173" s="3" t="s">
-        <v>407</v>
+        <v>651</v>
       </c>
     </row>
     <row r="174" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A174" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B174" s="3" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
       <c r="C174" s="3"/>
       <c r="D174" s="3" t="s">
-        <v>528</v>
+        <v>16</v>
       </c>
       <c r="E174" s="3" t="s">
-        <v>529</v>
+        <v>17</v>
       </c>
       <c r="F174" s="3" t="s">
-        <v>92</v>
+        <v>18</v>
       </c>
       <c r="G174" s="3" t="s">
-        <v>530</v>
+        <v>19</v>
       </c>
     </row>
     <row r="175" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A175" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B175" s="3" t="s">
-        <v>100</v>
+        <v>21</v>
       </c>
       <c r="C175" s="3" t="s">
-        <v>101</v>
+        <v>22</v>
       </c>
       <c r="D175" s="3" t="s">
-        <v>102</v>
+        <v>27</v>
       </c>
       <c r="E175" s="3" t="s">
-        <v>103</v>
+        <v>28</v>
       </c>
       <c r="F175" s="3" t="s">
-        <v>104</v>
+        <v>29</v>
       </c>
       <c r="G175" s="3" t="s">
-        <v>105</v>
+        <v>30</v>
       </c>
     </row>
     <row r="176" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A176" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B176" s="3" t="s">
-        <v>245</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="C176" s="3"/>
       <c r="D176" s="3" t="s">
-        <v>247</v>
+        <v>607</v>
       </c>
       <c r="E176" s="3" t="s">
-        <v>248</v>
+        <v>608</v>
       </c>
       <c r="F176" s="3" t="s">
-        <v>227</v>
+        <v>45</v>
       </c>
       <c r="G176" s="3" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
     </row>
     <row r="177" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A177" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B177" s="3" t="s">
-        <v>637</v>
+        <v>21</v>
       </c>
       <c r="C177" s="3"/>
       <c r="D177" s="3" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
       <c r="E177" s="3" t="s">
-        <v>455</v>
+        <v>633</v>
       </c>
       <c r="F177" s="3" t="s">
-        <v>199</v>
+        <v>118</v>
       </c>
       <c r="G177" s="3" t="s">
-        <v>639</v>
+        <v>634</v>
       </c>
     </row>
     <row r="178" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A178" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B178" s="3" t="s">
-        <v>492</v>
+        <v>590</v>
       </c>
       <c r="C178" s="3"/>
       <c r="D178" s="3" t="s">
-        <v>493</v>
+        <v>55</v>
       </c>
       <c r="E178" s="3" t="s">
-        <v>494</v>
+        <v>56</v>
       </c>
       <c r="F178" s="3" t="s">
-        <v>104</v>
+        <v>57</v>
       </c>
       <c r="G178" s="3" t="s">
-        <v>495</v>
+        <v>58</v>
       </c>
     </row>
     <row r="179" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A179" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B179" s="3" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="C179" s="3"/>
+        <v>355</v>
+      </c>
+      <c r="C179" s="3" t="s">
+        <v>356</v>
+      </c>
       <c r="D179" s="3" t="s">
-        <v>656</v>
+        <v>357</v>
       </c>
       <c r="E179" s="3" t="s">
-        <v>298</v>
+        <v>358</v>
       </c>
       <c r="F179" s="3" t="s">
-        <v>299</v>
+        <v>45</v>
       </c>
       <c r="G179" s="3" t="s">
-        <v>657</v>
+        <v>359</v>
       </c>
     </row>
     <row r="180" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A180" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B180" s="3" t="s">
-        <v>240</v>
+        <v>120</v>
       </c>
       <c r="C180" s="3" t="s">
-        <v>241</v>
+        <v>121</v>
       </c>
       <c r="D180" s="3" t="s">
-        <v>242</v>
+        <v>122</v>
       </c>
       <c r="E180" s="3" t="s">
-        <v>243</v>
+        <v>123</v>
       </c>
       <c r="F180" s="3" t="s">
-        <v>238</v>
+        <v>57</v>
       </c>
       <c r="G180" s="3" t="s">
-        <v>244</v>
+        <v>124</v>
       </c>
     </row>
     <row r="181" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A181" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B181" s="3" t="s">
-        <v>33</v>
+        <v>324</v>
       </c>
       <c r="C181" s="3" t="s">
-        <v>34</v>
+        <v>325</v>
       </c>
       <c r="D181" s="3" t="s">
-        <v>35</v>
+        <v>326</v>
       </c>
       <c r="E181" s="3" t="s">
-        <v>36</v>
+        <v>327</v>
       </c>
       <c r="F181" s="3" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="G181" s="3" t="s">
-        <v>38</v>
+        <v>328</v>
       </c>
     </row>
     <row r="182" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A182" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B182" s="3" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="C182" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="C182" s="3"/>
+      <c r="D182" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="E182" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="F182" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="D182" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G182" s="3" t="s">
-        <v>49</v>
+        <v>496</v>
       </c>
     </row>
     <row r="183" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A183" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B183" s="3" t="s">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>404</v>
+      </c>
+      <c r="C183" s="3"/>
       <c r="D183" s="3" t="s">
-        <v>9</v>
+        <v>405</v>
       </c>
       <c r="E183" s="3" t="s">
-        <v>10</v>
+        <v>406</v>
       </c>
       <c r="F183" s="3" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="G183" s="3" t="s">
-        <v>12</v>
+        <v>407</v>
       </c>
     </row>
     <row r="184" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A184" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B184" s="3" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="C184" s="3"/>
       <c r="D184" s="3" t="s">
-        <v>325</v>
+        <v>533</v>
       </c>
       <c r="E184" s="3" t="s">
-        <v>326</v>
+        <v>534</v>
       </c>
       <c r="F184" s="3" t="s">
-        <v>327</v>
+        <v>29</v>
       </c>
       <c r="G184" s="3" t="s">
-        <v>328</v>
+        <v>535</v>
       </c>
     </row>
     <row r="185" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A185" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B185" s="3" t="s">
-        <v>88</v>
+        <v>114</v>
       </c>
       <c r="C185" s="3" t="s">
-        <v>89</v>
+        <v>115</v>
       </c>
       <c r="D185" s="3" t="s">
-        <v>90</v>
+        <v>116</v>
       </c>
       <c r="E185" s="3" t="s">
-        <v>91</v>
+        <v>117</v>
       </c>
       <c r="F185" s="3" t="s">
-        <v>92</v>
+        <v>118</v>
       </c>
       <c r="G185" s="3" t="s">
-        <v>93</v>
+        <v>119</v>
       </c>
     </row>
     <row r="186" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A186" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B186" s="3" t="s">
-        <v>156</v>
+        <v>329</v>
       </c>
       <c r="C186" s="3" t="s">
-        <v>157</v>
+        <v>330</v>
       </c>
       <c r="D186" s="3" t="s">
-        <v>158</v>
+        <v>331</v>
       </c>
       <c r="E186" s="3" t="s">
-        <v>159</v>
+        <v>332</v>
       </c>
       <c r="F186" s="3" t="s">
-        <v>48</v>
+        <v>164</v>
       </c>
       <c r="G186" s="3" t="s">
-        <v>160</v>
+        <v>333</v>
       </c>
     </row>
     <row r="187" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A187" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B187" s="3" t="s">
-        <v>469</v>
+        <v>642</v>
       </c>
       <c r="C187" s="3"/>
       <c r="D187" s="3" t="s">
-        <v>470</v>
+        <v>643</v>
       </c>
       <c r="E187" s="3" t="s">
-        <v>471</v>
+        <v>460</v>
       </c>
       <c r="F187" s="3" t="s">
-        <v>104</v>
+        <v>212</v>
       </c>
       <c r="G187" s="3" t="s">
-        <v>472</v>
+        <v>644</v>
       </c>
     </row>
     <row r="188" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A188" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B188" s="3" t="s">
-        <v>505</v>
+        <v>497</v>
       </c>
       <c r="C188" s="3"/>
       <c r="D188" s="3" t="s">
-        <v>506</v>
+        <v>498</v>
       </c>
       <c r="E188" s="3" t="s">
-        <v>69</v>
+        <v>499</v>
       </c>
       <c r="F188" s="3" t="s">
-        <v>24</v>
+        <v>118</v>
       </c>
       <c r="G188" s="3" t="s">
-        <v>507</v>
+        <v>500</v>
       </c>
     </row>
     <row r="189" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A189" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B189" s="3" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      </c>
+        <v>660</v>
+      </c>
+      <c r="C189" s="3"/>
       <c r="D189" s="3" t="s">
-        <v>125</v>
+        <v>661</v>
       </c>
       <c r="E189" s="3" t="s">
-        <v>126</v>
+        <v>266</v>
       </c>
       <c r="F189" s="3" t="s">
-        <v>11</v>
+        <v>267</v>
       </c>
       <c r="G189" s="3" t="s">
-        <v>127</v>
+        <v>662</v>
       </c>
     </row>
     <row r="190" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A190" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B190" s="3" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="C190" s="3"/>
+        <v>340</v>
+      </c>
+      <c r="C190" s="3" t="s">
+        <v>341</v>
+      </c>
       <c r="D190" s="3" t="s">
-        <v>436</v>
+        <v>342</v>
       </c>
       <c r="E190" s="3" t="s">
-        <v>437</v>
+        <v>343</v>
       </c>
       <c r="F190" s="3" t="s">
-        <v>92</v>
+        <v>198</v>
       </c>
       <c r="G190" s="3" t="s">
-        <v>438</v>
+        <v>344</v>
       </c>
     </row>
     <row r="191" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A191" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B191" s="3" t="s">
-        <v>480</v>
-[...1 lines deleted...]
-      <c r="C191" s="3"/>
+        <v>91</v>
+      </c>
+      <c r="C191" s="3" t="s">
+        <v>92</v>
+      </c>
       <c r="D191" s="3" t="s">
-        <v>481</v>
+        <v>93</v>
       </c>
       <c r="E191" s="3" t="s">
-        <v>482</v>
+        <v>94</v>
       </c>
       <c r="F191" s="3" t="s">
-        <v>48</v>
+        <v>95</v>
       </c>
       <c r="G191" s="3" t="s">
-        <v>483</v>
+        <v>96</v>
       </c>
     </row>
     <row r="192" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A192" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B192" s="3" t="s">
-        <v>570</v>
-[...1 lines deleted...]
-      <c r="C192" s="3"/>
+        <v>102</v>
+      </c>
+      <c r="C192" s="3" t="s">
+        <v>103</v>
+      </c>
       <c r="D192" s="3" t="s">
-        <v>571</v>
+        <v>104</v>
       </c>
       <c r="E192" s="3" t="s">
-        <v>572</v>
+        <v>105</v>
       </c>
       <c r="F192" s="3" t="s">
-        <v>92</v>
+        <v>45</v>
       </c>
       <c r="G192" s="3" t="s">
-        <v>573</v>
+        <v>106</v>
       </c>
     </row>
     <row r="193" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A193" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B193" s="3" t="s">
-        <v>594</v>
-[...1 lines deleted...]
-      <c r="C193" s="3"/>
+        <v>15</v>
+      </c>
+      <c r="C193" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="D193" s="3" t="s">
-        <v>595</v>
+        <v>16</v>
       </c>
       <c r="E193" s="3" t="s">
-        <v>596</v>
+        <v>17</v>
       </c>
       <c r="F193" s="3" t="s">
-        <v>568</v>
+        <v>18</v>
       </c>
       <c r="G193" s="3" t="s">
-        <v>597</v>
+        <v>19</v>
       </c>
     </row>
     <row r="194" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A194" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B194" s="3" t="s">
-        <v>554</v>
-[...1 lines deleted...]
-      <c r="C194" s="3"/>
+        <v>228</v>
+      </c>
+      <c r="C194" s="3" t="s">
+        <v>229</v>
+      </c>
       <c r="D194" s="3" t="s">
-        <v>555</v>
+        <v>230</v>
       </c>
       <c r="E194" s="3" t="s">
-        <v>556</v>
+        <v>231</v>
       </c>
       <c r="F194" s="3" t="s">
-        <v>48</v>
+        <v>232</v>
       </c>
       <c r="G194" s="3" t="s">
-        <v>557</v>
+        <v>233</v>
       </c>
     </row>
     <row r="195" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A195" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B195" s="3" t="s">
-        <v>618</v>
-[...1 lines deleted...]
-      <c r="C195" s="3"/>
+        <v>125</v>
+      </c>
+      <c r="C195" s="3" t="s">
+        <v>126</v>
+      </c>
       <c r="D195" s="3" t="s">
-        <v>619</v>
+        <v>127</v>
       </c>
       <c r="E195" s="3" t="s">
-        <v>620</v>
+        <v>128</v>
       </c>
       <c r="F195" s="3" t="s">
-        <v>92</v>
+        <v>29</v>
       </c>
       <c r="G195" s="3" t="s">
-        <v>621</v>
+        <v>129</v>
       </c>
     </row>
     <row r="196" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A196" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B196" s="3" t="s">
-        <v>128</v>
+        <v>41</v>
       </c>
       <c r="C196" s="3" t="s">
-        <v>129</v>
+        <v>42</v>
       </c>
       <c r="D196" s="3" t="s">
-        <v>130</v>
+        <v>43</v>
       </c>
       <c r="E196" s="3" t="s">
-        <v>131</v>
+        <v>44</v>
       </c>
       <c r="F196" s="3" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="G196" s="3" t="s">
-        <v>132</v>
+        <v>46</v>
       </c>
     </row>
     <row r="197" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A197" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B197" s="3" t="s">
-        <v>539</v>
+        <v>474</v>
       </c>
       <c r="C197" s="3"/>
       <c r="D197" s="3" t="s">
-        <v>540</v>
+        <v>475</v>
       </c>
       <c r="E197" s="3" t="s">
-        <v>541</v>
+        <v>476</v>
       </c>
       <c r="F197" s="3" t="s">
-        <v>92</v>
+        <v>118</v>
       </c>
       <c r="G197" s="3" t="s">
-        <v>542</v>
+        <v>477</v>
       </c>
     </row>
     <row r="198" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A198" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B198" s="3" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>510</v>
+      </c>
+      <c r="C198" s="3"/>
       <c r="D198" s="3" t="s">
-        <v>52</v>
+        <v>511</v>
       </c>
       <c r="E198" s="3" t="s">
-        <v>53</v>
+        <v>150</v>
       </c>
       <c r="F198" s="3" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="G198" s="3" t="s">
-        <v>55</v>
+        <v>512</v>
       </c>
     </row>
     <row r="199" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A199" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B199" s="3" t="s">
-        <v>384</v>
+        <v>59</v>
       </c>
       <c r="C199" s="3" t="s">
-        <v>385</v>
+        <v>60</v>
       </c>
       <c r="D199" s="3" t="s">
-        <v>386</v>
+        <v>61</v>
       </c>
       <c r="E199" s="3" t="s">
-        <v>387</v>
+        <v>62</v>
       </c>
       <c r="F199" s="3" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="G199" s="3" t="s">
-        <v>388</v>
+        <v>63</v>
       </c>
     </row>
     <row r="200" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A200" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B200" s="3" t="s">
-        <v>420</v>
+        <v>59</v>
       </c>
       <c r="C200" s="3"/>
       <c r="D200" s="3" t="s">
-        <v>421</v>
+        <v>437</v>
       </c>
       <c r="E200" s="3" t="s">
-        <v>422</v>
+        <v>438</v>
       </c>
       <c r="F200" s="3" t="s">
-        <v>65</v>
+        <v>29</v>
       </c>
       <c r="G200" s="3" t="s">
-        <v>423</v>
+        <v>439</v>
       </c>
     </row>
     <row r="201" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A201" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B201" s="3" t="s">
-        <v>296</v>
-[...3 lines deleted...]
-      </c>
+        <v>485</v>
+      </c>
+      <c r="C201" s="3"/>
       <c r="D201" s="3" t="s">
-        <v>297</v>
+        <v>486</v>
       </c>
       <c r="E201" s="3" t="s">
-        <v>298</v>
+        <v>487</v>
       </c>
       <c r="F201" s="3" t="s">
-        <v>299</v>
+        <v>45</v>
       </c>
       <c r="G201" s="3" t="s">
-        <v>300</v>
+        <v>488</v>
       </c>
     </row>
     <row r="202" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A202" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B202" s="3" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>575</v>
+      </c>
+      <c r="C202" s="3"/>
       <c r="D202" s="3" t="s">
-        <v>41</v>
+        <v>576</v>
       </c>
       <c r="E202" s="3" t="s">
-        <v>42</v>
+        <v>577</v>
       </c>
       <c r="F202" s="3" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G202" s="3" t="s">
-        <v>43</v>
+        <v>578</v>
       </c>
     </row>
     <row r="203" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A203" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B203" s="3" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      </c>
+        <v>599</v>
+      </c>
+      <c r="C203" s="3"/>
       <c r="D203" s="3" t="s">
-        <v>68</v>
+        <v>600</v>
       </c>
       <c r="E203" s="3" t="s">
-        <v>69</v>
+        <v>601</v>
       </c>
       <c r="F203" s="3" t="s">
-        <v>24</v>
+        <v>573</v>
       </c>
       <c r="G203" s="3" t="s">
-        <v>70</v>
+        <v>602</v>
       </c>
     </row>
     <row r="204" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A204" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B204" s="3" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      </c>
+        <v>559</v>
+      </c>
+      <c r="C204" s="3"/>
       <c r="D204" s="3" t="s">
-        <v>63</v>
+        <v>560</v>
       </c>
       <c r="E204" s="3" t="s">
-        <v>64</v>
+        <v>561</v>
       </c>
       <c r="F204" s="3" t="s">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="G204" s="3" t="s">
-        <v>66</v>
+        <v>562</v>
       </c>
     </row>
     <row r="205" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A205" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B205" s="3" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>623</v>
+      </c>
+      <c r="C205" s="3"/>
       <c r="D205" s="3" t="s">
-        <v>58</v>
+        <v>624</v>
       </c>
       <c r="E205" s="3" t="s">
-        <v>59</v>
+        <v>625</v>
       </c>
       <c r="F205" s="3" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G205" s="3" t="s">
-        <v>60</v>
+        <v>626</v>
       </c>
     </row>
     <row r="206" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A206" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B206" s="3" t="s">
-        <v>401</v>
-[...1 lines deleted...]
-      <c r="C206" s="3"/>
+        <v>36</v>
+      </c>
+      <c r="C206" s="3" t="s">
+        <v>37</v>
+      </c>
       <c r="D206" s="3" t="s">
-        <v>402</v>
+        <v>38</v>
       </c>
       <c r="E206" s="3" t="s">
-        <v>298</v>
+        <v>39</v>
       </c>
       <c r="F206" s="3" t="s">
-        <v>299</v>
+        <v>18</v>
       </c>
       <c r="G206" s="3" t="s">
-        <v>403</v>
+        <v>40</v>
       </c>
     </row>
     <row r="207" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A207" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B207" s="3" t="s">
-        <v>496</v>
+        <v>544</v>
       </c>
       <c r="C207" s="3"/>
       <c r="D207" s="3" t="s">
-        <v>497</v>
+        <v>545</v>
       </c>
       <c r="E207" s="3" t="s">
-        <v>498</v>
+        <v>546</v>
       </c>
       <c r="F207" s="3" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="G207" s="3" t="s">
-        <v>499</v>
+        <v>547</v>
       </c>
     </row>
     <row r="208" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A208" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B208" s="3" t="s">
-        <v>453</v>
-[...1 lines deleted...]
-      <c r="C208" s="3"/>
+        <v>107</v>
+      </c>
+      <c r="C208" s="3" t="s">
+        <v>108</v>
+      </c>
       <c r="D208" s="3" t="s">
-        <v>454</v>
+        <v>109</v>
       </c>
       <c r="E208" s="3" t="s">
-        <v>455</v>
+        <v>110</v>
       </c>
       <c r="F208" s="3" t="s">
-        <v>199</v>
+        <v>111</v>
       </c>
       <c r="G208" s="3" t="s">
-        <v>456</v>
+        <v>112</v>
       </c>
     </row>
     <row r="209" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A209" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B209" s="3" t="s">
-        <v>640</v>
-[...1 lines deleted...]
-      <c r="C209" s="3"/>
+        <v>309</v>
+      </c>
+      <c r="C209" s="3" t="s">
+        <v>310</v>
+      </c>
       <c r="D209" s="3" t="s">
-        <v>641</v>
+        <v>311</v>
       </c>
       <c r="E209" s="3" t="s">
-        <v>69</v>
+        <v>312</v>
       </c>
       <c r="F209" s="3" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="G209" s="3" t="s">
-        <v>642</v>
+        <v>313</v>
       </c>
     </row>
     <row r="210" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A210" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B210" s="3" t="s">
-        <v>508</v>
+        <v>421</v>
       </c>
       <c r="C210" s="3"/>
       <c r="D210" s="3" t="s">
-        <v>509</v>
+        <v>422</v>
       </c>
       <c r="E210" s="3" t="s">
-        <v>510</v>
+        <v>423</v>
       </c>
       <c r="F210" s="3" t="s">
-        <v>48</v>
+        <v>146</v>
       </c>
       <c r="G210" s="3" t="s">
-        <v>511</v>
+        <v>424</v>
       </c>
     </row>
     <row r="211" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A211" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B211" s="3" t="s">
-        <v>581</v>
-[...1 lines deleted...]
-      <c r="C211" s="3"/>
+        <v>264</v>
+      </c>
+      <c r="C211" s="3" t="s">
+        <v>264</v>
+      </c>
       <c r="D211" s="3" t="s">
-        <v>582</v>
+        <v>265</v>
       </c>
       <c r="E211" s="3" t="s">
-        <v>583</v>
+        <v>266</v>
       </c>
       <c r="F211" s="3" t="s">
-        <v>92</v>
+        <v>267</v>
       </c>
       <c r="G211" s="3" t="s">
-        <v>584</v>
+        <v>268</v>
       </c>
     </row>
     <row r="212" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A212" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B212" s="3" t="s">
-        <v>415</v>
-[...1 lines deleted...]
-      <c r="C212" s="3"/>
+        <v>97</v>
+      </c>
+      <c r="C212" s="3" t="s">
+        <v>98</v>
+      </c>
       <c r="D212" s="3" t="s">
-        <v>416</v>
+        <v>99</v>
       </c>
       <c r="E212" s="3" t="s">
-        <v>417</v>
+        <v>100</v>
       </c>
       <c r="F212" s="3" t="s">
-        <v>418</v>
+        <v>18</v>
       </c>
       <c r="G212" s="3" t="s">
-        <v>419</v>
+        <v>101</v>
       </c>
     </row>
     <row r="213" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A213" s="3" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B213" s="3" t="s">
-        <v>610</v>
-[...1 lines deleted...]
-      <c r="C213" s="3"/>
+        <v>142</v>
+      </c>
+      <c r="C213" s="3" t="s">
+        <v>143</v>
+      </c>
       <c r="D213" s="3" t="s">
-        <v>611</v>
+        <v>144</v>
       </c>
       <c r="E213" s="3" t="s">
-        <v>603</v>
+        <v>145</v>
       </c>
       <c r="F213" s="3" t="s">
-        <v>48</v>
+        <v>146</v>
       </c>
       <c r="G213" s="3" t="s">
-        <v>612</v>
+        <v>147</v>
       </c>
     </row>
     <row r="214" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A214" s="3" t="s">
-        <v>165</v>
+        <v>26</v>
       </c>
       <c r="B214" s="3" t="s">
-        <v>71</v>
+        <v>142</v>
       </c>
       <c r="C214" s="3" t="s">
-        <v>72</v>
+        <v>148</v>
       </c>
       <c r="D214" s="3" t="s">
-        <v>73</v>
+        <v>149</v>
       </c>
       <c r="E214" s="3" t="s">
-        <v>74</v>
+        <v>150</v>
       </c>
       <c r="F214" s="3" t="s">
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="G214" s="3" t="s">
-        <v>75</v>
+        <v>151</v>
       </c>
     </row>
     <row r="215" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A215" s="3" t="s">
-        <v>165</v>
+        <v>26</v>
       </c>
       <c r="B215" s="3" t="s">
-        <v>574</v>
-[...1 lines deleted...]
-      <c r="C215" s="3"/>
+        <v>137</v>
+      </c>
+      <c r="C215" s="3" t="s">
+        <v>138</v>
+      </c>
       <c r="D215" s="3" t="s">
-        <v>575</v>
+        <v>139</v>
       </c>
       <c r="E215" s="3" t="s">
-        <v>576</v>
+        <v>140</v>
       </c>
       <c r="F215" s="3" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="G215" s="3" t="s">
-        <v>577</v>
+        <v>141</v>
       </c>
     </row>
     <row r="216" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A216" s="3" t="s">
-        <v>165</v>
+        <v>26</v>
       </c>
       <c r="B216" s="3" t="s">
-        <v>661</v>
+        <v>401</v>
       </c>
       <c r="C216" s="3"/>
       <c r="D216" s="3" t="s">
-        <v>364</v>
+        <v>402</v>
       </c>
       <c r="E216" s="3" t="s">
-        <v>365</v>
+        <v>266</v>
       </c>
       <c r="F216" s="3" t="s">
-        <v>227</v>
+        <v>267</v>
       </c>
       <c r="G216" s="3" t="s">
-        <v>366</v>
+        <v>403</v>
       </c>
     </row>
     <row r="217" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A217" s="3" t="s">
-        <v>165</v>
+        <v>26</v>
       </c>
       <c r="B217" s="3" t="s">
-        <v>606</v>
+        <v>501</v>
       </c>
       <c r="C217" s="3"/>
       <c r="D217" s="3" t="s">
-        <v>607</v>
+        <v>502</v>
       </c>
       <c r="E217" s="3" t="s">
-        <v>608</v>
+        <v>503</v>
       </c>
       <c r="F217" s="3" t="s">
-        <v>18</v>
+        <v>111</v>
       </c>
       <c r="G217" s="3" t="s">
-        <v>609</v>
+        <v>504</v>
       </c>
     </row>
     <row r="218" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A218" s="3" t="s">
-        <v>165</v>
+        <v>26</v>
       </c>
       <c r="B218" s="3" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>458</v>
+      </c>
+      <c r="C218" s="3"/>
       <c r="D218" s="3" t="s">
-        <v>16</v>
+        <v>459</v>
       </c>
       <c r="E218" s="3" t="s">
-        <v>17</v>
+        <v>460</v>
       </c>
       <c r="F218" s="3" t="s">
-        <v>18</v>
+        <v>212</v>
       </c>
       <c r="G218" s="3" t="s">
-        <v>19</v>
+        <v>461</v>
+      </c>
+    </row>
+    <row r="219" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A219" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B219" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="C219" s="3"/>
+      <c r="D219" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="E219" s="3" t="s">
+        <v>460</v>
+      </c>
+      <c r="F219" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="G219" s="3" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="220" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A220" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B220" s="3" t="s">
+        <v>645</v>
+      </c>
+      <c r="C220" s="3"/>
+      <c r="D220" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="E220" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="F220" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="G220" s="3" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="221" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A221" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B221" s="3" t="s">
+        <v>513</v>
+      </c>
+      <c r="C221" s="3"/>
+      <c r="D221" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="E221" s="3" t="s">
+        <v>515</v>
+      </c>
+      <c r="F221" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="G221" s="3" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="222" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A222" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B222" s="3" t="s">
+        <v>586</v>
+      </c>
+      <c r="C222" s="3"/>
+      <c r="D222" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="E222" s="3" t="s">
+        <v>588</v>
+      </c>
+      <c r="F222" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G222" s="3" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="223" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A223" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B223" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="C223" s="3"/>
+      <c r="D223" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="E223" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="F223" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="G223" s="3" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="224" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A224" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B224" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="C224" s="3"/>
+      <c r="D224" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="E224" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="F224" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="G224" s="3" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="225" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A225" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="B225" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="C225" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="D225" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="E225" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="F225" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G225" s="3" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="226" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A226" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="B226" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="C226" s="3"/>
+      <c r="D226" s="3" t="s">
+        <v>580</v>
+      </c>
+      <c r="E226" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="F226" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="G226" s="3" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="227" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A227" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="B227" s="3" t="s">
+        <v>666</v>
+      </c>
+      <c r="C227" s="3"/>
+      <c r="D227" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="E227" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="F227" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="G227" s="3" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="228" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A228" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="B228" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="C228" s="3"/>
+      <c r="D228" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="E228" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="F228" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G228" s="3" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="229" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A229" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="B229" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="C229" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D229" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E229" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F229" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G229" s="3" t="s">
+        <v>52</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A5:G218" xr:uid="{C88D8C27-1AE6-438F-9095-5004AD41F05B}"/>
-[...2 lines deleted...]
-    <sortCondition ref="B6:B218"/>
+  <autoFilter ref="A5:G5" xr:uid="{0976C6A8-5F77-402B-98FA-94862C343FC8}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A6:G229">
+    <sortCondition ref="A6:A229"/>
+    <sortCondition ref="B6:B229"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="66" fitToHeight="0" orientation="landscape" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;"Calibri,Bold"Page &amp;P of &amp;N</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Cigarette Tobacco Permittees</vt:lpstr>
-      <vt:lpstr>'Cigarette Tobacco Permittees'!Print_Titles</vt:lpstr>
+      <vt:lpstr>Cigarette Tobacco Permitees</vt:lpstr>
+      <vt:lpstr>'Cigarette Tobacco Permitees'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Scott Fisher</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>