--- v1 (2026-04-04)
+++ v2 (2026-05-18)
@@ -2,2117 +2,2135 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\TMD\TMD Shared Perm\Comp Office\Excise\CigTobacco\CT\Permittee Listing\2026\202604\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\TMD\TMD Shared Perm\Comp Office\Excise\CigTobacco\CT\Permittee Listing\2026\202605\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B06C2C63-BB86-426F-8C24-13CADF1D2CF3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{335D9DD4-1FCF-4564-97D0-CE372FAD3A3A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-2670" windowWidth="29040" windowHeight="15720" xr2:uid="{C52988EF-D551-461C-A05F-F8383CB216AB}"/>
+    <workbookView xWindow="28680" yWindow="-105" windowWidth="29040" windowHeight="15720" xr2:uid="{AC6B106E-A5C3-4ACB-9580-53C4708FF082}"/>
   </bookViews>
   <sheets>
-    <sheet name="Cigarette Tobacco Permitees" sheetId="1" r:id="rId1"/>
+    <sheet name="Cigarette Tobacco Permittees" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Cigarette Tobacco Permitees'!$A$5:$G$5</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Cigarette Tobacco Permitees'!$1:$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Cigarette Tobacco Permittees'!$A$5:$G$233</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Cigarette Tobacco Permittees'!$1:$5</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1465" uniqueCount="675">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1492" uniqueCount="681">
+  <si>
+    <t>Iowa Cigarette and Tobacco Permittees</t>
+  </si>
+  <si>
+    <t>Updated 05/05/2026</t>
+  </si>
+  <si>
+    <t>This listing includes Permit Type, Legal Name, Trade Name, Street, City, State, and Postal Code of active permittees.</t>
+  </si>
+  <si>
+    <t>Filter buttons are available for use on each column.</t>
+  </si>
   <si>
     <t>Permit Type</t>
   </si>
   <si>
     <t>Legal Name</t>
   </si>
   <si>
     <t>Trade Name</t>
   </si>
   <si>
     <t>Street</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Postal Code</t>
   </si>
   <si>
     <t>Cigarette Distributor In-state</t>
   </si>
   <si>
+    <t>CASEYS MARKETING COMPANY</t>
+  </si>
+  <si>
+    <t>CASEY'S GENERAL STORES</t>
+  </si>
+  <si>
+    <t>1 SE CONVENIENCE BLVD</t>
+  </si>
+  <si>
+    <t>ANKENY</t>
+  </si>
+  <si>
+    <t>IA</t>
+  </si>
+  <si>
+    <t>500219672</t>
+  </si>
+  <si>
+    <t>CONCORDIA LLC</t>
+  </si>
+  <si>
+    <t>CONCORDIA WINE &amp; CIGARS</t>
+  </si>
+  <si>
+    <t>611 JEFFERSON ST</t>
+  </si>
+  <si>
+    <t>BURLINGTON</t>
+  </si>
+  <si>
+    <t>526015477</t>
+  </si>
+  <si>
+    <t>CORE-MARK US, LLC</t>
+  </si>
+  <si>
+    <t>COREMARK US LLC</t>
+  </si>
+  <si>
+    <t>1751 E US HIGHWAY 30</t>
+  </si>
+  <si>
+    <t>CARROLL</t>
+  </si>
+  <si>
+    <t>514012671</t>
+  </si>
+  <si>
+    <t>HEWETT WHOLESALE INC</t>
+  </si>
+  <si>
+    <t>2519 S FEDERAL AVE</t>
+  </si>
+  <si>
+    <t>MASON CITY</t>
+  </si>
+  <si>
+    <t>504016736</t>
+  </si>
+  <si>
     <t>HY-VEE INC</t>
   </si>
   <si>
     <t>LOMAR DISTRIBUTION</t>
   </si>
   <si>
     <t>5251 CUMMING AVE</t>
   </si>
   <si>
     <t>CUMMING</t>
   </si>
   <si>
-    <t>IA</t>
-[...1 lines deleted...]
-  <si>
     <t>500619313</t>
   </si>
   <si>
+    <t>IOWA CASH &amp; CARRY LLC</t>
+  </si>
+  <si>
+    <t>IOWA CASH &amp; CARRY</t>
+  </si>
+  <si>
+    <t>2220 E OVID AVE</t>
+  </si>
+  <si>
+    <t>DES MOINES</t>
+  </si>
+  <si>
+    <t>503134747</t>
+  </si>
+  <si>
+    <t>MYERS-COX COMPANY</t>
+  </si>
+  <si>
+    <t>8797 KAPP DR</t>
+  </si>
+  <si>
+    <t>PEOSTA</t>
+  </si>
+  <si>
+    <t>520689448</t>
+  </si>
+  <si>
+    <t>NATIONAL CIGAR STORE INC</t>
+  </si>
+  <si>
+    <t>NATIONAL CIGAR STORE, INC.</t>
+  </si>
+  <si>
+    <t>617 SYCAMORE ST</t>
+  </si>
+  <si>
+    <t>WATERLOO</t>
+  </si>
+  <si>
+    <t>507034725</t>
+  </si>
+  <si>
+    <t>TOWN &amp; COUNTRY WHOLESALE CO INC</t>
+  </si>
+  <si>
+    <t>1102 12TH ST</t>
+  </si>
+  <si>
+    <t>BELLE PLAINE</t>
+  </si>
+  <si>
+    <t>522081715</t>
+  </si>
+  <si>
     <t>Cigarette Distributor Out-of-state</t>
   </si>
   <si>
+    <t>AMCON DISTRIBUTING COMPANY</t>
+  </si>
+  <si>
+    <t>2517 ELLINGTON RD</t>
+  </si>
+  <si>
+    <t>QUINCY</t>
+  </si>
+  <si>
+    <t>IL</t>
+  </si>
+  <si>
+    <t>623058828</t>
+  </si>
+  <si>
+    <t>2500 N MAIN ST</t>
+  </si>
+  <si>
+    <t>EAST PEORIA</t>
+  </si>
+  <si>
+    <t>616111787</t>
+  </si>
+  <si>
+    <t>7405 IRVINGTON RD</t>
+  </si>
+  <si>
+    <t>OMAHA</t>
+  </si>
+  <si>
+    <t>NE</t>
+  </si>
+  <si>
+    <t>681221232</t>
+  </si>
+  <si>
+    <t>ANDERSON, JOSEPH M</t>
+  </si>
+  <si>
+    <t>SMOKIN JOES</t>
+  </si>
+  <si>
+    <t>4900 INDIAN HILL RD</t>
+  </si>
+  <si>
+    <t>LEWISTON</t>
+  </si>
+  <si>
+    <t>NY</t>
+  </si>
+  <si>
+    <t>140929721</t>
+  </si>
+  <si>
+    <t>ASSOCIATED WHOLESALE GROCERS INC AND SUB</t>
+  </si>
+  <si>
+    <t>5000 KANSAS AVE</t>
+  </si>
+  <si>
+    <t>KANSAS CITY</t>
+  </si>
+  <si>
+    <t>KS</t>
+  </si>
+  <si>
+    <t>661061135</t>
+  </si>
+  <si>
+    <t>500 KAPIK RD</t>
+  </si>
+  <si>
+    <t>HERNANDO</t>
+  </si>
+  <si>
+    <t>MS</t>
+  </si>
+  <si>
+    <t>386320000</t>
+  </si>
+  <si>
+    <t>6401 8TH AVE S</t>
+  </si>
+  <si>
+    <t>SAINT CLOUD</t>
+  </si>
+  <si>
+    <t>MN</t>
+  </si>
+  <si>
+    <t>563017729</t>
+  </si>
+  <si>
+    <t>1301 W OMAHA AVE</t>
+  </si>
+  <si>
+    <t>NORFOLK</t>
+  </si>
+  <si>
+    <t>687015872</t>
+  </si>
+  <si>
+    <t>8100 60TH ST</t>
+  </si>
+  <si>
+    <t>KENOSHA</t>
+  </si>
+  <si>
+    <t>WI</t>
+  </si>
+  <si>
+    <t>531447863</t>
+  </si>
+  <si>
+    <t>400 W INDUSTRIAL DR</t>
+  </si>
+  <si>
+    <t>TERRE HAUTE</t>
+  </si>
+  <si>
+    <t>IN</t>
+  </si>
+  <si>
+    <t>478029828</t>
+  </si>
+  <si>
+    <t>2902 S JAGUAR RD</t>
+  </si>
+  <si>
+    <t>JOPLIN</t>
+  </si>
+  <si>
+    <t>MO</t>
+  </si>
+  <si>
+    <t>648048197</t>
+  </si>
+  <si>
+    <t>CASH-WA DISTRIBUTING CO OF KEARNEY INC</t>
+  </si>
+  <si>
+    <t>CASH-WA DISTRIBUTING</t>
+  </si>
+  <si>
+    <t>401 W 4TH ST</t>
+  </si>
+  <si>
+    <t>KEARNEY</t>
+  </si>
+  <si>
+    <t>688457825</t>
+  </si>
+  <si>
+    <t>CERTCO INC</t>
+  </si>
+  <si>
+    <t>5321 VERONA RD</t>
+  </si>
+  <si>
+    <t>FITCHBURG</t>
+  </si>
+  <si>
+    <t>537114420</t>
+  </si>
+  <si>
+    <t>CHAMBERS &amp; OWEN INC</t>
+  </si>
+  <si>
+    <t>1733 MORSE ST</t>
+  </si>
+  <si>
+    <t>JANESVILLE</t>
+  </si>
+  <si>
+    <t>535450206</t>
+  </si>
+  <si>
+    <t>CIRCLE K STORES INC</t>
+  </si>
+  <si>
+    <t>1600 TRADEPORT DR</t>
+  </si>
+  <si>
+    <t>HAZELWOOD</t>
+  </si>
+  <si>
+    <t>630424319</t>
+  </si>
+  <si>
+    <t>2051 BASELINE RD</t>
+  </si>
+  <si>
+    <t>MONTGOMERY</t>
+  </si>
+  <si>
+    <t>605381193</t>
+  </si>
+  <si>
+    <t>1035 NATHAN LN N</t>
+  </si>
+  <si>
+    <t>MINNEAPOLIS</t>
+  </si>
+  <si>
+    <t>554415002</t>
+  </si>
+  <si>
+    <t>CW FOODSERVICE PARTNERS, LLC</t>
+  </si>
+  <si>
+    <t>FRANCHISE WHOLESALE CO LLC</t>
+  </si>
+  <si>
+    <t>WILDHORSE DISTRIBUTING</t>
+  </si>
+  <si>
+    <t>713 N FRONTIER RD</t>
+  </si>
+  <si>
+    <t>PAPILLION</t>
+  </si>
+  <si>
+    <t>680464354</t>
+  </si>
+  <si>
+    <t>KWIK TRIP INC</t>
+  </si>
+  <si>
+    <t>KWIK STAR</t>
+  </si>
+  <si>
+    <t>2025 KWIK TRIP WAY</t>
+  </si>
+  <si>
+    <t>LA CROSSE</t>
+  </si>
+  <si>
+    <t>546033228</t>
+  </si>
+  <si>
+    <t>LOL FOODS INC</t>
+  </si>
+  <si>
+    <t>HENRYS FOODS INC</t>
+  </si>
+  <si>
+    <t>234 N MCKAY AVE</t>
+  </si>
+  <si>
+    <t>ALEXANDRIA</t>
+  </si>
+  <si>
+    <t>563088550</t>
+  </si>
+  <si>
     <t>MAC'S CONVENIENCE STORES LLC</t>
   </si>
   <si>
-    <t>1600 TRADEPORT DR</t>
-[...8 lines deleted...]
-    <t>630424319</t>
+    <t>MARSHALL IGA INC</t>
+  </si>
+  <si>
+    <t>HARVARD DISTRIBUTING</t>
+  </si>
+  <si>
+    <t>5113 S ROUTE 31</t>
+  </si>
+  <si>
+    <t>RINGWOOD</t>
+  </si>
+  <si>
+    <t>600720000</t>
+  </si>
+  <si>
+    <t>MASON BROTHERS COMPANY</t>
+  </si>
+  <si>
+    <t>MASO</t>
+  </si>
+  <si>
+    <t>222 4TH ST NE</t>
+  </si>
+  <si>
+    <t>WADENA</t>
+  </si>
+  <si>
+    <t>564821200</t>
+  </si>
+  <si>
+    <t>MAVERICK DISTRIBUTION LLC</t>
+  </si>
+  <si>
+    <t>6210 ABBOTT DR</t>
+  </si>
+  <si>
+    <t>681102805</t>
+  </si>
+  <si>
+    <t>MCLANE MIDWEST INC</t>
+  </si>
+  <si>
+    <t>MCLANE OZARK</t>
+  </si>
+  <si>
+    <t>2788 E SAWYER RD</t>
+  </si>
+  <si>
+    <t>REPUBLIC</t>
+  </si>
+  <si>
+    <t>657387557</t>
+  </si>
+  <si>
+    <t>3400 E MAIN ST</t>
+  </si>
+  <si>
+    <t>DANVILLE</t>
+  </si>
+  <si>
+    <t>618349468</t>
+  </si>
+  <si>
+    <t>MCLANE MINNESOTA INC</t>
+  </si>
+  <si>
+    <t>1111 5TH ST W</t>
+  </si>
+  <si>
+    <t>NORTHFIELD</t>
+  </si>
+  <si>
+    <t>550571602</t>
+  </si>
+  <si>
+    <t>MIDWEST WHOLESALE LLC</t>
+  </si>
+  <si>
+    <t>635 COOPER CT</t>
+  </si>
+  <si>
+    <t>SCHAUMBURG</t>
+  </si>
+  <si>
+    <t>601734570</t>
+  </si>
+  <si>
+    <t>QUIKTRIP CORPORATION</t>
+  </si>
+  <si>
+    <t>QUIK N TASTY FOODS INC</t>
+  </si>
+  <si>
+    <t>822 QUIK TRIP WAY</t>
+  </si>
+  <si>
+    <t>BELTON</t>
+  </si>
+  <si>
+    <t>640124658</t>
+  </si>
+  <si>
+    <t>S ABRAHAM &amp; SONS INC</t>
+  </si>
+  <si>
+    <t>S ABRAHAM &amp; SONS</t>
+  </si>
+  <si>
+    <t>4001 3 MILE RD NW</t>
+  </si>
+  <si>
+    <t>GRAND RAPIDS</t>
+  </si>
+  <si>
+    <t>MI</t>
+  </si>
+  <si>
+    <t>495341132</t>
+  </si>
+  <si>
+    <t>ST JOSEPH TOBACCO COMPANY INC</t>
+  </si>
+  <si>
+    <t>SAINT JOE DISTRIBUTING</t>
+  </si>
+  <si>
+    <t>5808 CORPORATE DR</t>
+  </si>
+  <si>
+    <t>SAINT JOSEPH</t>
+  </si>
+  <si>
+    <t>645077758</t>
+  </si>
+  <si>
+    <t>SUPER FOOD SERVICES INC</t>
+  </si>
+  <si>
+    <t>SUPER FOOD SERVICES 067</t>
+  </si>
+  <si>
+    <t>4228 S 72ND ST</t>
+  </si>
+  <si>
+    <t>681271803</t>
+  </si>
+  <si>
+    <t>SUPER FOOD SERVICES 071</t>
+  </si>
+  <si>
+    <t>4067 COUNTY ROAD 130</t>
+  </si>
+  <si>
+    <t>BELLEFONTAINE</t>
+  </si>
+  <si>
+    <t>OH</t>
+  </si>
+  <si>
+    <t>433119359</t>
+  </si>
+  <si>
+    <t>SURPLUS OUTLET INC</t>
+  </si>
+  <si>
+    <t>WAHOO WAREHOUSE</t>
+  </si>
+  <si>
+    <t>360 E 5TH ST</t>
+  </si>
+  <si>
+    <t>WAHOO</t>
+  </si>
+  <si>
+    <t>680661926</t>
+  </si>
+  <si>
+    <t>UNFI DISTRIBUTION CO LLC</t>
+  </si>
+  <si>
+    <t>501 MALLICK RD</t>
+  </si>
+  <si>
+    <t>OGLESBY</t>
+  </si>
+  <si>
+    <t>613489001</t>
+  </si>
+  <si>
+    <t>Cigarette Manufacturer</t>
+  </si>
+  <si>
+    <t>CHEYENNE INTERNATIONAL LLC</t>
+  </si>
+  <si>
+    <t>701 S BATTLEGROUND AVE</t>
+  </si>
+  <si>
+    <t>GROVER</t>
+  </si>
+  <si>
+    <t>NC</t>
+  </si>
+  <si>
+    <t>280739542</t>
+  </si>
+  <si>
+    <t>15277 HERITAGE PKWY</t>
+  </si>
+  <si>
+    <t>FORT WORTH</t>
+  </si>
+  <si>
+    <t>TX</t>
+  </si>
+  <si>
+    <t>761772517</t>
+  </si>
+  <si>
+    <t>FARMERS TOBACCO CO OF CYNTHIANA</t>
+  </si>
+  <si>
+    <t>636 US HIGHWAY 27 N</t>
+  </si>
+  <si>
+    <t>CYNTHIANA</t>
+  </si>
+  <si>
+    <t>KY</t>
+  </si>
+  <si>
+    <t>410316188</t>
+  </si>
+  <si>
+    <t>ITG BRANDS LLC</t>
+  </si>
+  <si>
+    <t>628 GREEN VALLEY RD</t>
+  </si>
+  <si>
+    <t>GREENSBORO</t>
+  </si>
+  <si>
+    <t>274087791</t>
+  </si>
+  <si>
+    <t>JAPAN TOBACCO INTERNATIONAL USA INC</t>
+  </si>
+  <si>
+    <t>JT INTERNATIONAL USA INC</t>
+  </si>
+  <si>
+    <t>4000 CENTER AT NORTH HILLS ST</t>
+  </si>
+  <si>
+    <t>RALEIGH</t>
+  </si>
+  <si>
+    <t>276097096</t>
+  </si>
+  <si>
+    <t>KING MAKER MARKETING INC</t>
+  </si>
+  <si>
+    <t>1304 ANNAPOLIS DR</t>
+  </si>
+  <si>
+    <t>276082130</t>
+  </si>
+  <si>
+    <t>LIGGETT GROUP LLC</t>
+  </si>
+  <si>
+    <t>LIGGETT &amp; MYERS TOBACCO CO</t>
+  </si>
+  <si>
+    <t>100 MAPLE LN</t>
+  </si>
+  <si>
+    <t>MEBANE</t>
+  </si>
+  <si>
+    <t>273028160</t>
+  </si>
+  <si>
+    <t>NASCO PRODUCTS, LLC</t>
+  </si>
+  <si>
+    <t>321 FARMINGTON RD</t>
+  </si>
+  <si>
+    <t>MOCKSVILLE</t>
+  </si>
+  <si>
+    <t>270287638</t>
+  </si>
+  <si>
+    <t>OHSERASE MANUFACTURING, LLC</t>
+  </si>
+  <si>
+    <t>26 EAGLE DR</t>
+  </si>
+  <si>
+    <t>AKWESASNE</t>
+  </si>
+  <si>
+    <t>136553235</t>
+  </si>
+  <si>
+    <t>PHILIP MORRIS USA INC</t>
+  </si>
+  <si>
+    <t>6601 W BROAD ST</t>
+  </si>
+  <si>
+    <t>RICHMOND</t>
+  </si>
+  <si>
+    <t>VA</t>
+  </si>
+  <si>
+    <t>232301723</t>
+  </si>
+  <si>
+    <t>PREMIER MANUFACTURING INC</t>
+  </si>
+  <si>
+    <t>629 CEPI DR</t>
+  </si>
+  <si>
+    <t>CHESTERFIELD</t>
+  </si>
+  <si>
+    <t>630051221</t>
+  </si>
+  <si>
+    <t>R J REYNOLDS TOBACCO COMPANY</t>
+  </si>
+  <si>
+    <t>401 N MAIN ST</t>
+  </si>
+  <si>
+    <t>WINSTON SALEM</t>
+  </si>
+  <si>
+    <t>271013804</t>
+  </si>
+  <si>
+    <t>SANTA FE NATURAL TOBACCO COMPANY INC</t>
+  </si>
+  <si>
+    <t>7869 DORAL DR</t>
+  </si>
+  <si>
+    <t>TOBACCOVILLE</t>
+  </si>
+  <si>
+    <t>270509002</t>
+  </si>
+  <si>
+    <t>US FLUE-CURED TOBACCO GROWERS INC</t>
+  </si>
+  <si>
+    <t>250 CROWN BLVD</t>
+  </si>
+  <si>
+    <t>TIMBERLAKE</t>
+  </si>
+  <si>
+    <t>275838507</t>
+  </si>
+  <si>
+    <t>VECTOR TOBACCO INC</t>
+  </si>
+  <si>
+    <t>VECTOR TOBACCO MEDALLION BRANDS</t>
+  </si>
+  <si>
+    <t>3800 PARAMOUNT PKWY</t>
+  </si>
+  <si>
+    <t>MORRISVILLE</t>
+  </si>
+  <si>
+    <t>275606951</t>
+  </si>
+  <si>
+    <t>XCALIBER INTERNATIONAL LTD LLC</t>
+  </si>
+  <si>
+    <t>4747 NE 1ST ST</t>
+  </si>
+  <si>
+    <t>PRYOR</t>
+  </si>
+  <si>
+    <t>OK</t>
+  </si>
+  <si>
+    <t>743619807</t>
+  </si>
+  <si>
+    <t>Cigarette Vendor</t>
+  </si>
+  <si>
+    <t>NOVAK, BRANDON M</t>
+  </si>
+  <si>
+    <t>1100 1ST ST SW</t>
+  </si>
+  <si>
+    <t>CEDAR RAPIDS</t>
+  </si>
+  <si>
+    <t>524042102</t>
+  </si>
+  <si>
+    <t>VAPE VENDING VAULT</t>
+  </si>
+  <si>
+    <t>2218 E 11TH ST</t>
+  </si>
+  <si>
+    <t>DAVENPORT</t>
+  </si>
+  <si>
+    <t>528033766</t>
+  </si>
+  <si>
+    <t>Cigarette Wholesaler</t>
+  </si>
+  <si>
+    <t>A AND M GROUP LLC</t>
+  </si>
+  <si>
+    <t>QUAD CITIES IMPORTS</t>
+  </si>
+  <si>
+    <t>7620 LOUIS RICH CT</t>
+  </si>
+  <si>
+    <t>528041414</t>
+  </si>
+  <si>
+    <t>HOPKINS DISTRIBUTION CO LLC</t>
+  </si>
+  <si>
+    <t>300 2ND AVE S</t>
+  </si>
+  <si>
+    <t>HOPKINS</t>
+  </si>
+  <si>
+    <t>553438375</t>
+  </si>
+  <si>
+    <t>BEVERAGE DISTRIBUTORS OF IOWA</t>
+  </si>
+  <si>
+    <t>3221 SE 14TH ST</t>
+  </si>
+  <si>
+    <t>503201304</t>
+  </si>
+  <si>
+    <t>MIDWEST QUALITY WHOLESALE INC</t>
+  </si>
+  <si>
+    <t>2300 INDUSTRIAL PARK RD</t>
+  </si>
+  <si>
+    <t>BOONE</t>
+  </si>
+  <si>
+    <t>500363005</t>
+  </si>
+  <si>
+    <t>T&amp;J WALSH INC</t>
+  </si>
+  <si>
+    <t>W &amp; S WHOLESALE</t>
+  </si>
+  <si>
+    <t>106 W 2ND ST</t>
+  </si>
+  <si>
+    <t>WASHINGTON</t>
+  </si>
+  <si>
+    <t>523531905</t>
+  </si>
+  <si>
+    <t>Delivery Seller</t>
+  </si>
+  <si>
+    <t>7 DAZE LLC</t>
+  </si>
+  <si>
+    <t>1425 S VINEYARD AVE</t>
+  </si>
+  <si>
+    <t>ONTARIO</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>917618063</t>
+  </si>
+  <si>
+    <t>AIR DISTRIBUTION USA, INC</t>
+  </si>
+  <si>
+    <t>4841 SANDY PORTER RD</t>
+  </si>
+  <si>
+    <t>CHARLOTTE</t>
+  </si>
+  <si>
+    <t>282733239</t>
+  </si>
+  <si>
+    <t>BD2 INC.</t>
+  </si>
+  <si>
+    <t>BEAST DISTRO</t>
+  </si>
+  <si>
+    <t>2801 SW 149TH AVE</t>
+  </si>
+  <si>
+    <t>MIRAMAR</t>
+  </si>
+  <si>
+    <t>FL</t>
+  </si>
+  <si>
+    <t>330274175</t>
+  </si>
+  <si>
+    <t>BEAST DISTRIBUTION LLC</t>
+  </si>
+  <si>
+    <t>VAPOR BEAST</t>
+  </si>
+  <si>
+    <t>BLACK BUFFALO INC.</t>
+  </si>
+  <si>
+    <t>201 N GARLAND CT</t>
+  </si>
+  <si>
+    <t>CHICAGO</t>
+  </si>
+  <si>
+    <t>606013717</t>
+  </si>
+  <si>
+    <t>BLB7 LLC</t>
+  </si>
+  <si>
+    <t>THE VAPE MALL</t>
+  </si>
+  <si>
+    <t>704 W PEARCE BLVD</t>
+  </si>
+  <si>
+    <t>WENTZVILLE</t>
+  </si>
+  <si>
+    <t>633851016</t>
+  </si>
+  <si>
+    <t>BSX GROUP</t>
+  </si>
+  <si>
+    <t>8501 S LA CIENEGA BLVD</t>
+  </si>
+  <si>
+    <t>INGLEWOOD</t>
+  </si>
+  <si>
+    <t>903012117</t>
+  </si>
+  <si>
+    <t>BUYJOEYLLC</t>
+  </si>
+  <si>
+    <t>BUYJOEY LLC</t>
+  </si>
+  <si>
+    <t>11821 S EQUESTRIAN TRL</t>
+  </si>
+  <si>
+    <t>PHOENIX</t>
+  </si>
+  <si>
+    <t>AZ</t>
+  </si>
+  <si>
+    <t>850443440</t>
+  </si>
+  <si>
+    <t>CB DISTRIBUTORS INC</t>
+  </si>
+  <si>
+    <t>2500 KENNEDY DR</t>
+  </si>
+  <si>
+    <t>BELOIT</t>
+  </si>
+  <si>
+    <t>535116902</t>
+  </si>
+  <si>
+    <t>CENTRAL IOWA ELECTRONIC CIGARETTES INC</t>
+  </si>
+  <si>
+    <t>CENTRAL IOWA VAPORS</t>
+  </si>
+  <si>
+    <t>11338 AURORA AVE</t>
+  </si>
+  <si>
+    <t>URBANDALE</t>
+  </si>
+  <si>
+    <t>503227907</t>
+  </si>
+  <si>
+    <t>DOORDASH ESSENTIALS LLC</t>
+  </si>
+  <si>
+    <t>3180 100TH ST</t>
+  </si>
+  <si>
+    <t>503223869</t>
+  </si>
+  <si>
+    <t>ELECTRIC TOBACCONIST LLC</t>
+  </si>
+  <si>
+    <t>2555 55TH ST</t>
+  </si>
+  <si>
+    <t>BOULDER</t>
+  </si>
+  <si>
+    <t>CO</t>
+  </si>
+  <si>
+    <t>803015729</t>
+  </si>
+  <si>
+    <t>EWING VENTURES LLC</t>
+  </si>
+  <si>
+    <t>CUVANA</t>
+  </si>
+  <si>
+    <t>1209 MOUNTAIN ROAD PL NE</t>
+  </si>
+  <si>
+    <t>ALBUQUERQUE</t>
+  </si>
+  <si>
+    <t>NM</t>
+  </si>
+  <si>
+    <t>871107845</t>
+  </si>
+  <si>
+    <t>FASTFWD DISTRO LLC</t>
+  </si>
+  <si>
+    <t>1015 VISCO DR</t>
+  </si>
+  <si>
+    <t>NASHVILLE</t>
+  </si>
+  <si>
+    <t>TN</t>
+  </si>
+  <si>
+    <t>372102207</t>
+  </si>
+  <si>
+    <t>FONTEM US LLC</t>
+  </si>
+  <si>
+    <t>BLU ECIGS</t>
+  </si>
+  <si>
+    <t>GB LICENSE LLC</t>
+  </si>
+  <si>
+    <t>GOPUFF</t>
+  </si>
+  <si>
+    <t>1907 STEVENS DR</t>
+  </si>
+  <si>
+    <t>IOWA CITY</t>
+  </si>
+  <si>
+    <t>522404339</t>
+  </si>
+  <si>
+    <t>1510 OHIO ST</t>
+  </si>
+  <si>
+    <t>503143424</t>
+  </si>
+  <si>
+    <t>GLAS INC</t>
+  </si>
+  <si>
+    <t>GLOBAL DISTRIBUTION INC</t>
+  </si>
+  <si>
+    <t>10087 GOODHUE ST NE</t>
+  </si>
+  <si>
+    <t>BLAINE</t>
+  </si>
+  <si>
+    <t>554494431</t>
+  </si>
+  <si>
+    <t>GREENSMARTLIVING INC</t>
+  </si>
+  <si>
+    <t>GREE</t>
+  </si>
+  <si>
+    <t>1404 S JEFFERSON ST</t>
+  </si>
+  <si>
+    <t>SALT LAKE CITY</t>
+  </si>
+  <si>
+    <t>UT</t>
+  </si>
+  <si>
+    <t>841155211</t>
+  </si>
+  <si>
+    <t>HELIX INNOVATIONS LLC</t>
+  </si>
+  <si>
+    <t>HIVEGUYS</t>
+  </si>
+  <si>
+    <t>HIVE GUYS</t>
+  </si>
+  <si>
+    <t>5900 BALCONES DR</t>
+  </si>
+  <si>
+    <t>AUSTIN</t>
+  </si>
+  <si>
+    <t>787314298</t>
+  </si>
+  <si>
+    <t>HUFF AND PUFFERS LLC</t>
+  </si>
+  <si>
+    <t>HUFF AND PUFFERS</t>
+  </si>
+  <si>
+    <t>12105 BROOKHURST ST</t>
+  </si>
+  <si>
+    <t>GARDEN GROVE</t>
+  </si>
+  <si>
+    <t>928402853</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL WHOLESALE SUPL INC</t>
+  </si>
+  <si>
+    <t>11559 ROCK ISLAND CT</t>
+  </si>
+  <si>
+    <t>MARYLAND HEIGHTS</t>
+  </si>
+  <si>
+    <t>630433522</t>
+  </si>
+  <si>
+    <t>IPURCHASE ONLINE INC</t>
+  </si>
+  <si>
+    <t>VAPE SOCIETY SUPPLIES</t>
+  </si>
+  <si>
+    <t>3100 S OLD HWY 63</t>
+  </si>
+  <si>
+    <t>COLUMBIA</t>
+  </si>
+  <si>
+    <t>652010000</t>
+  </si>
+  <si>
+    <t>JENNIFER X LLC</t>
+  </si>
+  <si>
+    <t>CHARMING VAPE</t>
+  </si>
+  <si>
+    <t>8637 NAOMI ST</t>
+  </si>
+  <si>
+    <t>PLANO</t>
+  </si>
+  <si>
+    <t>750247804</t>
+  </si>
+  <si>
+    <t>JUUL LABS INC</t>
+  </si>
+  <si>
+    <t>1000 F ST NW</t>
+  </si>
+  <si>
+    <t>DC</t>
+  </si>
+  <si>
+    <t>200041501</t>
+  </si>
+  <si>
+    <t>MADURO DISTRIBUTORS</t>
+  </si>
+  <si>
+    <t>THE LOON</t>
+  </si>
+  <si>
+    <t>7580 COMMERCE LN NE</t>
+  </si>
+  <si>
+    <t>FRIDLEY</t>
+  </si>
+  <si>
+    <t>554323115</t>
+  </si>
+  <si>
+    <t>MAXIMUM VAPOR INC</t>
+  </si>
+  <si>
+    <t>13401 YORBA AVE</t>
+  </si>
+  <si>
+    <t>CHINO</t>
+  </si>
+  <si>
+    <t>917105055</t>
+  </si>
+  <si>
+    <t>MISTER E LIQUID LLC</t>
+  </si>
+  <si>
+    <t>MEL WHOLESALE</t>
+  </si>
+  <si>
+    <t>632 PLYMOUTH AVE NE</t>
+  </si>
+  <si>
+    <t>495056032</t>
+  </si>
+  <si>
+    <t>NORTHERNER SCANDINAVIA INC</t>
+  </si>
+  <si>
+    <t>631 HIGHWAY 90 A</t>
+  </si>
+  <si>
+    <t>MISSOURI CITY</t>
+  </si>
+  <si>
+    <t>774891334</t>
+  </si>
+  <si>
+    <t>PARALLELDIRECT LLC</t>
+  </si>
+  <si>
+    <t>MAGIC MIST</t>
+  </si>
+  <si>
+    <t>103 SCHELTER RD</t>
+  </si>
+  <si>
+    <t>LINCOLNSHIRE</t>
+  </si>
+  <si>
+    <t>600693657</t>
+  </si>
+  <si>
+    <t>PURECIGS LLC</t>
+  </si>
+  <si>
+    <t>PURE VAPE</t>
+  </si>
+  <si>
+    <t>3135 SKYWAY CIR</t>
+  </si>
+  <si>
+    <t>MELBOURNE</t>
+  </si>
+  <si>
+    <t>329347334</t>
+  </si>
+  <si>
+    <t>SV3, LLC</t>
+  </si>
+  <si>
+    <t>MI-ONE BRANDS</t>
+  </si>
+  <si>
+    <t>4908 E MCDOWELL RD</t>
+  </si>
+  <si>
+    <t>850087718</t>
+  </si>
+  <si>
+    <t>SWEDISH HERITAGE LLC</t>
+  </si>
+  <si>
+    <t>THESY LLC</t>
+  </si>
+  <si>
+    <t>ELEMENT VAPE</t>
+  </si>
+  <si>
+    <t>370 TURNBULL CANYON RD</t>
+  </si>
+  <si>
+    <t>CITY OF INDUSTRY</t>
+  </si>
+  <si>
+    <t>917451009</t>
+  </si>
+  <si>
+    <t>TW VENDING INC</t>
+  </si>
+  <si>
+    <t>TURNKEY CORRECTIONS</t>
+  </si>
+  <si>
+    <t>3329 CASEY ST</t>
+  </si>
+  <si>
+    <t>RIVER FALLS</t>
+  </si>
+  <si>
+    <t>540225852</t>
+  </si>
+  <si>
+    <t>VAPES AND PAPERS ZONE LLC</t>
+  </si>
+  <si>
+    <t>12542 EDEN AVE</t>
+  </si>
+  <si>
+    <t>HUDSON</t>
+  </si>
+  <si>
+    <t>346677513</t>
+  </si>
+  <si>
+    <t>VAPOR AUTHORITY INC</t>
+  </si>
+  <si>
+    <t>9187 CLAIREMONT MESA BLV</t>
+  </si>
+  <si>
+    <t>SAN DIEGO</t>
+  </si>
+  <si>
+    <t>921230000</t>
+  </si>
+  <si>
+    <t>VR PRODUCTS I LLC</t>
+  </si>
+  <si>
+    <t>591 STEWART AVE</t>
+  </si>
+  <si>
+    <t>GARDEN CITY</t>
+  </si>
+  <si>
+    <t>115304773</t>
+  </si>
+  <si>
+    <t>WHITE HORSE VAPOR STORES, LLC</t>
+  </si>
+  <si>
+    <t>WHITE HORSE VAPOR</t>
+  </si>
+  <si>
+    <t>1483 MINERAL SPRING AVE</t>
+  </si>
+  <si>
+    <t>NORTH PROVIDENCE</t>
+  </si>
+  <si>
+    <t>RI</t>
+  </si>
+  <si>
+    <t>029043131</t>
   </si>
   <si>
     <t>Tobacco Distributor In-state</t>
   </si>
   <si>
-    <t>CORE-MARK US, LLC</t>
-[...11 lines deleted...]
-    <t>514012671</t>
+    <t>AFRIDI WHOLESALE LLC</t>
+  </si>
+  <si>
+    <t>5454 CENTER POINT RD NE</t>
+  </si>
+  <si>
+    <t>524022028</t>
+  </si>
+  <si>
+    <t>ALIMENA, CHARLES G</t>
+  </si>
+  <si>
+    <t>THE TOBACCO SHOP</t>
+  </si>
+  <si>
+    <t>612 S HIGHWAY 71</t>
+  </si>
+  <si>
+    <t>ARNOLDS PARK</t>
+  </si>
+  <si>
+    <t>513317831</t>
+  </si>
+  <si>
+    <t>BIG RIVER TRADING COMPANY</t>
+  </si>
+  <si>
+    <t>1494 305TH ST</t>
+  </si>
+  <si>
+    <t>TAMA</t>
+  </si>
+  <si>
+    <t>523399651</t>
+  </si>
+  <si>
+    <t>BONER, RICHARD J</t>
+  </si>
+  <si>
+    <t>CIGAR BOX</t>
+  </si>
+  <si>
+    <t>309 N HONNOLD ST</t>
+  </si>
+  <si>
+    <t>MONROE</t>
+  </si>
+  <si>
+    <t>501707937</t>
+  </si>
+  <si>
+    <t>BRAVIM MART INCORPORATED</t>
+  </si>
+  <si>
+    <t>TOBACCO HUT</t>
+  </si>
+  <si>
+    <t>121 N ANKENY BLVD</t>
+  </si>
+  <si>
+    <t>500231708</t>
+  </si>
+  <si>
+    <t>CAP CITY CIGARS, LLC</t>
+  </si>
+  <si>
+    <t>1536 2ND AVE</t>
+  </si>
+  <si>
+    <t>503143405</t>
+  </si>
+  <si>
+    <t>CEDAR + VINE LLC</t>
+  </si>
+  <si>
+    <t>CEDAR &amp; VINE</t>
+  </si>
+  <si>
+    <t>423 N 3RD ST</t>
+  </si>
+  <si>
+    <t>526015225</t>
+  </si>
+  <si>
+    <t>CEDAR AND SMOKE LIMITED LIABILITY COMPANY</t>
+  </si>
+  <si>
+    <t>CEDAR &amp; SMOKE</t>
+  </si>
+  <si>
+    <t>2023 NW 92ND CT</t>
+  </si>
+  <si>
+    <t>CLIVE</t>
+  </si>
+  <si>
+    <t>503255482</t>
+  </si>
+  <si>
+    <t>DANLEE CORP</t>
+  </si>
+  <si>
+    <t>1918 SE 14TH ST</t>
+  </si>
+  <si>
+    <t>503201015</t>
+  </si>
+  <si>
+    <t>DAVID'S BRIAR SHOPPE INC</t>
+  </si>
+  <si>
+    <t>DAVID'S FINE TOBACCOS</t>
+  </si>
+  <si>
+    <t>9759 UNIVERSITY AVE</t>
+  </si>
+  <si>
+    <t>503250000</t>
+  </si>
+  <si>
+    <t>HABANOS DAVENPORT, INC.</t>
+  </si>
+  <si>
+    <t>432 E 4TH ST</t>
+  </si>
+  <si>
+    <t>528011711</t>
+  </si>
+  <si>
+    <t>IOWA CIGAR CO LLC</t>
+  </si>
+  <si>
+    <t>1401 22ND ST</t>
+  </si>
+  <si>
+    <t>WEST DES MOINES</t>
+  </si>
+  <si>
+    <t>502661404</t>
+  </si>
+  <si>
+    <t>LEAF BROTHERS CIGARS</t>
+  </si>
+  <si>
+    <t>LEAF BROTHERS CIGARS LLC</t>
+  </si>
+  <si>
+    <t>714 INTERSTATE PKWY</t>
+  </si>
+  <si>
+    <t>WAUKEE</t>
+  </si>
+  <si>
+    <t>502637577</t>
+  </si>
+  <si>
+    <t>SB MART INC</t>
+  </si>
+  <si>
+    <t>TOBACCO MART</t>
+  </si>
+  <si>
+    <t>6535 DOUGLAS AVE</t>
+  </si>
+  <si>
+    <t>503223333</t>
+  </si>
+  <si>
+    <t>SECOND STREET CIGARS LLC</t>
+  </si>
+  <si>
+    <t>DRAWING ROOM</t>
+  </si>
+  <si>
+    <t>320 E 2ND ST</t>
+  </si>
+  <si>
+    <t>528011702</t>
+  </si>
+  <si>
+    <t>SHIBA BROTHERS LLC</t>
+  </si>
+  <si>
+    <t>5714 HICKMAN RD</t>
+  </si>
+  <si>
+    <t>503101121</t>
+  </si>
+  <si>
+    <t>SMOKIN HOT LLC</t>
+  </si>
+  <si>
+    <t>SMOK</t>
+  </si>
+  <si>
+    <t>1014 N 18TH ST</t>
+  </si>
+  <si>
+    <t>CENTERVILLE</t>
+  </si>
+  <si>
+    <t>525441118</t>
+  </si>
+  <si>
+    <t>SMOLDERING CIGAR LLC</t>
+  </si>
+  <si>
+    <t>SMOLDERING CIGAR, LLC</t>
+  </si>
+  <si>
+    <t>411 4TH AVE</t>
+  </si>
+  <si>
+    <t>LIVERMORE</t>
+  </si>
+  <si>
+    <t>505589541</t>
+  </si>
+  <si>
+    <t>SUNNY 76 LLC</t>
+  </si>
+  <si>
+    <t>CHICAGO GRILL</t>
+  </si>
+  <si>
+    <t>THE CIGAR SOCIAL USA LLC</t>
+  </si>
+  <si>
+    <t>5161 UTICA RIDGE RD</t>
+  </si>
+  <si>
+    <t>528073863</t>
+  </si>
+  <si>
+    <t>WGK INVESTMENTS LLC</t>
+  </si>
+  <si>
+    <t>CIGAR SOURCE</t>
+  </si>
+  <si>
+    <t>3305 INGERSOLL AVE</t>
+  </si>
+  <si>
+    <t>503123913</t>
   </si>
   <si>
     <t>Tobacco Distributor Out-of-state</t>
   </si>
   <si>
-    <t>2051 BASELINE RD</t>
-[...572 lines deleted...]
-    <t>329347334</t>
+    <t>ALTADIS USA LLC</t>
+  </si>
+  <si>
+    <t>6473 S FALKENBURG RD</t>
+  </si>
+  <si>
+    <t>RIVERVIEW</t>
+  </si>
+  <si>
+    <t>335788696</t>
+  </si>
+  <si>
+    <t>AMERICAN SNUFF COMPANY LLC</t>
+  </si>
+  <si>
+    <t>4583 GUTHRIE HWY</t>
+  </si>
+  <si>
+    <t>CLARKSVILLE</t>
+  </si>
+  <si>
+    <t>370405422</t>
+  </si>
+  <si>
+    <t>BBK TOBACCO &amp; FOODS LLP</t>
+  </si>
+  <si>
+    <t>HBI INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>3401 W PAPAGO ST</t>
+  </si>
+  <si>
+    <t>850099735</t>
+  </si>
+  <si>
+    <t>CIGARBROS USA INC</t>
+  </si>
+  <si>
+    <t>1280 N JOHNSON AVE</t>
+  </si>
+  <si>
+    <t>EL CAJON</t>
+  </si>
+  <si>
+    <t>920201656</t>
+  </si>
+  <si>
+    <t>ECON CONTROL INC</t>
+  </si>
+  <si>
+    <t>CERTIFRESH CIGAR</t>
+  </si>
+  <si>
+    <t>7395 BUSH LAKE RD</t>
+  </si>
+  <si>
+    <t>EDINA</t>
+  </si>
+  <si>
+    <t>554392027</t>
+  </si>
+  <si>
+    <t>FRED DIEBEL INC</t>
+  </si>
+  <si>
+    <t>FRED DIEBEL</t>
+  </si>
+  <si>
+    <t>426 WARD PKWY</t>
+  </si>
+  <si>
+    <t>641122101</t>
+  </si>
+  <si>
+    <t>FRESH SMOKE OF MN LLC</t>
+  </si>
+  <si>
+    <t>4255 WHITE BEAR PKWY</t>
+  </si>
+  <si>
+    <t>SAINT PAUL</t>
+  </si>
+  <si>
+    <t>551103391</t>
+  </si>
+  <si>
+    <t>HABASH TRADING INC</t>
+  </si>
+  <si>
+    <t>6135 S NOTTINGHAM AVE</t>
+  </si>
+  <si>
+    <t>606383909</t>
+  </si>
+  <si>
+    <t>IMRAN HOLDINGS LLC</t>
+  </si>
+  <si>
+    <t>EAGLE WHOLESALE</t>
+  </si>
+  <si>
+    <t>4925 SIRONA DR</t>
+  </si>
+  <si>
+    <t>282734200</t>
+  </si>
+  <si>
+    <t>ITG CIGARS INC</t>
+  </si>
+  <si>
+    <t>2601 TAMPA EAST BLVD</t>
+  </si>
+  <si>
+    <t>TAMPA</t>
+  </si>
+  <si>
+    <t>336193037</t>
+  </si>
+  <si>
+    <t>J &amp; M DISTRIBUTORS INC</t>
+  </si>
+  <si>
+    <t>7119 ALUMAX RD</t>
+  </si>
+  <si>
+    <t>TEXARKANA</t>
+  </si>
+  <si>
+    <t>755010408</t>
+  </si>
+  <si>
+    <t>JOHN MIDDLETON CO LLC</t>
+  </si>
+  <si>
+    <t>3601 COMMERCE RD</t>
+  </si>
+  <si>
+    <t>232342201</t>
+  </si>
+  <si>
+    <t>KRETEK INTERNATIONAL INC</t>
+  </si>
+  <si>
+    <t>PHILLIPS AND KING INT'L</t>
+  </si>
+  <si>
+    <t>5449 ENDEAVOUR CT</t>
+  </si>
+  <si>
+    <t>MOORPARK</t>
+  </si>
+  <si>
+    <t>930211712</t>
+  </si>
+  <si>
+    <t>MAGMA HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>EIGHTVAPE-EIGHTCIG</t>
+  </si>
+  <si>
+    <t>4151 N PECOS RD</t>
+  </si>
+  <si>
+    <t>LAS VEGAS</t>
+  </si>
+  <si>
+    <t>NV</t>
+  </si>
+  <si>
+    <t>891150189</t>
+  </si>
+  <si>
+    <t>MASS WHOLESALE LLC</t>
+  </si>
+  <si>
+    <t>3120 SOUTHWEST FWY</t>
+  </si>
+  <si>
+    <t>HOUSTON</t>
+  </si>
+  <si>
+    <t>770984520</t>
+  </si>
+  <si>
+    <t>NATIONAL TOBACCO COMPANY LP</t>
+  </si>
+  <si>
+    <t>5201 INTERCHANGE WAY</t>
+  </si>
+  <si>
+    <t>LOUISVILLE</t>
+  </si>
+  <si>
+    <t>402292184</t>
+  </si>
+  <si>
+    <t>PLANET DISTRO INC.</t>
+  </si>
+  <si>
+    <t>3388 MIKE COLLINS DR</t>
+  </si>
+  <si>
+    <t>EAGAN</t>
+  </si>
+  <si>
+    <t>551212410</t>
+  </si>
+  <si>
+    <t>PREMIUM MOLASSES INC</t>
+  </si>
+  <si>
+    <t>1236 W CAPITOL DR</t>
+  </si>
+  <si>
+    <t>ADDISON</t>
+  </si>
+  <si>
+    <t>601013138</t>
+  </si>
+  <si>
+    <t>REPUBLIC BRANDS LP</t>
+  </si>
+  <si>
+    <t>2301 RAVINE WAY</t>
+  </si>
+  <si>
+    <t>GLENVIEW</t>
+  </si>
+  <si>
+    <t>600257627</t>
+  </si>
+  <si>
+    <t>SEMA INTERNATIONAL INC</t>
+  </si>
+  <si>
+    <t>SEAM INTERNATIONAL INC</t>
+  </si>
+  <si>
+    <t>9601 HUMBOLDT AVE S</t>
+  </si>
+  <si>
+    <t>BLOOMINGTON</t>
+  </si>
+  <si>
+    <t>554312622</t>
+  </si>
+  <si>
+    <t>SKEYE WHOLESALE INC</t>
+  </si>
+  <si>
+    <t>6630 MAUMEE WESTERN RD</t>
+  </si>
+  <si>
+    <t>MAUMEE</t>
+  </si>
+  <si>
+    <t>435379368</t>
+  </si>
+  <si>
+    <t>SPECIALTY CIGARS, LLC</t>
+  </si>
+  <si>
+    <t>2100 E CARY ST</t>
+  </si>
+  <si>
+    <t>232237270</t>
+  </si>
+  <si>
+    <t>SWEDISH MATCH NORTH AMERICA LLC</t>
+  </si>
+  <si>
+    <t>1021 E CARY ST</t>
+  </si>
+  <si>
+    <t>232194000</t>
+  </si>
+  <si>
+    <t>SWEET FIRE TOBACCO WHOLESALE</t>
+  </si>
+  <si>
+    <t>810 S OTSEGO AVE</t>
+  </si>
+  <si>
+    <t>GAYLORD</t>
+  </si>
+  <si>
+    <t>497351780</t>
+  </si>
+  <si>
+    <t>THE C STORE DEPOT</t>
+  </si>
+  <si>
+    <t>5172 LE TOURNEAU CIR</t>
+  </si>
+  <si>
+    <t>336105315</t>
+  </si>
+  <si>
+    <t>THE CIGAR GUYS INC</t>
+  </si>
+  <si>
+    <t>12303 MORMON ST</t>
+  </si>
+  <si>
+    <t>681421777</t>
+  </si>
+  <si>
+    <t>TMZ WHOLESALE LLC</t>
+  </si>
+  <si>
+    <t>320 1ST ST SW</t>
+  </si>
+  <si>
+    <t>NEW BRIGHTON</t>
+  </si>
+  <si>
+    <t>551127701</t>
+  </si>
+  <si>
+    <t>US SMOKELESS TOBACCO COMPANY LLC</t>
+  </si>
+  <si>
+    <t>800 HARRISON ST</t>
+  </si>
+  <si>
+    <t>372033336</t>
+  </si>
+  <si>
+    <t>WINNER TOBACCO WHOLESALE</t>
+  </si>
+  <si>
+    <t>675 STINSON BLVD</t>
+  </si>
+  <si>
+    <t>554132762</t>
   </si>
   <si>
     <t>Tobacco Subjobber</t>
   </si>
   <si>
-    <t>BRAVIM MART INCORPORATED</t>
-[...1361 lines deleted...]
-    <t>Updated 04/03/2026</t>
+    <t>QUADVEND</t>
+  </si>
+  <si>
+    <t>1210 W 17TH STREET</t>
+  </si>
+  <si>
+    <t>528040000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <color theme="1"/>
+      <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
-      <color theme="1"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -2123,51 +2141,51 @@
       </left>
       <right style="thin">
         <color rgb="FFD3D3D3"/>
       </right>
       <top style="thin">
         <color rgb="FFD3D3D3"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD3D3D3"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -2462,5095 +2480,5187 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0976C6A8-5F77-402B-98FA-94862C343FC8}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FCC0F8D8-73F0-47D3-BD9C-FA6D112A7DE1}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G229"/>
+  <dimension ref="A1:G233"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="34.33203125" customWidth="1"/>
+    <col min="1" max="1" width="35.77734375" customWidth="1"/>
     <col min="2" max="2" width="43.33203125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="35.44140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="28.88671875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="18.88671875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.33203125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="16.5546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="8.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
-        <v>671</v>
+        <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:7" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
-        <v>674</v>
+        <v>1</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
     </row>
     <row r="3" spans="1:7" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.35">
       <c r="A3" s="1" t="s">
-        <v>672</v>
+        <v>2</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
     </row>
     <row r="4" spans="1:7" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.35">
       <c r="A4" s="1" t="s">
-        <v>673</v>
+        <v>3</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
     </row>
     <row r="5" spans="1:7" s="1" customFormat="1" ht="18" x14ac:dyDescent="0.35">
       <c r="A5" s="1" t="s">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A6" s="3" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>70</v>
+        <v>13</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="F6" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G6" s="3" t="s">
-        <v>80</v>
+        <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A7" s="3" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>86</v>
+        <v>18</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>87</v>
+        <v>19</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>88</v>
+        <v>20</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>89</v>
+        <v>21</v>
       </c>
       <c r="F7" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>90</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A8" s="3" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A9" s="3" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>481</v>
+        <v>28</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>482</v>
+        <v>29</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>483</v>
+        <v>30</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>484</v>
+        <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A10" s="3" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>11</v>
+        <v>35</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A11" s="3" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>152</v>
+        <v>37</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>153</v>
+        <v>38</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>154</v>
+        <v>39</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>67</v>
+        <v>40</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>155</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A12" s="3" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>652</v>
+        <v>42</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>653</v>
+        <v>43</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>654</v>
+        <v>44</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>655</v>
+        <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A13" s="3" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>82</v>
+        <v>47</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>84</v>
+        <v>49</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A14" s="3" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>591</v>
+        <v>51</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>592</v>
+        <v>52</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>593</v>
+        <v>53</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>594</v>
+        <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A15" s="3" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>409</v>
+        <v>56</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>410</v>
+        <v>57</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>411</v>
+        <v>58</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>412</v>
+        <v>60</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A16" s="3" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>409</v>
+        <v>56</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>478</v>
+        <v>61</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>479</v>
+        <v>62</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>480</v>
+        <v>63</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A17" s="3" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>409</v>
+        <v>56</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>630</v>
+        <v>64</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>150</v>
+        <v>65</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>631</v>
+        <v>67</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A18" s="3" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>130</v>
+        <v>68</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>131</v>
+        <v>69</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>132</v>
+        <v>70</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>133</v>
+        <v>71</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>134</v>
+        <v>72</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>135</v>
+        <v>73</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A19" s="3" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>429</v>
+        <v>74</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>430</v>
+        <v>75</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>327</v>
+        <v>76</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>431</v>
+        <v>77</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>432</v>
+        <v>78</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A20" s="3" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>429</v>
+        <v>74</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>454</v>
+        <v>79</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>455</v>
+        <v>80</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>456</v>
+        <v>81</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>457</v>
+        <v>82</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A21" s="3" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>429</v>
+        <v>74</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>567</v>
+        <v>83</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>568</v>
+        <v>84</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>45</v>
+        <v>85</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>569</v>
+        <v>86</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A22" s="3" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>429</v>
+        <v>74</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>627</v>
+        <v>87</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>628</v>
+        <v>88</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>629</v>
+        <v>89</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A23" s="3" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>429</v>
+        <v>74</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>635</v>
+        <v>90</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>636</v>
+        <v>91</v>
       </c>
       <c r="F23" s="3" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>637</v>
+        <v>93</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A24" s="3" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>70</v>
+        <v>13</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>72</v>
+        <v>95</v>
       </c>
       <c r="F24" s="3" t="s">
-        <v>18</v>
+        <v>96</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>73</v>
+        <v>97</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A25" s="3" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>70</v>
+        <v>13</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>74</v>
+        <v>98</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>75</v>
+        <v>99</v>
       </c>
       <c r="F25" s="3" t="s">
-        <v>76</v>
+        <v>100</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>77</v>
+        <v>101</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A26" s="3" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>53</v>
+        <v>102</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>54</v>
+        <v>103</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>55</v>
+        <v>104</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>56</v>
+        <v>105</v>
       </c>
       <c r="F26" s="3" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>58</v>
+        <v>106</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A27" s="3" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>462</v>
+        <v>107</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>463</v>
+        <v>108</v>
       </c>
       <c r="E27" s="3" t="s">
-        <v>464</v>
+        <v>109</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>465</v>
+        <v>110</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A28" s="3" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>536</v>
+        <v>111</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>537</v>
+        <v>112</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>538</v>
+        <v>113</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>539</v>
+        <v>114</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A29" s="3" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>524</v>
+        <v>115</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
-        <v>16</v>
+        <v>116</v>
       </c>
       <c r="E29" s="3" t="s">
-        <v>17</v>
+        <v>117</v>
       </c>
       <c r="F29" s="3" t="s">
-        <v>18</v>
+        <v>100</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>19</v>
+        <v>118</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A30" s="3" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>27</v>
+        <v>119</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>28</v>
+        <v>120</v>
       </c>
       <c r="F30" s="3" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>30</v>
+        <v>121</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A31" s="3" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
-        <v>607</v>
+        <v>122</v>
       </c>
       <c r="E31" s="3" t="s">
-        <v>608</v>
+        <v>123</v>
       </c>
       <c r="F31" s="3" t="s">
-        <v>45</v>
+        <v>85</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>609</v>
+        <v>124</v>
       </c>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A32" s="3" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>590</v>
+        <v>125</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
-        <v>55</v>
+        <v>104</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>56</v>
+        <v>105</v>
       </c>
       <c r="F32" s="3" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>58</v>
+        <v>106</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A33" s="3" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="D33" s="3" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="E33" s="3" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="F33" s="3" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A34" s="3" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>91</v>
+        <v>131</v>
       </c>
       <c r="C34" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="F34" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="D34" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G34" s="3" t="s">
-        <v>96</v>
+        <v>135</v>
       </c>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A35" s="3" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>102</v>
+        <v>136</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>103</v>
+        <v>137</v>
       </c>
       <c r="D35" s="3" t="s">
-        <v>104</v>
+        <v>138</v>
       </c>
       <c r="E35" s="3" t="s">
-        <v>105</v>
+        <v>139</v>
       </c>
       <c r="F35" s="3" t="s">
-        <v>45</v>
+        <v>85</v>
       </c>
       <c r="G35" s="3" t="s">
-        <v>106</v>
+        <v>140</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A36" s="3" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>15</v>
+        <v>141</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>15</v>
+        <v>141</v>
       </c>
       <c r="D36" s="3" t="s">
-        <v>16</v>
+        <v>116</v>
       </c>
       <c r="E36" s="3" t="s">
-        <v>17</v>
+        <v>117</v>
       </c>
       <c r="F36" s="3" t="s">
-        <v>18</v>
+        <v>100</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>19</v>
+        <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A37" s="3" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>125</v>
+        <v>142</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>126</v>
+        <v>143</v>
       </c>
       <c r="D37" s="3" t="s">
-        <v>127</v>
+        <v>144</v>
       </c>
       <c r="E37" s="3" t="s">
-        <v>128</v>
+        <v>145</v>
       </c>
       <c r="F37" s="3" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>129</v>
+        <v>146</v>
       </c>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A38" s="3" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>41</v>
+        <v>147</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>42</v>
+        <v>148</v>
       </c>
       <c r="D38" s="3" t="s">
-        <v>43</v>
+        <v>149</v>
       </c>
       <c r="E38" s="3" t="s">
-        <v>44</v>
+        <v>150</v>
       </c>
       <c r="F38" s="3" t="s">
-        <v>45</v>
+        <v>85</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>46</v>
+        <v>151</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A39" s="3" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>510</v>
+        <v>152</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
-        <v>511</v>
+        <v>153</v>
       </c>
       <c r="E39" s="3" t="s">
-        <v>150</v>
+        <v>65</v>
       </c>
       <c r="F39" s="3" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>512</v>
+        <v>154</v>
       </c>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A40" s="3" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>59</v>
+        <v>155</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>60</v>
+        <v>156</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>61</v>
+        <v>157</v>
       </c>
       <c r="E40" s="3" t="s">
-        <v>62</v>
+        <v>158</v>
       </c>
       <c r="F40" s="3" t="s">
-        <v>18</v>
+        <v>100</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>63</v>
+        <v>159</v>
       </c>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A41" s="3" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>59</v>
+        <v>155</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
-        <v>437</v>
+        <v>160</v>
       </c>
       <c r="E41" s="3" t="s">
-        <v>438</v>
+        <v>161</v>
       </c>
       <c r="F41" s="3" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>439</v>
+        <v>162</v>
       </c>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A42" s="3" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>485</v>
+        <v>163</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
-        <v>486</v>
+        <v>164</v>
       </c>
       <c r="E42" s="3" t="s">
-        <v>487</v>
+        <v>165</v>
       </c>
       <c r="F42" s="3" t="s">
-        <v>45</v>
+        <v>85</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>488</v>
+        <v>166</v>
       </c>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A43" s="3" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>575</v>
+        <v>167</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
-        <v>576</v>
+        <v>168</v>
       </c>
       <c r="E43" s="3" t="s">
-        <v>577</v>
+        <v>169</v>
       </c>
       <c r="F43" s="3" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>578</v>
+        <v>170</v>
       </c>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A44" s="3" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>36</v>
+        <v>171</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>37</v>
+        <v>172</v>
       </c>
       <c r="D44" s="3" t="s">
-        <v>38</v>
+        <v>173</v>
       </c>
       <c r="E44" s="3" t="s">
-        <v>39</v>
+        <v>174</v>
       </c>
       <c r="F44" s="3" t="s">
-        <v>18</v>
+        <v>100</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>40</v>
+        <v>175</v>
       </c>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A45" s="3" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>107</v>
+        <v>176</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>108</v>
+        <v>177</v>
       </c>
       <c r="D45" s="3" t="s">
-        <v>109</v>
+        <v>178</v>
       </c>
       <c r="E45" s="3" t="s">
-        <v>110</v>
+        <v>179</v>
       </c>
       <c r="F45" s="3" t="s">
-        <v>111</v>
+        <v>180</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>112</v>
+        <v>181</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A46" s="3" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>97</v>
+        <v>182</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>98</v>
+        <v>183</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>99</v>
+        <v>184</v>
       </c>
       <c r="E46" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="F46" s="3" t="s">
         <v>100</v>
       </c>
-      <c r="F46" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G46" s="3" t="s">
-        <v>101</v>
+        <v>186</v>
       </c>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A47" s="3" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>142</v>
+        <v>187</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>143</v>
+        <v>188</v>
       </c>
       <c r="D47" s="3" t="s">
-        <v>144</v>
+        <v>189</v>
       </c>
       <c r="E47" s="3" t="s">
-        <v>145</v>
+        <v>65</v>
       </c>
       <c r="F47" s="3" t="s">
-        <v>146</v>
+        <v>66</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>147</v>
+        <v>190</v>
       </c>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A48" s="3" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>142</v>
+        <v>187</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>148</v>
+        <v>191</v>
       </c>
       <c r="D48" s="3" t="s">
-        <v>149</v>
+        <v>192</v>
       </c>
       <c r="E48" s="3" t="s">
-        <v>150</v>
+        <v>193</v>
       </c>
       <c r="F48" s="3" t="s">
-        <v>57</v>
+        <v>194</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>151</v>
+        <v>195</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A49" s="3" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>137</v>
+        <v>196</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>138</v>
+        <v>197</v>
       </c>
       <c r="D49" s="3" t="s">
-        <v>139</v>
+        <v>198</v>
       </c>
       <c r="E49" s="3" t="s">
-        <v>140</v>
+        <v>199</v>
       </c>
       <c r="F49" s="3" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>141</v>
+        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A50" s="3" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>586</v>
+        <v>201</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
-        <v>587</v>
+        <v>202</v>
       </c>
       <c r="E50" s="3" t="s">
-        <v>588</v>
+        <v>203</v>
       </c>
       <c r="F50" s="3" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="G50" s="3" t="s">
-        <v>589</v>
+        <v>204</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A51" s="3" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>586</v>
+        <v>201</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
-        <v>587</v>
+        <v>202</v>
       </c>
       <c r="E51" s="3" t="s">
-        <v>588</v>
+        <v>203</v>
       </c>
       <c r="F51" s="3" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="G51" s="3" t="s">
-        <v>589</v>
+        <v>204</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A52" s="3" t="s">
-        <v>136</v>
+        <v>205</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>130</v>
+        <v>68</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>131</v>
+        <v>69</v>
       </c>
       <c r="D52" s="3" t="s">
-        <v>132</v>
+        <v>70</v>
       </c>
       <c r="E52" s="3" t="s">
-        <v>133</v>
+        <v>71</v>
       </c>
       <c r="F52" s="3" t="s">
-        <v>134</v>
+        <v>72</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>135</v>
+        <v>73</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A53" s="3" t="s">
-        <v>136</v>
+        <v>205</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>161</v>
+        <v>206</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>161</v>
+        <v>206</v>
       </c>
       <c r="D53" s="3" t="s">
-        <v>162</v>
+        <v>207</v>
       </c>
       <c r="E53" s="3" t="s">
-        <v>163</v>
+        <v>208</v>
       </c>
       <c r="F53" s="3" t="s">
-        <v>164</v>
+        <v>209</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>165</v>
+        <v>210</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A54" s="3" t="s">
-        <v>136</v>
+        <v>205</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>161</v>
+        <v>206</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>161</v>
+        <v>206</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>162</v>
+        <v>207</v>
       </c>
       <c r="E54" s="3" t="s">
-        <v>163</v>
+        <v>208</v>
       </c>
       <c r="F54" s="3" t="s">
-        <v>164</v>
+        <v>209</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>165</v>
+        <v>210</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A55" s="3" t="s">
-        <v>136</v>
+        <v>205</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3" t="s">
-        <v>632</v>
+        <v>211</v>
       </c>
       <c r="E55" s="3" t="s">
-        <v>633</v>
+        <v>212</v>
       </c>
       <c r="F55" s="3" t="s">
-        <v>118</v>
+        <v>213</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>634</v>
+        <v>214</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A56" s="3" t="s">
-        <v>136</v>
+        <v>205</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>570</v>
+        <v>215</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3" t="s">
-        <v>571</v>
+        <v>216</v>
       </c>
       <c r="E56" s="3" t="s">
-        <v>572</v>
+        <v>217</v>
       </c>
       <c r="F56" s="3" t="s">
-        <v>573</v>
+        <v>218</v>
       </c>
       <c r="G56" s="3" t="s">
-        <v>574</v>
+        <v>219</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A57" s="3" t="s">
-        <v>136</v>
+        <v>205</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>666</v>
+        <v>220</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3" t="s">
-        <v>181</v>
+        <v>221</v>
       </c>
       <c r="E57" s="3" t="s">
-        <v>182</v>
+        <v>222</v>
       </c>
       <c r="F57" s="3" t="s">
-        <v>164</v>
+        <v>209</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>183</v>
+        <v>223</v>
       </c>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A58" s="3" t="s">
-        <v>136</v>
+        <v>205</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>288</v>
+        <v>224</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>289</v>
+        <v>225</v>
       </c>
       <c r="D58" s="3" t="s">
-        <v>290</v>
+        <v>226</v>
       </c>
       <c r="E58" s="3" t="s">
-        <v>291</v>
+        <v>227</v>
       </c>
       <c r="F58" s="3" t="s">
-        <v>164</v>
+        <v>209</v>
       </c>
       <c r="G58" s="3" t="s">
-        <v>292</v>
+        <v>228</v>
       </c>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A59" s="3" t="s">
-        <v>136</v>
+        <v>205</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>529</v>
+        <v>229</v>
       </c>
       <c r="C59" s="3"/>
       <c r="D59" s="3" t="s">
-        <v>530</v>
+        <v>230</v>
       </c>
       <c r="E59" s="3" t="s">
-        <v>291</v>
+        <v>227</v>
       </c>
       <c r="F59" s="3" t="s">
-        <v>164</v>
+        <v>209</v>
       </c>
       <c r="G59" s="3" t="s">
-        <v>531</v>
+        <v>231</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A60" s="3" t="s">
-        <v>136</v>
+        <v>205</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>189</v>
+        <v>232</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>190</v>
+        <v>233</v>
       </c>
       <c r="D60" s="3" t="s">
-        <v>191</v>
+        <v>234</v>
       </c>
       <c r="E60" s="3" t="s">
-        <v>192</v>
+        <v>235</v>
       </c>
       <c r="F60" s="3" t="s">
-        <v>164</v>
+        <v>209</v>
       </c>
       <c r="G60" s="3" t="s">
-        <v>193</v>
+        <v>236</v>
       </c>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A61" s="3" t="s">
-        <v>136</v>
+        <v>205</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>555</v>
+        <v>237</v>
       </c>
       <c r="C61" s="3"/>
       <c r="D61" s="3" t="s">
-        <v>556</v>
+        <v>238</v>
       </c>
       <c r="E61" s="3" t="s">
-        <v>557</v>
+        <v>239</v>
       </c>
       <c r="F61" s="3" t="s">
-        <v>164</v>
+        <v>209</v>
       </c>
       <c r="G61" s="3" t="s">
-        <v>558</v>
+        <v>240</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A62" s="3" t="s">
-        <v>136</v>
+        <v>205</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>379</v>
+        <v>241</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>379</v>
+        <v>241</v>
       </c>
       <c r="D62" s="3" t="s">
-        <v>380</v>
+        <v>242</v>
       </c>
       <c r="E62" s="3" t="s">
-        <v>381</v>
+        <v>243</v>
       </c>
       <c r="F62" s="3" t="s">
-        <v>134</v>
+        <v>72</v>
       </c>
       <c r="G62" s="3" t="s">
-        <v>382</v>
+        <v>244</v>
       </c>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A63" s="3" t="s">
-        <v>136</v>
+        <v>205</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>393</v>
+        <v>245</v>
       </c>
       <c r="C63" s="3"/>
       <c r="D63" s="3" t="s">
-        <v>394</v>
+        <v>246</v>
       </c>
       <c r="E63" s="3" t="s">
-        <v>266</v>
+        <v>247</v>
       </c>
       <c r="F63" s="3" t="s">
-        <v>267</v>
+        <v>248</v>
       </c>
       <c r="G63" s="3" t="s">
-        <v>395</v>
+        <v>249</v>
       </c>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A64" s="3" t="s">
-        <v>136</v>
+        <v>205</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>525</v>
+        <v>250</v>
       </c>
       <c r="C64" s="3"/>
       <c r="D64" s="3" t="s">
-        <v>526</v>
+        <v>251</v>
       </c>
       <c r="E64" s="3" t="s">
-        <v>527</v>
+        <v>252</v>
       </c>
       <c r="F64" s="3" t="s">
-        <v>18</v>
+        <v>100</v>
       </c>
       <c r="G64" s="3" t="s">
-        <v>528</v>
+        <v>253</v>
       </c>
     </row>
     <row r="65" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A65" s="3" t="s">
-        <v>136</v>
+        <v>205</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>595</v>
+        <v>254</v>
       </c>
       <c r="C65" s="3"/>
       <c r="D65" s="3" t="s">
-        <v>596</v>
+        <v>255</v>
       </c>
       <c r="E65" s="3" t="s">
-        <v>597</v>
+        <v>256</v>
       </c>
       <c r="F65" s="3" t="s">
-        <v>164</v>
+        <v>209</v>
       </c>
       <c r="G65" s="3" t="s">
-        <v>598</v>
+        <v>257</v>
       </c>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A66" s="3" t="s">
-        <v>136</v>
+        <v>205</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>489</v>
+        <v>258</v>
       </c>
       <c r="C66" s="3"/>
       <c r="D66" s="3" t="s">
-        <v>490</v>
+        <v>259</v>
       </c>
       <c r="E66" s="3" t="s">
-        <v>491</v>
+        <v>260</v>
       </c>
       <c r="F66" s="3" t="s">
-        <v>164</v>
+        <v>209</v>
       </c>
       <c r="G66" s="3" t="s">
-        <v>492</v>
+        <v>261</v>
       </c>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A67" s="3" t="s">
-        <v>136</v>
+        <v>205</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>563</v>
+        <v>262</v>
       </c>
       <c r="C67" s="3"/>
       <c r="D67" s="3" t="s">
-        <v>564</v>
+        <v>263</v>
       </c>
       <c r="E67" s="3" t="s">
-        <v>565</v>
+        <v>264</v>
       </c>
       <c r="F67" s="3" t="s">
-        <v>164</v>
+        <v>209</v>
       </c>
       <c r="G67" s="3" t="s">
-        <v>566</v>
+        <v>265</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A68" s="3" t="s">
-        <v>136</v>
+        <v>205</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>169</v>
+        <v>266</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>170</v>
+        <v>267</v>
       </c>
       <c r="D68" s="3" t="s">
-        <v>171</v>
+        <v>268</v>
       </c>
       <c r="E68" s="3" t="s">
-        <v>172</v>
+        <v>269</v>
       </c>
       <c r="F68" s="3" t="s">
-        <v>164</v>
+        <v>209</v>
       </c>
       <c r="G68" s="3" t="s">
-        <v>173</v>
+        <v>270</v>
       </c>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A69" s="3" t="s">
-        <v>136</v>
+        <v>205</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>396</v>
+        <v>271</v>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3" t="s">
-        <v>397</v>
+        <v>272</v>
       </c>
       <c r="E69" s="3" t="s">
-        <v>398</v>
+        <v>273</v>
       </c>
       <c r="F69" s="3" t="s">
-        <v>399</v>
+        <v>274</v>
       </c>
       <c r="G69" s="3" t="s">
-        <v>400</v>
+        <v>275</v>
       </c>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A70" s="3" t="s">
-        <v>440</v>
+        <v>276</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>441</v>
+        <v>277</v>
       </c>
       <c r="C70" s="3"/>
       <c r="D70" s="3" t="s">
-        <v>442</v>
+        <v>278</v>
       </c>
       <c r="E70" s="3" t="s">
-        <v>272</v>
+        <v>279</v>
       </c>
       <c r="F70" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G70" s="3" t="s">
-        <v>443</v>
+        <v>280</v>
       </c>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A71" s="3" t="s">
-        <v>47</v>
+        <v>276</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>156</v>
+        <v>281</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>157</v>
+        <v>281</v>
       </c>
       <c r="D71" s="3" t="s">
-        <v>158</v>
+        <v>282</v>
       </c>
       <c r="E71" s="3" t="s">
-        <v>159</v>
+        <v>283</v>
       </c>
       <c r="F71" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G71" s="3" t="s">
-        <v>160</v>
+        <v>284</v>
       </c>
     </row>
     <row r="72" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A72" s="3" t="s">
-        <v>47</v>
+        <v>285</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>579</v>
-[...1 lines deleted...]
-      <c r="C72" s="3"/>
+        <v>286</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>287</v>
+      </c>
       <c r="D72" s="3" t="s">
-        <v>580</v>
+        <v>288</v>
       </c>
       <c r="E72" s="3" t="s">
-        <v>581</v>
+        <v>283</v>
       </c>
       <c r="F72" s="3" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="G72" s="3" t="s">
-        <v>582</v>
+        <v>289</v>
       </c>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A73" s="3" t="s">
-        <v>47</v>
+        <v>285</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>290</v>
+      </c>
+      <c r="C73" s="3"/>
       <c r="D73" s="3" t="s">
-        <v>167</v>
+        <v>291</v>
       </c>
       <c r="E73" s="3" t="s">
-        <v>67</v>
+        <v>292</v>
       </c>
       <c r="F73" s="3" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="G73" s="3" t="s">
-        <v>168</v>
+        <v>293</v>
       </c>
     </row>
     <row r="74" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A74" s="3" t="s">
-        <v>47</v>
+        <v>285</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>152</v>
+        <v>32</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>153</v>
+        <v>294</v>
       </c>
       <c r="D74" s="3" t="s">
-        <v>154</v>
+        <v>295</v>
       </c>
       <c r="E74" s="3" t="s">
-        <v>67</v>
+        <v>40</v>
       </c>
       <c r="F74" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G74" s="3" t="s">
-        <v>155</v>
+        <v>296</v>
       </c>
     </row>
     <row r="75" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A75" s="3" t="s">
-        <v>47</v>
+        <v>285</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>666</v>
-[...1 lines deleted...]
-      <c r="C75" s="3"/>
+        <v>37</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>38</v>
+      </c>
       <c r="D75" s="3" t="s">
-        <v>181</v>
+        <v>39</v>
       </c>
       <c r="E75" s="3" t="s">
-        <v>182</v>
+        <v>40</v>
       </c>
       <c r="F75" s="3" t="s">
-        <v>164</v>
+        <v>16</v>
       </c>
       <c r="G75" s="3" t="s">
-        <v>183</v>
+        <v>41</v>
       </c>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A76" s="3" t="s">
-        <v>47</v>
+        <v>285</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>611</v>
+        <v>220</v>
       </c>
       <c r="C76" s="3"/>
       <c r="D76" s="3" t="s">
-        <v>612</v>
+        <v>221</v>
       </c>
       <c r="E76" s="3" t="s">
-        <v>613</v>
+        <v>222</v>
       </c>
       <c r="F76" s="3" t="s">
-        <v>12</v>
+        <v>209</v>
       </c>
       <c r="G76" s="3" t="s">
-        <v>614</v>
+        <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A77" s="3" t="s">
-        <v>47</v>
+        <v>285</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>297</v>
+      </c>
+      <c r="C77" s="3"/>
       <c r="D77" s="3" t="s">
-        <v>50</v>
+        <v>298</v>
       </c>
       <c r="E77" s="3" t="s">
-        <v>51</v>
+        <v>299</v>
       </c>
       <c r="F77" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G77" s="3" t="s">
-        <v>52</v>
+        <v>300</v>
       </c>
     </row>
     <row r="78" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A78" s="3" t="s">
-        <v>113</v>
+        <v>285</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>470</v>
-[...1 lines deleted...]
-      <c r="C78" s="3"/>
+        <v>301</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>302</v>
+      </c>
       <c r="D78" s="3" t="s">
-        <v>471</v>
+        <v>303</v>
       </c>
       <c r="E78" s="3" t="s">
-        <v>472</v>
+        <v>304</v>
       </c>
       <c r="F78" s="3" t="s">
-        <v>198</v>
+        <v>16</v>
       </c>
       <c r="G78" s="3" t="s">
-        <v>473</v>
+        <v>305</v>
       </c>
     </row>
     <row r="79" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A79" s="3" t="s">
-        <v>113</v>
+        <v>306</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>663</v>
+        <v>307</v>
       </c>
       <c r="C79" s="3"/>
       <c r="D79" s="3" t="s">
-        <v>664</v>
+        <v>308</v>
       </c>
       <c r="E79" s="3" t="s">
-        <v>332</v>
+        <v>309</v>
       </c>
       <c r="F79" s="3" t="s">
-        <v>164</v>
+        <v>310</v>
       </c>
       <c r="G79" s="3" t="s">
-        <v>665</v>
+        <v>311</v>
       </c>
     </row>
     <row r="80" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A80" s="3" t="s">
-        <v>113</v>
+        <v>306</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>383</v>
-[...3 lines deleted...]
-      </c>
+        <v>312</v>
+      </c>
+      <c r="C80" s="3"/>
       <c r="D80" s="3" t="s">
-        <v>210</v>
+        <v>313</v>
       </c>
       <c r="E80" s="3" t="s">
-        <v>211</v>
+        <v>314</v>
       </c>
       <c r="F80" s="3" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="G80" s="3" t="s">
-        <v>213</v>
+        <v>315</v>
       </c>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A81" s="3" t="s">
-        <v>113</v>
+        <v>306</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>208</v>
+        <v>316</v>
       </c>
       <c r="C81" s="3" t="s">
-        <v>209</v>
+        <v>317</v>
       </c>
       <c r="D81" s="3" t="s">
-        <v>210</v>
+        <v>318</v>
       </c>
       <c r="E81" s="3" t="s">
-        <v>211</v>
+        <v>319</v>
       </c>
       <c r="F81" s="3" t="s">
-        <v>212</v>
+        <v>320</v>
       </c>
       <c r="G81" s="3" t="s">
-        <v>213</v>
+        <v>321</v>
       </c>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A82" s="3" t="s">
-        <v>113</v>
+        <v>306</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>548</v>
-[...1 lines deleted...]
-      <c r="C82" s="3"/>
+        <v>322</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>323</v>
+      </c>
       <c r="D82" s="3" t="s">
-        <v>549</v>
+        <v>318</v>
       </c>
       <c r="E82" s="3" t="s">
-        <v>534</v>
+        <v>319</v>
       </c>
       <c r="F82" s="3" t="s">
-        <v>29</v>
+        <v>320</v>
       </c>
       <c r="G82" s="3" t="s">
-        <v>550</v>
+        <v>321</v>
       </c>
     </row>
     <row r="83" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A83" s="3" t="s">
-        <v>113</v>
+        <v>306</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>223</v>
-[...3 lines deleted...]
-      </c>
+        <v>324</v>
+      </c>
+      <c r="C83" s="3"/>
       <c r="D83" s="3" t="s">
-        <v>225</v>
+        <v>325</v>
       </c>
       <c r="E83" s="3" t="s">
-        <v>226</v>
+        <v>326</v>
       </c>
       <c r="F83" s="3" t="s">
-        <v>18</v>
+        <v>59</v>
       </c>
       <c r="G83" s="3" t="s">
-        <v>227</v>
+        <v>327</v>
       </c>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A84" s="3" t="s">
-        <v>113</v>
+        <v>306</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>466</v>
-[...1 lines deleted...]
-      <c r="C84" s="3"/>
+        <v>328</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>329</v>
+      </c>
       <c r="D84" s="3" t="s">
-        <v>467</v>
+        <v>330</v>
       </c>
       <c r="E84" s="3" t="s">
-        <v>468</v>
+        <v>331</v>
       </c>
       <c r="F84" s="3" t="s">
-        <v>198</v>
+        <v>100</v>
       </c>
       <c r="G84" s="3" t="s">
-        <v>469</v>
+        <v>332</v>
       </c>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A85" s="3" t="s">
-        <v>113</v>
+        <v>306</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>360</v>
-[...3 lines deleted...]
-      </c>
+        <v>333</v>
+      </c>
+      <c r="C85" s="3"/>
       <c r="D85" s="3" t="s">
-        <v>362</v>
+        <v>334</v>
       </c>
       <c r="E85" s="3" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="F85" s="3" t="s">
-        <v>338</v>
+        <v>310</v>
       </c>
       <c r="G85" s="3" t="s">
-        <v>363</v>
+        <v>336</v>
       </c>
     </row>
     <row r="86" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A86" s="3" t="s">
-        <v>113</v>
+        <v>306</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>619</v>
-[...1 lines deleted...]
-      <c r="C86" s="3"/>
+        <v>337</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>338</v>
+      </c>
       <c r="D86" s="3" t="s">
-        <v>620</v>
+        <v>339</v>
       </c>
       <c r="E86" s="3" t="s">
-        <v>621</v>
+        <v>340</v>
       </c>
       <c r="F86" s="3" t="s">
-        <v>95</v>
+        <v>341</v>
       </c>
       <c r="G86" s="3" t="s">
-        <v>622</v>
+        <v>342</v>
       </c>
     </row>
     <row r="87" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A87" s="3" t="s">
-        <v>113</v>
+        <v>306</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>184</v>
-[...3 lines deleted...]
-      </c>
+        <v>343</v>
+      </c>
+      <c r="C87" s="3"/>
       <c r="D87" s="3" t="s">
-        <v>186</v>
+        <v>344</v>
       </c>
       <c r="E87" s="3" t="s">
-        <v>187</v>
+        <v>345</v>
       </c>
       <c r="F87" s="3" t="s">
-        <v>12</v>
+        <v>92</v>
       </c>
       <c r="G87" s="3" t="s">
-        <v>188</v>
+        <v>346</v>
       </c>
     </row>
     <row r="88" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A88" s="3" t="s">
-        <v>113</v>
+        <v>306</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>451</v>
-[...1 lines deleted...]
-      <c r="C88" s="3"/>
+        <v>347</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>348</v>
+      </c>
       <c r="D88" s="3" t="s">
-        <v>452</v>
+        <v>349</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>187</v>
+        <v>350</v>
       </c>
       <c r="F88" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G88" s="3" t="s">
-        <v>453</v>
+        <v>351</v>
       </c>
     </row>
     <row r="89" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A89" s="3" t="s">
-        <v>113</v>
+        <v>306</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>505</v>
+        <v>352</v>
       </c>
       <c r="C89" s="3"/>
       <c r="D89" s="3" t="s">
-        <v>506</v>
+        <v>353</v>
       </c>
       <c r="E89" s="3" t="s">
-        <v>507</v>
+        <v>350</v>
       </c>
       <c r="F89" s="3" t="s">
-        <v>508</v>
+        <v>16</v>
       </c>
       <c r="G89" s="3" t="s">
-        <v>509</v>
+        <v>354</v>
       </c>
     </row>
     <row r="90" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A90" s="3" t="s">
-        <v>113</v>
+        <v>306</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>369</v>
-[...3 lines deleted...]
-      </c>
+        <v>355</v>
+      </c>
+      <c r="C90" s="3"/>
       <c r="D90" s="3" t="s">
-        <v>371</v>
+        <v>356</v>
       </c>
       <c r="E90" s="3" t="s">
-        <v>372</v>
+        <v>357</v>
       </c>
       <c r="F90" s="3" t="s">
-        <v>373</v>
+        <v>358</v>
       </c>
       <c r="G90" s="3" t="s">
-        <v>374</v>
+        <v>359</v>
       </c>
     </row>
     <row r="91" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A91" s="3" t="s">
-        <v>113</v>
+        <v>306</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>521</v>
-[...1 lines deleted...]
-      <c r="C91" s="3"/>
+        <v>360</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>361</v>
+      </c>
       <c r="D91" s="3" t="s">
-        <v>522</v>
+        <v>362</v>
       </c>
       <c r="E91" s="3" t="s">
-        <v>418</v>
+        <v>363</v>
       </c>
       <c r="F91" s="3" t="s">
-        <v>419</v>
+        <v>364</v>
       </c>
       <c r="G91" s="3" t="s">
-        <v>523</v>
+        <v>365</v>
       </c>
     </row>
     <row r="92" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A92" s="3" t="s">
-        <v>113</v>
+        <v>306</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>179</v>
-[...3 lines deleted...]
-      </c>
+        <v>366</v>
+      </c>
+      <c r="C92" s="3"/>
       <c r="D92" s="3" t="s">
-        <v>181</v>
+        <v>367</v>
       </c>
       <c r="E92" s="3" t="s">
-        <v>182</v>
+        <v>368</v>
       </c>
       <c r="F92" s="3" t="s">
-        <v>164</v>
+        <v>369</v>
       </c>
       <c r="G92" s="3" t="s">
-        <v>183</v>
+        <v>370</v>
       </c>
     </row>
     <row r="93" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A93" s="3" t="s">
-        <v>113</v>
+        <v>306</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>239</v>
+        <v>371</v>
       </c>
       <c r="C93" s="3" t="s">
-        <v>240</v>
+        <v>372</v>
       </c>
       <c r="D93" s="3" t="s">
-        <v>241</v>
+        <v>221</v>
       </c>
       <c r="E93" s="3" t="s">
-        <v>67</v>
+        <v>222</v>
       </c>
       <c r="F93" s="3" t="s">
-        <v>12</v>
+        <v>209</v>
       </c>
       <c r="G93" s="3" t="s">
-        <v>242</v>
+        <v>223</v>
       </c>
     </row>
     <row r="94" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A94" s="3" t="s">
-        <v>113</v>
+        <v>306</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>239</v>
+        <v>373</v>
       </c>
       <c r="C94" s="3" t="s">
-        <v>240</v>
+        <v>374</v>
       </c>
       <c r="D94" s="3" t="s">
-        <v>243</v>
+        <v>375</v>
       </c>
       <c r="E94" s="3" t="s">
-        <v>244</v>
+        <v>376</v>
       </c>
       <c r="F94" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G94" s="3" t="s">
-        <v>245</v>
+        <v>377</v>
       </c>
     </row>
     <row r="95" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A95" s="3" t="s">
-        <v>113</v>
+        <v>306</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>610</v>
-[...1 lines deleted...]
-      <c r="C95" s="3"/>
+        <v>373</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>374</v>
+      </c>
       <c r="D95" s="3" t="s">
-        <v>467</v>
+        <v>378</v>
       </c>
       <c r="E95" s="3" t="s">
-        <v>468</v>
+        <v>40</v>
       </c>
       <c r="F95" s="3" t="s">
-        <v>198</v>
+        <v>16</v>
       </c>
       <c r="G95" s="3" t="s">
-        <v>469</v>
+        <v>379</v>
       </c>
     </row>
     <row r="96" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A96" s="3" t="s">
-        <v>113</v>
+        <v>306</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>404</v>
+        <v>380</v>
       </c>
       <c r="C96" s="3"/>
       <c r="D96" s="3" t="s">
-        <v>405</v>
+        <v>334</v>
       </c>
       <c r="E96" s="3" t="s">
-        <v>406</v>
+        <v>335</v>
       </c>
       <c r="F96" s="3" t="s">
-        <v>45</v>
+        <v>310</v>
       </c>
       <c r="G96" s="3" t="s">
-        <v>407</v>
+        <v>336</v>
       </c>
     </row>
     <row r="97" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A97" s="3" t="s">
-        <v>113</v>
+        <v>306</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>298</v>
-[...3 lines deleted...]
-      </c>
+        <v>381</v>
+      </c>
+      <c r="C97" s="3"/>
       <c r="D97" s="3" t="s">
-        <v>300</v>
+        <v>382</v>
       </c>
       <c r="E97" s="3" t="s">
-        <v>301</v>
+        <v>383</v>
       </c>
       <c r="F97" s="3" t="s">
-        <v>302</v>
+        <v>85</v>
       </c>
       <c r="G97" s="3" t="s">
-        <v>303</v>
+        <v>384</v>
       </c>
     </row>
     <row r="98" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A98" s="3" t="s">
-        <v>113</v>
+        <v>306</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>618</v>
-[...1 lines deleted...]
-      <c r="C98" s="3"/>
+        <v>385</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>386</v>
+      </c>
       <c r="D98" s="3" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
       <c r="E98" s="3" t="s">
-        <v>266</v>
+        <v>388</v>
       </c>
       <c r="F98" s="3" t="s">
-        <v>267</v>
+        <v>389</v>
       </c>
       <c r="G98" s="3" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
     </row>
     <row r="99" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A99" s="3" t="s">
-        <v>113</v>
+        <v>306</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>114</v>
+        <v>385</v>
       </c>
       <c r="C99" s="3" t="s">
-        <v>115</v>
+        <v>386</v>
       </c>
       <c r="D99" s="3" t="s">
-        <v>116</v>
+        <v>387</v>
       </c>
       <c r="E99" s="3" t="s">
-        <v>117</v>
+        <v>388</v>
       </c>
       <c r="F99" s="3" t="s">
-        <v>118</v>
+        <v>389</v>
       </c>
       <c r="G99" s="3" t="s">
-        <v>119</v>
+        <v>390</v>
       </c>
     </row>
     <row r="100" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A100" s="3" t="s">
-        <v>113</v>
+        <v>306</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>345</v>
-[...3 lines deleted...]
-      </c>
+        <v>391</v>
+      </c>
+      <c r="C100" s="3"/>
       <c r="D100" s="3" t="s">
-        <v>347</v>
+        <v>246</v>
       </c>
       <c r="E100" s="3" t="s">
-        <v>348</v>
+        <v>247</v>
       </c>
       <c r="F100" s="3" t="s">
-        <v>198</v>
+        <v>248</v>
       </c>
       <c r="G100" s="3" t="s">
-        <v>349</v>
+        <v>249</v>
       </c>
     </row>
     <row r="101" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A101" s="3" t="s">
-        <v>113</v>
+        <v>306</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>540</v>
-[...1 lines deleted...]
-      <c r="C101" s="3"/>
+        <v>392</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>393</v>
+      </c>
       <c r="D101" s="3" t="s">
-        <v>541</v>
+        <v>394</v>
       </c>
       <c r="E101" s="3" t="s">
-        <v>542</v>
+        <v>395</v>
       </c>
       <c r="F101" s="3" t="s">
-        <v>18</v>
+        <v>213</v>
       </c>
       <c r="G101" s="3" t="s">
-        <v>543</v>
+        <v>396</v>
       </c>
     </row>
     <row r="102" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A102" s="3" t="s">
-        <v>113</v>
+        <v>306</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>293</v>
+        <v>397</v>
       </c>
       <c r="C102" s="3" t="s">
-        <v>294</v>
+        <v>398</v>
       </c>
       <c r="D102" s="3" t="s">
-        <v>295</v>
+        <v>399</v>
       </c>
       <c r="E102" s="3" t="s">
-        <v>296</v>
+        <v>400</v>
       </c>
       <c r="F102" s="3" t="s">
-        <v>18</v>
+        <v>310</v>
       </c>
       <c r="G102" s="3" t="s">
-        <v>297</v>
+        <v>401</v>
       </c>
     </row>
     <row r="103" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A103" s="3" t="s">
-        <v>113</v>
+        <v>306</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>364</v>
-[...3 lines deleted...]
-      </c>
+        <v>402</v>
+      </c>
+      <c r="C103" s="3"/>
       <c r="D103" s="3" t="s">
-        <v>366</v>
+        <v>403</v>
       </c>
       <c r="E103" s="3" t="s">
-        <v>367</v>
+        <v>404</v>
       </c>
       <c r="F103" s="3" t="s">
-        <v>118</v>
+        <v>100</v>
       </c>
       <c r="G103" s="3" t="s">
-        <v>368</v>
+        <v>405</v>
       </c>
     </row>
     <row r="104" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A104" s="3" t="s">
-        <v>113</v>
+        <v>306</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>425</v>
-[...1 lines deleted...]
-      <c r="C104" s="3"/>
+        <v>406</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>407</v>
+      </c>
       <c r="D104" s="3" t="s">
-        <v>426</v>
+        <v>408</v>
       </c>
       <c r="E104" s="3" t="s">
-        <v>51</v>
+        <v>409</v>
       </c>
       <c r="F104" s="3" t="s">
-        <v>427</v>
+        <v>100</v>
       </c>
       <c r="G104" s="3" t="s">
-        <v>428</v>
+        <v>410</v>
       </c>
     </row>
     <row r="105" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A105" s="3" t="s">
-        <v>113</v>
+        <v>306</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>314</v>
+        <v>411</v>
       </c>
       <c r="C105" s="3" t="s">
-        <v>315</v>
+        <v>412</v>
       </c>
       <c r="D105" s="3" t="s">
-        <v>316</v>
+        <v>413</v>
       </c>
       <c r="E105" s="3" t="s">
-        <v>317</v>
+        <v>414</v>
       </c>
       <c r="F105" s="3" t="s">
-        <v>45</v>
+        <v>213</v>
       </c>
       <c r="G105" s="3" t="s">
-        <v>318</v>
+        <v>415</v>
       </c>
     </row>
     <row r="106" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A106" s="3" t="s">
-        <v>113</v>
+        <v>306</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>603</v>
+        <v>416</v>
       </c>
       <c r="C106" s="3"/>
       <c r="D106" s="3" t="s">
-        <v>604</v>
+        <v>417</v>
       </c>
       <c r="E106" s="3" t="s">
-        <v>605</v>
+        <v>304</v>
       </c>
       <c r="F106" s="3" t="s">
-        <v>198</v>
+        <v>418</v>
       </c>
       <c r="G106" s="3" t="s">
-        <v>606</v>
+        <v>419</v>
       </c>
     </row>
     <row r="107" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A107" s="3" t="s">
-        <v>113</v>
+        <v>306</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>278</v>
+        <v>420</v>
       </c>
       <c r="C107" s="3" t="s">
-        <v>279</v>
+        <v>421</v>
       </c>
       <c r="D107" s="3" t="s">
-        <v>280</v>
+        <v>422</v>
       </c>
       <c r="E107" s="3" t="s">
-        <v>110</v>
+        <v>423</v>
       </c>
       <c r="F107" s="3" t="s">
-        <v>111</v>
+        <v>85</v>
       </c>
       <c r="G107" s="3" t="s">
-        <v>281</v>
+        <v>424</v>
       </c>
     </row>
     <row r="108" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A108" s="3" t="s">
-        <v>113</v>
+        <v>306</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>447</v>
+        <v>425</v>
       </c>
       <c r="C108" s="3"/>
       <c r="D108" s="3" t="s">
-        <v>448</v>
+        <v>426</v>
       </c>
       <c r="E108" s="3" t="s">
-        <v>449</v>
+        <v>427</v>
       </c>
       <c r="F108" s="3" t="s">
-        <v>118</v>
+        <v>310</v>
       </c>
       <c r="G108" s="3" t="s">
-        <v>450</v>
+        <v>428</v>
       </c>
     </row>
     <row r="109" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A109" s="3" t="s">
-        <v>113</v>
+        <v>306</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>319</v>
+        <v>429</v>
       </c>
       <c r="C109" s="3" t="s">
-        <v>320</v>
+        <v>430</v>
       </c>
       <c r="D109" s="3" t="s">
-        <v>321</v>
+        <v>431</v>
       </c>
       <c r="E109" s="3" t="s">
-        <v>322</v>
+        <v>179</v>
       </c>
       <c r="F109" s="3" t="s">
-        <v>29</v>
+        <v>180</v>
       </c>
       <c r="G109" s="3" t="s">
-        <v>323</v>
+        <v>432</v>
       </c>
     </row>
     <row r="110" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A110" s="3" t="s">
-        <v>113</v>
+        <v>306</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>214</v>
-[...3 lines deleted...]
-      </c>
+        <v>433</v>
+      </c>
+      <c r="C110" s="3"/>
       <c r="D110" s="3" t="s">
-        <v>216</v>
+        <v>434</v>
       </c>
       <c r="E110" s="3" t="s">
-        <v>217</v>
+        <v>435</v>
       </c>
       <c r="F110" s="3" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="G110" s="3" t="s">
-        <v>218</v>
+        <v>436</v>
       </c>
     </row>
     <row r="111" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A111" s="3" t="s">
-        <v>113</v>
+        <v>306</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>350</v>
+        <v>437</v>
       </c>
       <c r="C111" s="3" t="s">
-        <v>351</v>
+        <v>438</v>
       </c>
       <c r="D111" s="3" t="s">
-        <v>352</v>
+        <v>439</v>
       </c>
       <c r="E111" s="3" t="s">
-        <v>337</v>
+        <v>440</v>
       </c>
       <c r="F111" s="3" t="s">
-        <v>338</v>
+        <v>59</v>
       </c>
       <c r="G111" s="3" t="s">
-        <v>353</v>
+        <v>441</v>
       </c>
     </row>
     <row r="112" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A112" s="3" t="s">
-        <v>113</v>
+        <v>306</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>354</v>
+        <v>442</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>354</v>
+        <v>443</v>
       </c>
       <c r="D112" s="3" t="s">
-        <v>116</v>
+        <v>444</v>
       </c>
       <c r="E112" s="3" t="s">
-        <v>117</v>
+        <v>445</v>
       </c>
       <c r="F112" s="3" t="s">
-        <v>118</v>
+        <v>320</v>
       </c>
       <c r="G112" s="3" t="s">
-        <v>119</v>
+        <v>446</v>
       </c>
     </row>
     <row r="113" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A113" s="3" t="s">
-        <v>113</v>
+        <v>306</v>
       </c>
       <c r="B113" s="3" t="s">
-        <v>194</v>
+        <v>447</v>
       </c>
       <c r="C113" s="3" t="s">
-        <v>195</v>
+        <v>448</v>
       </c>
       <c r="D113" s="3" t="s">
-        <v>196</v>
+        <v>449</v>
       </c>
       <c r="E113" s="3" t="s">
-        <v>197</v>
+        <v>340</v>
       </c>
       <c r="F113" s="3" t="s">
-        <v>198</v>
+        <v>341</v>
       </c>
       <c r="G113" s="3" t="s">
-        <v>199</v>
+        <v>450</v>
       </c>
     </row>
     <row r="114" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A114" s="3" t="s">
-        <v>113</v>
+        <v>306</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>259</v>
+        <v>451</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>260</v>
+        <v>451</v>
       </c>
       <c r="D114" s="3" t="s">
-        <v>261</v>
+        <v>394</v>
       </c>
       <c r="E114" s="3" t="s">
-        <v>262</v>
+        <v>395</v>
       </c>
       <c r="F114" s="3" t="s">
-        <v>95</v>
+        <v>213</v>
       </c>
       <c r="G114" s="3" t="s">
-        <v>263</v>
+        <v>396</v>
       </c>
     </row>
     <row r="115" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A115" s="3" t="s">
-        <v>113</v>
+        <v>306</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>551</v>
-[...1 lines deleted...]
-      <c r="C115" s="3"/>
+        <v>452</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>453</v>
+      </c>
       <c r="D115" s="3" t="s">
-        <v>552</v>
+        <v>454</v>
       </c>
       <c r="E115" s="3" t="s">
-        <v>553</v>
+        <v>455</v>
       </c>
       <c r="F115" s="3" t="s">
-        <v>212</v>
+        <v>310</v>
       </c>
       <c r="G115" s="3" t="s">
-        <v>554</v>
+        <v>456</v>
       </c>
     </row>
     <row r="116" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A116" s="3" t="s">
-        <v>113</v>
+        <v>306</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>389</v>
-[...1 lines deleted...]
-      <c r="C116" s="3"/>
+        <v>457</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>458</v>
+      </c>
       <c r="D116" s="3" t="s">
-        <v>390</v>
+        <v>459</v>
       </c>
       <c r="E116" s="3" t="s">
-        <v>391</v>
+        <v>460</v>
       </c>
       <c r="F116" s="3" t="s">
-        <v>198</v>
+        <v>92</v>
       </c>
       <c r="G116" s="3" t="s">
-        <v>392</v>
+        <v>461</v>
       </c>
     </row>
     <row r="117" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A117" s="3" t="s">
-        <v>113</v>
+        <v>306</v>
       </c>
       <c r="B117" s="3" t="s">
-        <v>517</v>
+        <v>462</v>
       </c>
       <c r="C117" s="3"/>
       <c r="D117" s="3" t="s">
-        <v>518</v>
+        <v>463</v>
       </c>
       <c r="E117" s="3" t="s">
-        <v>519</v>
+        <v>464</v>
       </c>
       <c r="F117" s="3" t="s">
-        <v>134</v>
+        <v>320</v>
       </c>
       <c r="G117" s="3" t="s">
-        <v>520</v>
+        <v>465</v>
       </c>
     </row>
     <row r="118" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A118" s="3" t="s">
-        <v>113</v>
+        <v>306</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>282</v>
-[...3 lines deleted...]
-      </c>
+        <v>466</v>
+      </c>
+      <c r="C118" s="3"/>
       <c r="D118" s="3" t="s">
-        <v>284</v>
+        <v>467</v>
       </c>
       <c r="E118" s="3" t="s">
-        <v>285</v>
+        <v>468</v>
       </c>
       <c r="F118" s="3" t="s">
-        <v>286</v>
+        <v>310</v>
       </c>
       <c r="G118" s="3" t="s">
-        <v>287</v>
+        <v>469</v>
       </c>
     </row>
     <row r="119" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A119" s="3" t="s">
-        <v>20</v>
+        <v>306</v>
       </c>
       <c r="B119" s="3" t="s">
-        <v>408</v>
+        <v>470</v>
       </c>
       <c r="C119" s="3"/>
       <c r="D119" s="3" t="s">
-        <v>271</v>
+        <v>471</v>
       </c>
       <c r="E119" s="3" t="s">
-        <v>272</v>
+        <v>472</v>
       </c>
       <c r="F119" s="3" t="s">
-        <v>12</v>
+        <v>72</v>
       </c>
       <c r="G119" s="3" t="s">
-        <v>273</v>
+        <v>473</v>
       </c>
     </row>
     <row r="120" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A120" s="3" t="s">
-        <v>20</v>
+        <v>306</v>
       </c>
       <c r="B120" s="3" t="s">
-        <v>174</v>
+        <v>474</v>
       </c>
       <c r="C120" s="3" t="s">
-        <v>175</v>
+        <v>475</v>
       </c>
       <c r="D120" s="3" t="s">
-        <v>176</v>
+        <v>476</v>
       </c>
       <c r="E120" s="3" t="s">
-        <v>177</v>
+        <v>477</v>
       </c>
       <c r="F120" s="3" t="s">
-        <v>12</v>
+        <v>478</v>
       </c>
       <c r="G120" s="3" t="s">
-        <v>178</v>
+        <v>479</v>
       </c>
     </row>
     <row r="121" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A121" s="3" t="s">
-        <v>20</v>
+        <v>480</v>
       </c>
       <c r="B121" s="3" t="s">
-        <v>656</v>
+        <v>481</v>
       </c>
       <c r="C121" s="3"/>
       <c r="D121" s="3" t="s">
-        <v>657</v>
+        <v>482</v>
       </c>
       <c r="E121" s="3" t="s">
-        <v>658</v>
+        <v>279</v>
       </c>
       <c r="F121" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G121" s="3" t="s">
-        <v>659</v>
+        <v>483</v>
       </c>
     </row>
     <row r="122" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A122" s="3" t="s">
-        <v>20</v>
+        <v>480</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>31</v>
+        <v>484</v>
       </c>
       <c r="C122" s="3" t="s">
-        <v>32</v>
+        <v>485</v>
       </c>
       <c r="D122" s="3" t="s">
-        <v>33</v>
+        <v>486</v>
       </c>
       <c r="E122" s="3" t="s">
-        <v>34</v>
+        <v>487</v>
       </c>
       <c r="F122" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G122" s="3" t="s">
-        <v>35</v>
+        <v>488</v>
       </c>
     </row>
     <row r="123" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A123" s="3" t="s">
-        <v>20</v>
+        <v>480</v>
       </c>
       <c r="B123" s="3" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>489</v>
+      </c>
+      <c r="C123" s="3"/>
       <c r="D123" s="3" t="s">
-        <v>33</v>
+        <v>490</v>
       </c>
       <c r="E123" s="3" t="s">
-        <v>34</v>
+        <v>491</v>
       </c>
       <c r="F123" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G123" s="3" t="s">
-        <v>35</v>
+        <v>492</v>
       </c>
     </row>
     <row r="124" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A124" s="3" t="s">
-        <v>20</v>
+        <v>480</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>220</v>
+        <v>493</v>
       </c>
       <c r="C124" s="3" t="s">
-        <v>65</v>
+        <v>494</v>
       </c>
       <c r="D124" s="3" t="s">
-        <v>221</v>
+        <v>495</v>
       </c>
       <c r="E124" s="3" t="s">
-        <v>79</v>
+        <v>496</v>
       </c>
       <c r="F124" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G124" s="3" t="s">
-        <v>222</v>
+        <v>497</v>
       </c>
     </row>
     <row r="125" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A125" s="3" t="s">
-        <v>20</v>
+        <v>480</v>
       </c>
       <c r="B125" s="3" t="s">
-        <v>413</v>
-[...1 lines deleted...]
-      <c r="C125" s="3"/>
+        <v>493</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>494</v>
+      </c>
       <c r="D125" s="3" t="s">
-        <v>414</v>
+        <v>495</v>
       </c>
       <c r="E125" s="3" t="s">
-        <v>67</v>
+        <v>496</v>
       </c>
       <c r="F125" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G125" s="3" t="s">
-        <v>415</v>
+        <v>497</v>
       </c>
     </row>
     <row r="126" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A126" s="3" t="s">
-        <v>20</v>
+        <v>480</v>
       </c>
       <c r="B126" s="3" t="s">
-        <v>69</v>
+        <v>498</v>
       </c>
       <c r="C126" s="3" t="s">
-        <v>70</v>
+        <v>499</v>
       </c>
       <c r="D126" s="3" t="s">
-        <v>78</v>
+        <v>500</v>
       </c>
       <c r="E126" s="3" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="F126" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G126" s="3" t="s">
-        <v>80</v>
+        <v>501</v>
       </c>
     </row>
     <row r="127" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A127" s="3" t="s">
-        <v>20</v>
+        <v>480</v>
       </c>
       <c r="B127" s="3" t="s">
-        <v>385</v>
-[...3 lines deleted...]
-      </c>
+        <v>502</v>
+      </c>
+      <c r="C127" s="3"/>
       <c r="D127" s="3" t="s">
-        <v>387</v>
+        <v>503</v>
       </c>
       <c r="E127" s="3" t="s">
-        <v>89</v>
+        <v>40</v>
       </c>
       <c r="F127" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G127" s="3" t="s">
-        <v>388</v>
+        <v>504</v>
       </c>
     </row>
     <row r="128" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A128" s="3" t="s">
-        <v>20</v>
+        <v>480</v>
       </c>
       <c r="B128" s="3" t="s">
-        <v>375</v>
+        <v>12</v>
       </c>
       <c r="C128" s="3" t="s">
-        <v>376</v>
+        <v>13</v>
       </c>
       <c r="D128" s="3" t="s">
-        <v>377</v>
+        <v>14</v>
       </c>
       <c r="E128" s="3" t="s">
-        <v>237</v>
+        <v>15</v>
       </c>
       <c r="F128" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G128" s="3" t="s">
-        <v>378</v>
+        <v>17</v>
       </c>
     </row>
     <row r="129" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A129" s="3" t="s">
-        <v>20</v>
+        <v>480</v>
       </c>
       <c r="B129" s="3" t="s">
-        <v>86</v>
+        <v>505</v>
       </c>
       <c r="C129" s="3" t="s">
-        <v>87</v>
+        <v>506</v>
       </c>
       <c r="D129" s="3" t="s">
-        <v>88</v>
+        <v>507</v>
       </c>
       <c r="E129" s="3" t="s">
-        <v>89</v>
+        <v>21</v>
       </c>
       <c r="F129" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G129" s="3" t="s">
-        <v>90</v>
+        <v>508</v>
       </c>
     </row>
     <row r="130" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A130" s="3" t="s">
-        <v>20</v>
+        <v>480</v>
       </c>
       <c r="B130" s="3" t="s">
-        <v>21</v>
+        <v>509</v>
       </c>
       <c r="C130" s="3" t="s">
-        <v>22</v>
+        <v>510</v>
       </c>
       <c r="D130" s="3" t="s">
-        <v>23</v>
+        <v>511</v>
       </c>
       <c r="E130" s="3" t="s">
-        <v>24</v>
+        <v>512</v>
       </c>
       <c r="F130" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G130" s="3" t="s">
-        <v>25</v>
+        <v>513</v>
       </c>
     </row>
     <row r="131" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A131" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="B131" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C131" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D131" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B131" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E131" s="3" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="F131" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G131" s="3" t="s">
-        <v>248</v>
+        <v>22</v>
       </c>
     </row>
     <row r="132" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A132" s="3" t="s">
-        <v>20</v>
+        <v>480</v>
       </c>
       <c r="B132" s="3" t="s">
-        <v>234</v>
+        <v>23</v>
       </c>
       <c r="C132" s="3" t="s">
-        <v>235</v>
+        <v>24</v>
       </c>
       <c r="D132" s="3" t="s">
-        <v>236</v>
+        <v>25</v>
       </c>
       <c r="E132" s="3" t="s">
-        <v>237</v>
+        <v>26</v>
       </c>
       <c r="F132" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G132" s="3" t="s">
-        <v>238</v>
+        <v>27</v>
       </c>
     </row>
     <row r="133" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A133" s="3" t="s">
-        <v>20</v>
+        <v>480</v>
       </c>
       <c r="B133" s="3" t="s">
-        <v>583</v>
-[...1 lines deleted...]
-      <c r="C133" s="3"/>
+        <v>514</v>
+      </c>
+      <c r="C133" s="3" t="s">
+        <v>514</v>
+      </c>
       <c r="D133" s="3" t="s">
-        <v>584</v>
+        <v>515</v>
       </c>
       <c r="E133" s="3" t="s">
-        <v>159</v>
+        <v>40</v>
       </c>
       <c r="F133" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G133" s="3" t="s">
-        <v>585</v>
+        <v>516</v>
       </c>
     </row>
     <row r="134" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A134" s="3" t="s">
-        <v>20</v>
+        <v>480</v>
       </c>
       <c r="B134" s="3" t="s">
-        <v>481</v>
-[...1 lines deleted...]
-      <c r="C134" s="3"/>
+        <v>517</v>
+      </c>
+      <c r="C134" s="3" t="s">
+        <v>518</v>
+      </c>
       <c r="D134" s="3" t="s">
-        <v>482</v>
+        <v>519</v>
       </c>
       <c r="E134" s="3" t="s">
-        <v>483</v>
+        <v>512</v>
       </c>
       <c r="F134" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G134" s="3" t="s">
-        <v>484</v>
+        <v>520</v>
       </c>
     </row>
     <row r="135" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A135" s="3" t="s">
-        <v>20</v>
+        <v>480</v>
       </c>
       <c r="B135" s="3" t="s">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>521</v>
+      </c>
+      <c r="C135" s="3"/>
       <c r="D135" s="3" t="s">
-        <v>10</v>
+        <v>522</v>
       </c>
       <c r="E135" s="3" t="s">
-        <v>11</v>
+        <v>283</v>
       </c>
       <c r="F135" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G135" s="3" t="s">
-        <v>13</v>
+        <v>523</v>
       </c>
     </row>
     <row r="136" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A136" s="3" t="s">
-        <v>20</v>
+        <v>480</v>
       </c>
       <c r="B136" s="3" t="s">
-        <v>152</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="C136" s="3"/>
       <c r="D136" s="3" t="s">
-        <v>154</v>
+        <v>29</v>
       </c>
       <c r="E136" s="3" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="F136" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G136" s="3" t="s">
-        <v>155</v>
+        <v>31</v>
       </c>
     </row>
     <row r="137" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A137" s="3" t="s">
-        <v>20</v>
+        <v>480</v>
       </c>
       <c r="B137" s="3" t="s">
-        <v>667</v>
-[...1 lines deleted...]
-      <c r="C137" s="3"/>
+        <v>32</v>
+      </c>
+      <c r="C137" s="3" t="s">
+        <v>33</v>
+      </c>
       <c r="D137" s="3" t="s">
-        <v>668</v>
+        <v>34</v>
       </c>
       <c r="E137" s="3" t="s">
-        <v>669</v>
+        <v>35</v>
       </c>
       <c r="F137" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G137" s="3" t="s">
-        <v>670</v>
+        <v>36</v>
       </c>
     </row>
     <row r="138" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A138" s="3" t="s">
-        <v>20</v>
+        <v>480</v>
       </c>
       <c r="B138" s="3" t="s">
-        <v>254</v>
+        <v>37</v>
       </c>
       <c r="C138" s="3" t="s">
-        <v>255</v>
+        <v>38</v>
       </c>
       <c r="D138" s="3" t="s">
-        <v>256</v>
+        <v>39</v>
       </c>
       <c r="E138" s="3" t="s">
-        <v>257</v>
+        <v>40</v>
       </c>
       <c r="F138" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G138" s="3" t="s">
-        <v>258</v>
+        <v>41</v>
       </c>
     </row>
     <row r="139" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A139" s="3" t="s">
-        <v>20</v>
+        <v>480</v>
       </c>
       <c r="B139" s="3" t="s">
-        <v>652</v>
+        <v>524</v>
       </c>
       <c r="C139" s="3"/>
       <c r="D139" s="3" t="s">
-        <v>653</v>
+        <v>525</v>
       </c>
       <c r="E139" s="3" t="s">
-        <v>654</v>
+        <v>526</v>
       </c>
       <c r="F139" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G139" s="3" t="s">
-        <v>655</v>
+        <v>527</v>
       </c>
     </row>
     <row r="140" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A140" s="3" t="s">
-        <v>20</v>
+        <v>480</v>
       </c>
       <c r="B140" s="3" t="s">
-        <v>81</v>
+        <v>528</v>
       </c>
       <c r="C140" s="3" t="s">
-        <v>82</v>
+        <v>529</v>
       </c>
       <c r="D140" s="3" t="s">
-        <v>83</v>
+        <v>530</v>
       </c>
       <c r="E140" s="3" t="s">
-        <v>84</v>
+        <v>531</v>
       </c>
       <c r="F140" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G140" s="3" t="s">
-        <v>85</v>
+        <v>532</v>
       </c>
     </row>
     <row r="141" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A141" s="3" t="s">
-        <v>20</v>
+        <v>480</v>
       </c>
       <c r="B141" s="3" t="s">
-        <v>274</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="C141" s="3"/>
       <c r="D141" s="3" t="s">
-        <v>276</v>
+        <v>43</v>
       </c>
       <c r="E141" s="3" t="s">
-        <v>187</v>
+        <v>44</v>
       </c>
       <c r="F141" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G141" s="3" t="s">
-        <v>277</v>
+        <v>45</v>
       </c>
     </row>
     <row r="142" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A142" s="3" t="s">
-        <v>20</v>
+        <v>480</v>
       </c>
       <c r="B142" s="3" t="s">
-        <v>204</v>
+        <v>46</v>
       </c>
       <c r="C142" s="3" t="s">
-        <v>205</v>
+        <v>47</v>
       </c>
       <c r="D142" s="3" t="s">
-        <v>206</v>
+        <v>48</v>
       </c>
       <c r="E142" s="3" t="s">
-        <v>159</v>
+        <v>49</v>
       </c>
       <c r="F142" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G142" s="3" t="s">
-        <v>207</v>
+        <v>50</v>
       </c>
     </row>
     <row r="143" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A143" s="3" t="s">
-        <v>20</v>
+        <v>480</v>
       </c>
       <c r="B143" s="3" t="s">
-        <v>64</v>
+        <v>533</v>
       </c>
       <c r="C143" s="3" t="s">
-        <v>65</v>
+        <v>534</v>
       </c>
       <c r="D143" s="3" t="s">
-        <v>66</v>
+        <v>535</v>
       </c>
       <c r="E143" s="3" t="s">
-        <v>67</v>
+        <v>350</v>
       </c>
       <c r="F143" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G143" s="3" t="s">
-        <v>68</v>
+        <v>536</v>
       </c>
     </row>
     <row r="144" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A144" s="3" t="s">
-        <v>20</v>
+        <v>480</v>
       </c>
       <c r="B144" s="3" t="s">
-        <v>64</v>
+        <v>537</v>
       </c>
       <c r="C144" s="3" t="s">
-        <v>65</v>
+        <v>538</v>
       </c>
       <c r="D144" s="3" t="s">
-        <v>66</v>
+        <v>539</v>
       </c>
       <c r="E144" s="3" t="s">
-        <v>67</v>
+        <v>283</v>
       </c>
       <c r="F144" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G144" s="3" t="s">
-        <v>68</v>
+        <v>540</v>
       </c>
     </row>
     <row r="145" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A145" s="3" t="s">
-        <v>20</v>
+        <v>480</v>
       </c>
       <c r="B145" s="3" t="s">
-        <v>249</v>
+        <v>541</v>
       </c>
       <c r="C145" s="3" t="s">
-        <v>250</v>
+        <v>499</v>
       </c>
       <c r="D145" s="3" t="s">
-        <v>251</v>
+        <v>542</v>
       </c>
       <c r="E145" s="3" t="s">
-        <v>252</v>
+        <v>40</v>
       </c>
       <c r="F145" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G145" s="3" t="s">
-        <v>253</v>
+        <v>543</v>
       </c>
     </row>
     <row r="146" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A146" s="3" t="s">
-        <v>20</v>
+        <v>480</v>
       </c>
       <c r="B146" s="3" t="s">
-        <v>304</v>
+        <v>541</v>
       </c>
       <c r="C146" s="3" t="s">
-        <v>305</v>
+        <v>499</v>
       </c>
       <c r="D146" s="3" t="s">
-        <v>306</v>
+        <v>542</v>
       </c>
       <c r="E146" s="3" t="s">
-        <v>307</v>
+        <v>40</v>
       </c>
       <c r="F146" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G146" s="3" t="s">
-        <v>308</v>
+        <v>543</v>
       </c>
     </row>
     <row r="147" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A147" s="3" t="s">
-        <v>20</v>
+        <v>480</v>
       </c>
       <c r="B147" s="3" t="s">
-        <v>269</v>
+        <v>544</v>
       </c>
       <c r="C147" s="3" t="s">
-        <v>270</v>
+        <v>545</v>
       </c>
       <c r="D147" s="3" t="s">
-        <v>271</v>
+        <v>546</v>
       </c>
       <c r="E147" s="3" t="s">
-        <v>272</v>
+        <v>547</v>
       </c>
       <c r="F147" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G147" s="3" t="s">
-        <v>273</v>
+        <v>548</v>
       </c>
     </row>
     <row r="148" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A148" s="3" t="s">
-        <v>20</v>
+        <v>480</v>
       </c>
       <c r="B148" s="3" t="s">
-        <v>444</v>
-[...1 lines deleted...]
-      <c r="C148" s="3"/>
+        <v>549</v>
+      </c>
+      <c r="C148" s="3" t="s">
+        <v>550</v>
+      </c>
       <c r="D148" s="3" t="s">
-        <v>445</v>
+        <v>551</v>
       </c>
       <c r="E148" s="3" t="s">
-        <v>159</v>
+        <v>552</v>
       </c>
       <c r="F148" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G148" s="3" t="s">
-        <v>446</v>
+        <v>553</v>
       </c>
     </row>
     <row r="149" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A149" s="3" t="s">
-        <v>20</v>
+        <v>480</v>
       </c>
       <c r="B149" s="3" t="s">
-        <v>591</v>
-[...1 lines deleted...]
-      <c r="C149" s="3"/>
+        <v>554</v>
+      </c>
+      <c r="C149" s="3" t="s">
+        <v>555</v>
+      </c>
       <c r="D149" s="3" t="s">
-        <v>592</v>
+        <v>482</v>
       </c>
       <c r="E149" s="3" t="s">
-        <v>593</v>
+        <v>279</v>
       </c>
       <c r="F149" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G149" s="3" t="s">
-        <v>594</v>
+        <v>483</v>
       </c>
     </row>
     <row r="150" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A150" s="3" t="s">
-        <v>20</v>
+        <v>480</v>
       </c>
       <c r="B150" s="3" t="s">
-        <v>200</v>
-[...3 lines deleted...]
-      </c>
+        <v>556</v>
+      </c>
+      <c r="C150" s="3"/>
       <c r="D150" s="3" t="s">
-        <v>202</v>
+        <v>557</v>
       </c>
       <c r="E150" s="3" t="s">
-        <v>67</v>
+        <v>283</v>
       </c>
       <c r="F150" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G150" s="3" t="s">
-        <v>203</v>
+        <v>558</v>
       </c>
     </row>
     <row r="151" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A151" s="3" t="s">
-        <v>26</v>
+        <v>480</v>
       </c>
       <c r="B151" s="3" t="s">
-        <v>663</v>
+        <v>51</v>
       </c>
       <c r="C151" s="3"/>
       <c r="D151" s="3" t="s">
-        <v>664</v>
+        <v>52</v>
       </c>
       <c r="E151" s="3" t="s">
-        <v>332</v>
+        <v>53</v>
       </c>
       <c r="F151" s="3" t="s">
-        <v>164</v>
+        <v>16</v>
       </c>
       <c r="G151" s="3" t="s">
-        <v>665</v>
+        <v>54</v>
       </c>
     </row>
     <row r="152" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A152" s="3" t="s">
-        <v>26</v>
+        <v>480</v>
       </c>
       <c r="B152" s="3" t="s">
-        <v>638</v>
-[...1 lines deleted...]
-      <c r="C152" s="3"/>
+        <v>559</v>
+      </c>
+      <c r="C152" s="3" t="s">
+        <v>560</v>
+      </c>
       <c r="D152" s="3" t="s">
-        <v>639</v>
+        <v>561</v>
       </c>
       <c r="E152" s="3" t="s">
-        <v>640</v>
+        <v>40</v>
       </c>
       <c r="F152" s="3" t="s">
-        <v>212</v>
+        <v>16</v>
       </c>
       <c r="G152" s="3" t="s">
-        <v>641</v>
+        <v>562</v>
       </c>
     </row>
     <row r="153" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A153" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B153" s="3" t="s">
-        <v>409</v>
+        <v>312</v>
       </c>
       <c r="C153" s="3"/>
       <c r="D153" s="3" t="s">
-        <v>410</v>
+        <v>313</v>
       </c>
       <c r="E153" s="3" t="s">
-        <v>411</v>
+        <v>314</v>
       </c>
       <c r="F153" s="3" t="s">
-        <v>29</v>
+        <v>209</v>
       </c>
       <c r="G153" s="3" t="s">
-        <v>412</v>
+        <v>315</v>
       </c>
     </row>
     <row r="154" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A154" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B154" s="3" t="s">
-        <v>409</v>
+        <v>564</v>
       </c>
       <c r="C154" s="3"/>
       <c r="D154" s="3" t="s">
-        <v>478</v>
+        <v>565</v>
       </c>
       <c r="E154" s="3" t="s">
-        <v>479</v>
+        <v>566</v>
       </c>
       <c r="F154" s="3" t="s">
-        <v>29</v>
+        <v>320</v>
       </c>
       <c r="G154" s="3" t="s">
-        <v>480</v>
+        <v>567</v>
       </c>
     </row>
     <row r="155" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A155" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B155" s="3" t="s">
-        <v>409</v>
+        <v>56</v>
       </c>
       <c r="C155" s="3"/>
       <c r="D155" s="3" t="s">
-        <v>630</v>
+        <v>57</v>
       </c>
       <c r="E155" s="3" t="s">
-        <v>150</v>
+        <v>58</v>
       </c>
       <c r="F155" s="3" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G155" s="3" t="s">
-        <v>631</v>
+        <v>60</v>
       </c>
     </row>
     <row r="156" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A156" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B156" s="3" t="s">
-        <v>433</v>
+        <v>56</v>
       </c>
       <c r="C156" s="3"/>
       <c r="D156" s="3" t="s">
-        <v>434</v>
+        <v>61</v>
       </c>
       <c r="E156" s="3" t="s">
-        <v>435</v>
+        <v>62</v>
       </c>
       <c r="F156" s="3" t="s">
-        <v>419</v>
+        <v>59</v>
       </c>
       <c r="G156" s="3" t="s">
-        <v>436</v>
+        <v>63</v>
       </c>
     </row>
     <row r="157" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A157" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B157" s="3" t="s">
-        <v>130</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="C157" s="3"/>
       <c r="D157" s="3" t="s">
-        <v>132</v>
+        <v>64</v>
       </c>
       <c r="E157" s="3" t="s">
-        <v>133</v>
+        <v>65</v>
       </c>
       <c r="F157" s="3" t="s">
-        <v>134</v>
+        <v>66</v>
       </c>
       <c r="G157" s="3" t="s">
-        <v>135</v>
+        <v>67</v>
       </c>
     </row>
     <row r="158" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A158" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B158" s="3" t="s">
-        <v>429</v>
+        <v>568</v>
       </c>
       <c r="C158" s="3"/>
       <c r="D158" s="3" t="s">
-        <v>430</v>
+        <v>569</v>
       </c>
       <c r="E158" s="3" t="s">
-        <v>327</v>
+        <v>570</v>
       </c>
       <c r="F158" s="3" t="s">
-        <v>431</v>
+        <v>369</v>
       </c>
       <c r="G158" s="3" t="s">
-        <v>432</v>
+        <v>571</v>
       </c>
     </row>
     <row r="159" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A159" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B159" s="3" t="s">
-        <v>429</v>
-[...1 lines deleted...]
-      <c r="C159" s="3"/>
+        <v>68</v>
+      </c>
+      <c r="C159" s="3" t="s">
+        <v>69</v>
+      </c>
       <c r="D159" s="3" t="s">
-        <v>430</v>
+        <v>70</v>
       </c>
       <c r="E159" s="3" t="s">
-        <v>327</v>
+        <v>71</v>
       </c>
       <c r="F159" s="3" t="s">
-        <v>431</v>
+        <v>72</v>
       </c>
       <c r="G159" s="3" t="s">
-        <v>432</v>
+        <v>73</v>
       </c>
     </row>
     <row r="160" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A160" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B160" s="3" t="s">
-        <v>429</v>
+        <v>74</v>
       </c>
       <c r="C160" s="3"/>
       <c r="D160" s="3" t="s">
-        <v>454</v>
+        <v>75</v>
       </c>
       <c r="E160" s="3" t="s">
-        <v>455</v>
+        <v>76</v>
       </c>
       <c r="F160" s="3" t="s">
-        <v>456</v>
+        <v>77</v>
       </c>
       <c r="G160" s="3" t="s">
-        <v>457</v>
+        <v>78</v>
       </c>
     </row>
     <row r="161" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A161" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B161" s="3" t="s">
-        <v>429</v>
+        <v>74</v>
       </c>
       <c r="C161" s="3"/>
       <c r="D161" s="3" t="s">
-        <v>454</v>
+        <v>75</v>
       </c>
       <c r="E161" s="3" t="s">
-        <v>455</v>
+        <v>76</v>
       </c>
       <c r="F161" s="3" t="s">
-        <v>456</v>
+        <v>77</v>
       </c>
       <c r="G161" s="3" t="s">
-        <v>457</v>
+        <v>78</v>
       </c>
     </row>
     <row r="162" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A162" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B162" s="3" t="s">
-        <v>429</v>
+        <v>74</v>
       </c>
       <c r="C162" s="3"/>
       <c r="D162" s="3" t="s">
-        <v>567</v>
+        <v>79</v>
       </c>
       <c r="E162" s="3" t="s">
-        <v>568</v>
+        <v>80</v>
       </c>
       <c r="F162" s="3" t="s">
-        <v>45</v>
+        <v>81</v>
       </c>
       <c r="G162" s="3" t="s">
-        <v>569</v>
+        <v>82</v>
       </c>
     </row>
     <row r="163" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A163" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B163" s="3" t="s">
-        <v>429</v>
+        <v>74</v>
       </c>
       <c r="C163" s="3"/>
       <c r="D163" s="3" t="s">
-        <v>567</v>
+        <v>79</v>
       </c>
       <c r="E163" s="3" t="s">
-        <v>568</v>
+        <v>80</v>
       </c>
       <c r="F163" s="3" t="s">
-        <v>45</v>
+        <v>81</v>
       </c>
       <c r="G163" s="3" t="s">
-        <v>569</v>
+        <v>82</v>
       </c>
     </row>
     <row r="164" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A164" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B164" s="3" t="s">
-        <v>429</v>
+        <v>74</v>
       </c>
       <c r="C164" s="3"/>
       <c r="D164" s="3" t="s">
-        <v>627</v>
+        <v>83</v>
       </c>
       <c r="E164" s="3" t="s">
-        <v>628</v>
+        <v>84</v>
       </c>
       <c r="F164" s="3" t="s">
-        <v>57</v>
+        <v>85</v>
       </c>
       <c r="G164" s="3" t="s">
-        <v>629</v>
+        <v>86</v>
       </c>
     </row>
     <row r="165" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A165" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B165" s="3" t="s">
-        <v>429</v>
+        <v>74</v>
       </c>
       <c r="C165" s="3"/>
       <c r="D165" s="3" t="s">
-        <v>635</v>
+        <v>83</v>
       </c>
       <c r="E165" s="3" t="s">
-        <v>636</v>
+        <v>84</v>
       </c>
       <c r="F165" s="3" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="G165" s="3" t="s">
-        <v>637</v>
+        <v>86</v>
       </c>
     </row>
     <row r="166" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A166" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B166" s="3" t="s">
-        <v>429</v>
+        <v>74</v>
       </c>
       <c r="C166" s="3"/>
       <c r="D166" s="3" t="s">
-        <v>635</v>
+        <v>87</v>
       </c>
       <c r="E166" s="3" t="s">
-        <v>636</v>
+        <v>88</v>
       </c>
       <c r="F166" s="3" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="G166" s="3" t="s">
-        <v>637</v>
+        <v>89</v>
       </c>
     </row>
     <row r="167" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A167" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B167" s="3" t="s">
-        <v>334</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="C167" s="3"/>
       <c r="D167" s="3" t="s">
-        <v>336</v>
+        <v>90</v>
       </c>
       <c r="E167" s="3" t="s">
-        <v>337</v>
+        <v>91</v>
       </c>
       <c r="F167" s="3" t="s">
-        <v>338</v>
+        <v>92</v>
       </c>
       <c r="G167" s="3" t="s">
-        <v>339</v>
+        <v>93</v>
       </c>
     </row>
     <row r="168" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A168" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B168" s="3" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="C168" s="3"/>
       <c r="D168" s="3" t="s">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="E168" s="3" t="s">
-        <v>72</v>
+        <v>91</v>
       </c>
       <c r="F168" s="3" t="s">
-        <v>18</v>
+        <v>92</v>
       </c>
       <c r="G168" s="3" t="s">
-        <v>73</v>
+        <v>93</v>
       </c>
     </row>
     <row r="169" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A169" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B169" s="3" t="s">
-        <v>69</v>
+        <v>572</v>
       </c>
       <c r="C169" s="3" t="s">
-        <v>70</v>
+        <v>573</v>
       </c>
       <c r="D169" s="3" t="s">
-        <v>74</v>
+        <v>574</v>
       </c>
       <c r="E169" s="3" t="s">
-        <v>75</v>
+        <v>340</v>
       </c>
       <c r="F169" s="3" t="s">
-        <v>76</v>
+        <v>341</v>
       </c>
       <c r="G169" s="3" t="s">
-        <v>77</v>
+        <v>575</v>
       </c>
     </row>
     <row r="170" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A170" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B170" s="3" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="C170" s="3" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="D170" s="3" t="s">
-        <v>55</v>
+        <v>94</v>
       </c>
       <c r="E170" s="3" t="s">
-        <v>56</v>
+        <v>95</v>
       </c>
       <c r="F170" s="3" t="s">
-        <v>57</v>
+        <v>96</v>
       </c>
       <c r="G170" s="3" t="s">
-        <v>58</v>
+        <v>97</v>
       </c>
     </row>
     <row r="171" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A171" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B171" s="3" t="s">
-        <v>462</v>
-[...1 lines deleted...]
-      <c r="C171" s="3"/>
+        <v>12</v>
+      </c>
+      <c r="C171" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="D171" s="3" t="s">
-        <v>463</v>
+        <v>98</v>
       </c>
       <c r="E171" s="3" t="s">
-        <v>464</v>
+        <v>99</v>
       </c>
       <c r="F171" s="3" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="G171" s="3" t="s">
-        <v>465</v>
+        <v>101</v>
       </c>
     </row>
     <row r="172" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A172" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B172" s="3" t="s">
-        <v>536</v>
-[...1 lines deleted...]
-      <c r="C172" s="3"/>
+        <v>102</v>
+      </c>
+      <c r="C172" s="3" t="s">
+        <v>103</v>
+      </c>
       <c r="D172" s="3" t="s">
-        <v>537</v>
+        <v>104</v>
       </c>
       <c r="E172" s="3" t="s">
-        <v>538</v>
+        <v>105</v>
       </c>
       <c r="F172" s="3" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="G172" s="3" t="s">
-        <v>539</v>
+        <v>106</v>
       </c>
     </row>
     <row r="173" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A173" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B173" s="3" t="s">
-        <v>648</v>
+        <v>107</v>
       </c>
       <c r="C173" s="3"/>
       <c r="D173" s="3" t="s">
-        <v>649</v>
+        <v>108</v>
       </c>
       <c r="E173" s="3" t="s">
-        <v>650</v>
+        <v>109</v>
       </c>
       <c r="F173" s="3" t="s">
-        <v>198</v>
+        <v>92</v>
       </c>
       <c r="G173" s="3" t="s">
-        <v>651</v>
+        <v>110</v>
       </c>
     </row>
     <row r="174" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A174" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B174" s="3" t="s">
-        <v>524</v>
+        <v>111</v>
       </c>
       <c r="C174" s="3"/>
       <c r="D174" s="3" t="s">
-        <v>16</v>
+        <v>112</v>
       </c>
       <c r="E174" s="3" t="s">
-        <v>17</v>
+        <v>113</v>
       </c>
       <c r="F174" s="3" t="s">
-        <v>18</v>
+        <v>92</v>
       </c>
       <c r="G174" s="3" t="s">
-        <v>19</v>
+        <v>114</v>
       </c>
     </row>
     <row r="175" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A175" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B175" s="3" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>576</v>
+      </c>
+      <c r="C175" s="3"/>
       <c r="D175" s="3" t="s">
-        <v>27</v>
+        <v>577</v>
       </c>
       <c r="E175" s="3" t="s">
-        <v>28</v>
+        <v>578</v>
       </c>
       <c r="F175" s="3" t="s">
-        <v>29</v>
+        <v>310</v>
       </c>
       <c r="G175" s="3" t="s">
-        <v>30</v>
+        <v>579</v>
       </c>
     </row>
     <row r="176" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A176" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B176" s="3" t="s">
-        <v>21</v>
+        <v>115</v>
       </c>
       <c r="C176" s="3"/>
       <c r="D176" s="3" t="s">
-        <v>607</v>
+        <v>116</v>
       </c>
       <c r="E176" s="3" t="s">
-        <v>608</v>
+        <v>117</v>
       </c>
       <c r="F176" s="3" t="s">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="G176" s="3" t="s">
-        <v>609</v>
+        <v>118</v>
       </c>
     </row>
     <row r="177" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A177" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B177" s="3" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="C177" s="3"/>
+        <v>23</v>
+      </c>
+      <c r="C177" s="3" t="s">
+        <v>24</v>
+      </c>
       <c r="D177" s="3" t="s">
-        <v>632</v>
+        <v>119</v>
       </c>
       <c r="E177" s="3" t="s">
-        <v>633</v>
+        <v>120</v>
       </c>
       <c r="F177" s="3" t="s">
-        <v>118</v>
+        <v>59</v>
       </c>
       <c r="G177" s="3" t="s">
-        <v>634</v>
+        <v>121</v>
       </c>
     </row>
     <row r="178" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A178" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B178" s="3" t="s">
-        <v>590</v>
+        <v>23</v>
       </c>
       <c r="C178" s="3"/>
       <c r="D178" s="3" t="s">
-        <v>55</v>
+        <v>122</v>
       </c>
       <c r="E178" s="3" t="s">
-        <v>56</v>
+        <v>123</v>
       </c>
       <c r="F178" s="3" t="s">
-        <v>57</v>
+        <v>85</v>
       </c>
       <c r="G178" s="3" t="s">
-        <v>58</v>
+        <v>124</v>
       </c>
     </row>
     <row r="179" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A179" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B179" s="3" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="C179" s="3"/>
       <c r="D179" s="3" t="s">
-        <v>357</v>
+        <v>211</v>
       </c>
       <c r="E179" s="3" t="s">
-        <v>358</v>
+        <v>212</v>
       </c>
       <c r="F179" s="3" t="s">
-        <v>45</v>
+        <v>213</v>
       </c>
       <c r="G179" s="3" t="s">
-        <v>359</v>
+        <v>214</v>
       </c>
     </row>
     <row r="180" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A180" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B180" s="3" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>125</v>
+      </c>
+      <c r="C180" s="3"/>
       <c r="D180" s="3" t="s">
-        <v>122</v>
+        <v>104</v>
       </c>
       <c r="E180" s="3" t="s">
-        <v>123</v>
+        <v>105</v>
       </c>
       <c r="F180" s="3" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="G180" s="3" t="s">
-        <v>124</v>
+        <v>106</v>
       </c>
     </row>
     <row r="181" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A181" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B181" s="3" t="s">
-        <v>324</v>
+        <v>580</v>
       </c>
       <c r="C181" s="3" t="s">
-        <v>325</v>
+        <v>581</v>
       </c>
       <c r="D181" s="3" t="s">
-        <v>326</v>
+        <v>582</v>
       </c>
       <c r="E181" s="3" t="s">
-        <v>327</v>
+        <v>583</v>
       </c>
       <c r="F181" s="3" t="s">
-        <v>18</v>
+        <v>85</v>
       </c>
       <c r="G181" s="3" t="s">
-        <v>328</v>
+        <v>584</v>
       </c>
     </row>
     <row r="182" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A182" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B182" s="3" t="s">
-        <v>493</v>
-[...1 lines deleted...]
-      <c r="C182" s="3"/>
+        <v>126</v>
+      </c>
+      <c r="C182" s="3" t="s">
+        <v>127</v>
+      </c>
       <c r="D182" s="3" t="s">
-        <v>494</v>
+        <v>128</v>
       </c>
       <c r="E182" s="3" t="s">
-        <v>495</v>
+        <v>129</v>
       </c>
       <c r="F182" s="3" t="s">
-        <v>45</v>
+        <v>66</v>
       </c>
       <c r="G182" s="3" t="s">
-        <v>496</v>
+        <v>130</v>
       </c>
     </row>
     <row r="183" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A183" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B183" s="3" t="s">
-        <v>404</v>
-[...1 lines deleted...]
-      <c r="C183" s="3"/>
+        <v>585</v>
+      </c>
+      <c r="C183" s="3" t="s">
+        <v>586</v>
+      </c>
       <c r="D183" s="3" t="s">
-        <v>405</v>
+        <v>587</v>
       </c>
       <c r="E183" s="3" t="s">
-        <v>406</v>
+        <v>76</v>
       </c>
       <c r="F183" s="3" t="s">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="G183" s="3" t="s">
-        <v>407</v>
+        <v>588</v>
       </c>
     </row>
     <row r="184" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A184" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B184" s="3" t="s">
-        <v>532</v>
+        <v>589</v>
       </c>
       <c r="C184" s="3"/>
       <c r="D184" s="3" t="s">
-        <v>533</v>
+        <v>590</v>
       </c>
       <c r="E184" s="3" t="s">
-        <v>534</v>
+        <v>591</v>
       </c>
       <c r="F184" s="3" t="s">
-        <v>29</v>
+        <v>85</v>
       </c>
       <c r="G184" s="3" t="s">
-        <v>535</v>
+        <v>592</v>
       </c>
     </row>
     <row r="185" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A185" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B185" s="3" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      </c>
+        <v>381</v>
+      </c>
+      <c r="C185" s="3"/>
       <c r="D185" s="3" t="s">
-        <v>116</v>
+        <v>382</v>
       </c>
       <c r="E185" s="3" t="s">
-        <v>117</v>
+        <v>383</v>
       </c>
       <c r="F185" s="3" t="s">
-        <v>118</v>
+        <v>85</v>
       </c>
       <c r="G185" s="3" t="s">
-        <v>119</v>
+        <v>384</v>
       </c>
     </row>
     <row r="186" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A186" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B186" s="3" t="s">
-        <v>329</v>
-[...3 lines deleted...]
-      </c>
+        <v>593</v>
+      </c>
+      <c r="C186" s="3"/>
       <c r="D186" s="3" t="s">
-        <v>331</v>
+        <v>594</v>
       </c>
       <c r="E186" s="3" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="F186" s="3" t="s">
-        <v>164</v>
+        <v>59</v>
       </c>
       <c r="G186" s="3" t="s">
-        <v>333</v>
+        <v>595</v>
       </c>
     </row>
     <row r="187" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A187" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B187" s="3" t="s">
-        <v>642</v>
-[...1 lines deleted...]
-      <c r="C187" s="3"/>
+        <v>392</v>
+      </c>
+      <c r="C187" s="3" t="s">
+        <v>393</v>
+      </c>
       <c r="D187" s="3" t="s">
-        <v>643</v>
+        <v>394</v>
       </c>
       <c r="E187" s="3" t="s">
-        <v>460</v>
+        <v>395</v>
       </c>
       <c r="F187" s="3" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="G187" s="3" t="s">
-        <v>644</v>
+        <v>396</v>
       </c>
     </row>
     <row r="188" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A188" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B188" s="3" t="s">
-        <v>497</v>
-[...1 lines deleted...]
-      <c r="C188" s="3"/>
+        <v>596</v>
+      </c>
+      <c r="C188" s="3" t="s">
+        <v>597</v>
+      </c>
       <c r="D188" s="3" t="s">
-        <v>498</v>
+        <v>598</v>
       </c>
       <c r="E188" s="3" t="s">
-        <v>499</v>
+        <v>314</v>
       </c>
       <c r="F188" s="3" t="s">
-        <v>118</v>
+        <v>209</v>
       </c>
       <c r="G188" s="3" t="s">
-        <v>500</v>
+        <v>599</v>
       </c>
     </row>
     <row r="189" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A189" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B189" s="3" t="s">
-        <v>660</v>
+        <v>600</v>
       </c>
       <c r="C189" s="3"/>
       <c r="D189" s="3" t="s">
-        <v>661</v>
+        <v>601</v>
       </c>
       <c r="E189" s="3" t="s">
-        <v>266</v>
+        <v>602</v>
       </c>
       <c r="F189" s="3" t="s">
-        <v>267</v>
+        <v>320</v>
       </c>
       <c r="G189" s="3" t="s">
-        <v>662</v>
+        <v>603</v>
       </c>
     </row>
     <row r="190" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A190" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B190" s="3" t="s">
-        <v>340</v>
-[...3 lines deleted...]
-      </c>
+        <v>604</v>
+      </c>
+      <c r="C190" s="3"/>
       <c r="D190" s="3" t="s">
-        <v>342</v>
+        <v>605</v>
       </c>
       <c r="E190" s="3" t="s">
-        <v>343</v>
+        <v>606</v>
       </c>
       <c r="F190" s="3" t="s">
-        <v>198</v>
+        <v>213</v>
       </c>
       <c r="G190" s="3" t="s">
-        <v>344</v>
+        <v>607</v>
       </c>
     </row>
     <row r="191" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A191" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B191" s="3" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>604</v>
+      </c>
+      <c r="C191" s="3"/>
       <c r="D191" s="3" t="s">
-        <v>93</v>
+        <v>605</v>
       </c>
       <c r="E191" s="3" t="s">
-        <v>94</v>
+        <v>606</v>
       </c>
       <c r="F191" s="3" t="s">
-        <v>95</v>
+        <v>213</v>
       </c>
       <c r="G191" s="3" t="s">
-        <v>96</v>
+        <v>607</v>
       </c>
     </row>
     <row r="192" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A192" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B192" s="3" t="s">
-        <v>102</v>
-[...3 lines deleted...]
-      </c>
+        <v>608</v>
+      </c>
+      <c r="C192" s="3"/>
       <c r="D192" s="3" t="s">
-        <v>104</v>
+        <v>609</v>
       </c>
       <c r="E192" s="3" t="s">
-        <v>105</v>
+        <v>247</v>
       </c>
       <c r="F192" s="3" t="s">
-        <v>45</v>
+        <v>248</v>
       </c>
       <c r="G192" s="3" t="s">
-        <v>106</v>
+        <v>610</v>
       </c>
     </row>
     <row r="193" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A193" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B193" s="3" t="s">
-        <v>15</v>
+        <v>611</v>
       </c>
       <c r="C193" s="3" t="s">
-        <v>15</v>
+        <v>612</v>
       </c>
       <c r="D193" s="3" t="s">
-        <v>16</v>
+        <v>613</v>
       </c>
       <c r="E193" s="3" t="s">
-        <v>17</v>
+        <v>614</v>
       </c>
       <c r="F193" s="3" t="s">
-        <v>18</v>
+        <v>310</v>
       </c>
       <c r="G193" s="3" t="s">
-        <v>19</v>
+        <v>615</v>
       </c>
     </row>
     <row r="194" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A194" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B194" s="3" t="s">
-        <v>228</v>
+        <v>131</v>
       </c>
       <c r="C194" s="3" t="s">
-        <v>229</v>
+        <v>132</v>
       </c>
       <c r="D194" s="3" t="s">
-        <v>230</v>
+        <v>133</v>
       </c>
       <c r="E194" s="3" t="s">
-        <v>231</v>
+        <v>134</v>
       </c>
       <c r="F194" s="3" t="s">
-        <v>232</v>
+        <v>92</v>
       </c>
       <c r="G194" s="3" t="s">
-        <v>233</v>
+        <v>135</v>
       </c>
     </row>
     <row r="195" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A195" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B195" s="3" t="s">
-        <v>125</v>
+        <v>136</v>
       </c>
       <c r="C195" s="3" t="s">
-        <v>126</v>
+        <v>137</v>
       </c>
       <c r="D195" s="3" t="s">
-        <v>127</v>
+        <v>138</v>
       </c>
       <c r="E195" s="3" t="s">
-        <v>128</v>
+        <v>139</v>
       </c>
       <c r="F195" s="3" t="s">
-        <v>29</v>
+        <v>85</v>
       </c>
       <c r="G195" s="3" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
     </row>
     <row r="196" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A196" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B196" s="3" t="s">
-        <v>41</v>
+        <v>141</v>
       </c>
       <c r="C196" s="3" t="s">
-        <v>42</v>
+        <v>141</v>
       </c>
       <c r="D196" s="3" t="s">
-        <v>43</v>
+        <v>116</v>
       </c>
       <c r="E196" s="3" t="s">
-        <v>44</v>
+        <v>117</v>
       </c>
       <c r="F196" s="3" t="s">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="G196" s="3" t="s">
-        <v>46</v>
+        <v>118</v>
       </c>
     </row>
     <row r="197" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A197" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B197" s="3" t="s">
-        <v>474</v>
-[...1 lines deleted...]
-      <c r="C197" s="3"/>
+        <v>616</v>
+      </c>
+      <c r="C197" s="3" t="s">
+        <v>617</v>
+      </c>
       <c r="D197" s="3" t="s">
-        <v>475</v>
+        <v>618</v>
       </c>
       <c r="E197" s="3" t="s">
-        <v>476</v>
+        <v>619</v>
       </c>
       <c r="F197" s="3" t="s">
-        <v>118</v>
+        <v>620</v>
       </c>
       <c r="G197" s="3" t="s">
-        <v>477</v>
+        <v>621</v>
       </c>
     </row>
     <row r="198" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A198" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B198" s="3" t="s">
-        <v>510</v>
-[...1 lines deleted...]
-      <c r="C198" s="3"/>
+        <v>142</v>
+      </c>
+      <c r="C198" s="3" t="s">
+        <v>143</v>
+      </c>
       <c r="D198" s="3" t="s">
-        <v>511</v>
+        <v>144</v>
       </c>
       <c r="E198" s="3" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="F198" s="3" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G198" s="3" t="s">
-        <v>512</v>
+        <v>146</v>
       </c>
     </row>
     <row r="199" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A199" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B199" s="3" t="s">
-        <v>59</v>
+        <v>147</v>
       </c>
       <c r="C199" s="3" t="s">
-        <v>60</v>
+        <v>148</v>
       </c>
       <c r="D199" s="3" t="s">
-        <v>61</v>
+        <v>149</v>
       </c>
       <c r="E199" s="3" t="s">
-        <v>62</v>
+        <v>150</v>
       </c>
       <c r="F199" s="3" t="s">
-        <v>18</v>
+        <v>85</v>
       </c>
       <c r="G199" s="3" t="s">
-        <v>63</v>
+        <v>151</v>
       </c>
     </row>
     <row r="200" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A200" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B200" s="3" t="s">
-        <v>59</v>
+        <v>622</v>
       </c>
       <c r="C200" s="3"/>
       <c r="D200" s="3" t="s">
-        <v>437</v>
+        <v>623</v>
       </c>
       <c r="E200" s="3" t="s">
-        <v>438</v>
+        <v>624</v>
       </c>
       <c r="F200" s="3" t="s">
-        <v>29</v>
+        <v>213</v>
       </c>
       <c r="G200" s="3" t="s">
-        <v>439</v>
+        <v>625</v>
       </c>
     </row>
     <row r="201" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A201" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B201" s="3" t="s">
-        <v>485</v>
+        <v>152</v>
       </c>
       <c r="C201" s="3"/>
       <c r="D201" s="3" t="s">
-        <v>486</v>
+        <v>153</v>
       </c>
       <c r="E201" s="3" t="s">
-        <v>487</v>
+        <v>65</v>
       </c>
       <c r="F201" s="3" t="s">
-        <v>45</v>
+        <v>66</v>
       </c>
       <c r="G201" s="3" t="s">
-        <v>488</v>
+        <v>154</v>
       </c>
     </row>
     <row r="202" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A202" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B202" s="3" t="s">
-        <v>575</v>
-[...1 lines deleted...]
-      <c r="C202" s="3"/>
+        <v>155</v>
+      </c>
+      <c r="C202" s="3" t="s">
+        <v>156</v>
+      </c>
       <c r="D202" s="3" t="s">
-        <v>576</v>
+        <v>157</v>
       </c>
       <c r="E202" s="3" t="s">
-        <v>577</v>
+        <v>158</v>
       </c>
       <c r="F202" s="3" t="s">
-        <v>29</v>
+        <v>100</v>
       </c>
       <c r="G202" s="3" t="s">
-        <v>578</v>
+        <v>159</v>
       </c>
     </row>
     <row r="203" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A203" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B203" s="3" t="s">
-        <v>599</v>
+        <v>155</v>
       </c>
       <c r="C203" s="3"/>
       <c r="D203" s="3" t="s">
-        <v>600</v>
+        <v>160</v>
       </c>
       <c r="E203" s="3" t="s">
-        <v>601</v>
+        <v>161</v>
       </c>
       <c r="F203" s="3" t="s">
-        <v>573</v>
+        <v>59</v>
       </c>
       <c r="G203" s="3" t="s">
-        <v>602</v>
+        <v>162</v>
       </c>
     </row>
     <row r="204" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A204" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B204" s="3" t="s">
-        <v>559</v>
+        <v>163</v>
       </c>
       <c r="C204" s="3"/>
       <c r="D204" s="3" t="s">
-        <v>560</v>
+        <v>164</v>
       </c>
       <c r="E204" s="3" t="s">
-        <v>561</v>
+        <v>165</v>
       </c>
       <c r="F204" s="3" t="s">
-        <v>45</v>
+        <v>85</v>
       </c>
       <c r="G204" s="3" t="s">
-        <v>562</v>
+        <v>166</v>
       </c>
     </row>
     <row r="205" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A205" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B205" s="3" t="s">
-        <v>623</v>
+        <v>167</v>
       </c>
       <c r="C205" s="3"/>
       <c r="D205" s="3" t="s">
-        <v>624</v>
+        <v>168</v>
       </c>
       <c r="E205" s="3" t="s">
-        <v>625</v>
+        <v>169</v>
       </c>
       <c r="F205" s="3" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="G205" s="3" t="s">
-        <v>626</v>
+        <v>170</v>
       </c>
     </row>
     <row r="206" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A206" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B206" s="3" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>626</v>
+      </c>
+      <c r="C206" s="3"/>
       <c r="D206" s="3" t="s">
-        <v>38</v>
+        <v>627</v>
       </c>
       <c r="E206" s="3" t="s">
-        <v>39</v>
+        <v>628</v>
       </c>
       <c r="F206" s="3" t="s">
-        <v>18</v>
+        <v>218</v>
       </c>
       <c r="G206" s="3" t="s">
-        <v>40</v>
+        <v>629</v>
       </c>
     </row>
     <row r="207" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A207" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B207" s="3" t="s">
-        <v>544</v>
+        <v>630</v>
       </c>
       <c r="C207" s="3"/>
       <c r="D207" s="3" t="s">
-        <v>545</v>
+        <v>631</v>
       </c>
       <c r="E207" s="3" t="s">
-        <v>546</v>
+        <v>632</v>
       </c>
       <c r="F207" s="3" t="s">
-        <v>29</v>
+        <v>85</v>
       </c>
       <c r="G207" s="3" t="s">
-        <v>547</v>
+        <v>633</v>
       </c>
     </row>
     <row r="208" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A208" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B208" s="3" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>634</v>
+      </c>
+      <c r="C208" s="3"/>
       <c r="D208" s="3" t="s">
-        <v>109</v>
+        <v>635</v>
       </c>
       <c r="E208" s="3" t="s">
-        <v>110</v>
+        <v>636</v>
       </c>
       <c r="F208" s="3" t="s">
-        <v>111</v>
+        <v>59</v>
       </c>
       <c r="G208" s="3" t="s">
-        <v>112</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A209" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B209" s="3" t="s">
-        <v>309</v>
+        <v>171</v>
       </c>
       <c r="C209" s="3" t="s">
-        <v>310</v>
+        <v>172</v>
       </c>
       <c r="D209" s="3" t="s">
-        <v>311</v>
+        <v>173</v>
       </c>
       <c r="E209" s="3" t="s">
-        <v>312</v>
+        <v>174</v>
       </c>
       <c r="F209" s="3" t="s">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="G209" s="3" t="s">
-        <v>313</v>
+        <v>175</v>
       </c>
     </row>
     <row r="210" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A210" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B210" s="3" t="s">
-        <v>421</v>
+        <v>638</v>
       </c>
       <c r="C210" s="3"/>
       <c r="D210" s="3" t="s">
-        <v>422</v>
+        <v>639</v>
       </c>
       <c r="E210" s="3" t="s">
-        <v>423</v>
+        <v>640</v>
       </c>
       <c r="F210" s="3" t="s">
-        <v>146</v>
+        <v>59</v>
       </c>
       <c r="G210" s="3" t="s">
-        <v>424</v>
+        <v>641</v>
       </c>
     </row>
     <row r="211" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A211" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B211" s="3" t="s">
-        <v>264</v>
+        <v>176</v>
       </c>
       <c r="C211" s="3" t="s">
-        <v>264</v>
+        <v>177</v>
       </c>
       <c r="D211" s="3" t="s">
-        <v>265</v>
+        <v>178</v>
       </c>
       <c r="E211" s="3" t="s">
-        <v>266</v>
+        <v>179</v>
       </c>
       <c r="F211" s="3" t="s">
-        <v>267</v>
+        <v>180</v>
       </c>
       <c r="G211" s="3" t="s">
-        <v>268</v>
+        <v>181</v>
       </c>
     </row>
     <row r="212" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A212" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B212" s="3" t="s">
-        <v>97</v>
+        <v>642</v>
       </c>
       <c r="C212" s="3" t="s">
-        <v>98</v>
+        <v>643</v>
       </c>
       <c r="D212" s="3" t="s">
-        <v>99</v>
+        <v>644</v>
       </c>
       <c r="E212" s="3" t="s">
-        <v>100</v>
+        <v>645</v>
       </c>
       <c r="F212" s="3" t="s">
-        <v>18</v>
+        <v>85</v>
       </c>
       <c r="G212" s="3" t="s">
-        <v>101</v>
+        <v>646</v>
       </c>
     </row>
     <row r="213" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A213" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B213" s="3" t="s">
-        <v>142</v>
-[...3 lines deleted...]
-      </c>
+        <v>647</v>
+      </c>
+      <c r="C213" s="3"/>
       <c r="D213" s="3" t="s">
-        <v>144</v>
+        <v>648</v>
       </c>
       <c r="E213" s="3" t="s">
-        <v>145</v>
+        <v>649</v>
       </c>
       <c r="F213" s="3" t="s">
-        <v>146</v>
+        <v>194</v>
       </c>
       <c r="G213" s="3" t="s">
-        <v>147</v>
+        <v>650</v>
       </c>
     </row>
     <row r="214" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A214" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B214" s="3" t="s">
-        <v>142</v>
+        <v>651</v>
       </c>
       <c r="C214" s="3" t="s">
-        <v>148</v>
+        <v>651</v>
       </c>
       <c r="D214" s="3" t="s">
-        <v>149</v>
+        <v>652</v>
       </c>
       <c r="E214" s="3" t="s">
-        <v>150</v>
+        <v>247</v>
       </c>
       <c r="F214" s="3" t="s">
-        <v>57</v>
+        <v>248</v>
       </c>
       <c r="G214" s="3" t="s">
-        <v>151</v>
+        <v>653</v>
       </c>
     </row>
     <row r="215" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A215" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B215" s="3" t="s">
-        <v>137</v>
+        <v>182</v>
       </c>
       <c r="C215" s="3" t="s">
-        <v>138</v>
+        <v>183</v>
       </c>
       <c r="D215" s="3" t="s">
-        <v>139</v>
+        <v>184</v>
       </c>
       <c r="E215" s="3" t="s">
-        <v>140</v>
+        <v>185</v>
       </c>
       <c r="F215" s="3" t="s">
-        <v>57</v>
+        <v>100</v>
       </c>
       <c r="G215" s="3" t="s">
-        <v>141</v>
+        <v>186</v>
       </c>
     </row>
     <row r="216" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A216" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B216" s="3" t="s">
-        <v>401</v>
-[...1 lines deleted...]
-      <c r="C216" s="3"/>
+        <v>187</v>
+      </c>
+      <c r="C216" s="3" t="s">
+        <v>188</v>
+      </c>
       <c r="D216" s="3" t="s">
-        <v>402</v>
+        <v>189</v>
       </c>
       <c r="E216" s="3" t="s">
-        <v>266</v>
+        <v>65</v>
       </c>
       <c r="F216" s="3" t="s">
-        <v>267</v>
+        <v>66</v>
       </c>
       <c r="G216" s="3" t="s">
-        <v>403</v>
+        <v>190</v>
       </c>
     </row>
     <row r="217" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A217" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B217" s="3" t="s">
-        <v>501</v>
-[...1 lines deleted...]
-      <c r="C217" s="3"/>
+        <v>187</v>
+      </c>
+      <c r="C217" s="3" t="s">
+        <v>191</v>
+      </c>
       <c r="D217" s="3" t="s">
-        <v>502</v>
+        <v>192</v>
       </c>
       <c r="E217" s="3" t="s">
-        <v>503</v>
+        <v>193</v>
       </c>
       <c r="F217" s="3" t="s">
-        <v>111</v>
+        <v>194</v>
       </c>
       <c r="G217" s="3" t="s">
-        <v>504</v>
+        <v>195</v>
       </c>
     </row>
     <row r="218" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A218" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B218" s="3" t="s">
-        <v>458</v>
-[...1 lines deleted...]
-      <c r="C218" s="3"/>
+        <v>196</v>
+      </c>
+      <c r="C218" s="3" t="s">
+        <v>197</v>
+      </c>
       <c r="D218" s="3" t="s">
-        <v>459</v>
+        <v>198</v>
       </c>
       <c r="E218" s="3" t="s">
-        <v>460</v>
+        <v>199</v>
       </c>
       <c r="F218" s="3" t="s">
-        <v>212</v>
+        <v>66</v>
       </c>
       <c r="G218" s="3" t="s">
-        <v>461</v>
+        <v>200</v>
       </c>
     </row>
     <row r="219" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A219" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B219" s="3" t="s">
-        <v>458</v>
+        <v>654</v>
       </c>
       <c r="C219" s="3"/>
       <c r="D219" s="3" t="s">
-        <v>459</v>
+        <v>655</v>
       </c>
       <c r="E219" s="3" t="s">
-        <v>460</v>
+        <v>247</v>
       </c>
       <c r="F219" s="3" t="s">
-        <v>212</v>
+        <v>248</v>
       </c>
       <c r="G219" s="3" t="s">
-        <v>461</v>
+        <v>656</v>
       </c>
     </row>
     <row r="220" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A220" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B220" s="3" t="s">
-        <v>645</v>
+        <v>657</v>
       </c>
       <c r="C220" s="3"/>
       <c r="D220" s="3" t="s">
-        <v>646</v>
+        <v>658</v>
       </c>
       <c r="E220" s="3" t="s">
-        <v>150</v>
+        <v>659</v>
       </c>
       <c r="F220" s="3" t="s">
-        <v>57</v>
+        <v>180</v>
       </c>
       <c r="G220" s="3" t="s">
-        <v>647</v>
+        <v>660</v>
       </c>
     </row>
     <row r="221" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A221" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B221" s="3" t="s">
-        <v>513</v>
+        <v>661</v>
       </c>
       <c r="C221" s="3"/>
       <c r="D221" s="3" t="s">
-        <v>514</v>
+        <v>662</v>
       </c>
       <c r="E221" s="3" t="s">
-        <v>515</v>
+        <v>602</v>
       </c>
       <c r="F221" s="3" t="s">
-        <v>45</v>
+        <v>320</v>
       </c>
       <c r="G221" s="3" t="s">
-        <v>516</v>
+        <v>663</v>
       </c>
     </row>
     <row r="222" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A222" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B222" s="3" t="s">
-        <v>586</v>
+        <v>661</v>
       </c>
       <c r="C222" s="3"/>
       <c r="D222" s="3" t="s">
-        <v>587</v>
+        <v>662</v>
       </c>
       <c r="E222" s="3" t="s">
-        <v>588</v>
+        <v>602</v>
       </c>
       <c r="F222" s="3" t="s">
-        <v>29</v>
+        <v>320</v>
       </c>
       <c r="G222" s="3" t="s">
-        <v>589</v>
+        <v>663</v>
       </c>
     </row>
     <row r="223" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A223" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B223" s="3" t="s">
-        <v>416</v>
+        <v>664</v>
       </c>
       <c r="C223" s="3"/>
       <c r="D223" s="3" t="s">
-        <v>417</v>
+        <v>665</v>
       </c>
       <c r="E223" s="3" t="s">
-        <v>418</v>
+        <v>65</v>
       </c>
       <c r="F223" s="3" t="s">
-        <v>419</v>
+        <v>66</v>
       </c>
       <c r="G223" s="3" t="s">
-        <v>420</v>
+        <v>666</v>
       </c>
     </row>
     <row r="224" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A224" s="3" t="s">
-        <v>26</v>
+        <v>563</v>
       </c>
       <c r="B224" s="3" t="s">
-        <v>615</v>
+        <v>667</v>
       </c>
       <c r="C224" s="3"/>
       <c r="D224" s="3" t="s">
-        <v>616</v>
+        <v>668</v>
       </c>
       <c r="E224" s="3" t="s">
-        <v>608</v>
+        <v>669</v>
       </c>
       <c r="F224" s="3" t="s">
-        <v>45</v>
+        <v>85</v>
       </c>
       <c r="G224" s="3" t="s">
-        <v>617</v>
+        <v>670</v>
       </c>
     </row>
     <row r="225" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A225" s="3" t="s">
-        <v>219</v>
+        <v>563</v>
       </c>
       <c r="B225" s="3" t="s">
-        <v>156</v>
-[...3 lines deleted...]
-      </c>
+        <v>201</v>
+      </c>
+      <c r="C225" s="3"/>
       <c r="D225" s="3" t="s">
-        <v>158</v>
+        <v>202</v>
       </c>
       <c r="E225" s="3" t="s">
-        <v>159</v>
+        <v>203</v>
       </c>
       <c r="F225" s="3" t="s">
-        <v>12</v>
+        <v>59</v>
       </c>
       <c r="G225" s="3" t="s">
-        <v>160</v>
+        <v>204</v>
       </c>
     </row>
     <row r="226" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A226" s="3" t="s">
-        <v>219</v>
+        <v>563</v>
       </c>
       <c r="B226" s="3" t="s">
-        <v>579</v>
+        <v>671</v>
       </c>
       <c r="C226" s="3"/>
       <c r="D226" s="3" t="s">
-        <v>580</v>
+        <v>672</v>
       </c>
       <c r="E226" s="3" t="s">
-        <v>581</v>
+        <v>368</v>
       </c>
       <c r="F226" s="3" t="s">
-        <v>45</v>
+        <v>369</v>
       </c>
       <c r="G226" s="3" t="s">
-        <v>582</v>
+        <v>673</v>
       </c>
     </row>
     <row r="227" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A227" s="3" t="s">
-        <v>219</v>
+        <v>563</v>
       </c>
       <c r="B227" s="3" t="s">
-        <v>666</v>
+        <v>674</v>
       </c>
       <c r="C227" s="3"/>
       <c r="D227" s="3" t="s">
-        <v>181</v>
+        <v>675</v>
       </c>
       <c r="E227" s="3" t="s">
-        <v>182</v>
+        <v>123</v>
       </c>
       <c r="F227" s="3" t="s">
-        <v>164</v>
+        <v>85</v>
       </c>
       <c r="G227" s="3" t="s">
-        <v>183</v>
+        <v>676</v>
       </c>
     </row>
     <row r="228" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A228" s="3" t="s">
-        <v>219</v>
+        <v>677</v>
       </c>
       <c r="B228" s="3" t="s">
-        <v>611</v>
-[...1 lines deleted...]
-      <c r="C228" s="3"/>
+        <v>286</v>
+      </c>
+      <c r="C228" s="3" t="s">
+        <v>287</v>
+      </c>
       <c r="D228" s="3" t="s">
-        <v>612</v>
+        <v>288</v>
       </c>
       <c r="E228" s="3" t="s">
-        <v>613</v>
+        <v>283</v>
       </c>
       <c r="F228" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G228" s="3" t="s">
-        <v>614</v>
+        <v>289</v>
       </c>
     </row>
     <row r="229" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A229" s="3" t="s">
-        <v>219</v>
+        <v>677</v>
       </c>
       <c r="B229" s="3" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>290</v>
+      </c>
+      <c r="C229" s="3"/>
       <c r="D229" s="3" t="s">
-        <v>50</v>
+        <v>291</v>
       </c>
       <c r="E229" s="3" t="s">
-        <v>51</v>
+        <v>292</v>
       </c>
       <c r="F229" s="3" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="G229" s="3" t="s">
-        <v>52</v>
+        <v>293</v>
+      </c>
+    </row>
+    <row r="230" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A230" s="3" t="s">
+        <v>677</v>
+      </c>
+      <c r="B230" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="C230" s="3"/>
+      <c r="D230" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="E230" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="F230" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="G230" s="3" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="231" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A231" s="3" t="s">
+        <v>677</v>
+      </c>
+      <c r="B231" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="C231" s="3"/>
+      <c r="D231" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="E231" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="F231" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="3" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="232" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A232" s="3" t="s">
+        <v>677</v>
+      </c>
+      <c r="B232" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="C232" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="D232" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E232" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="F232" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="3" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="233" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A233" s="3" t="s">
+        <v>677</v>
+      </c>
+      <c r="B233" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="C233" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="D233" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="E233" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="F233" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="3" t="s">
+        <v>305</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A5:G5" xr:uid="{0976C6A8-5F77-402B-98FA-94862C343FC8}"/>
-[...2 lines deleted...]
-    <sortCondition ref="B6:B229"/>
+  <autoFilter ref="A5:G233" xr:uid="{F2D07104-8099-4D04-85D9-F8E6941EDE6F}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A7:G233">
+    <sortCondition ref="A6:A233"/>
+    <sortCondition ref="B6:B233"/>
+    <sortCondition ref="C6:C233"/>
   </sortState>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="66" fitToHeight="0" orientation="landscape" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
+  <pageSetup scale="65" fitToHeight="0" orientation="landscape" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
   <headerFooter>
-    <oddHeader>&amp;R&amp;"Calibri,Bold"Page &amp;P of &amp;N</oddHeader>
+    <oddHeader>&amp;R&amp;"Calibri,Bold"Page &amp;P of  &amp;N</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Cigarette Tobacco Permitees</vt:lpstr>
-      <vt:lpstr>'Cigarette Tobacco Permitees'!Print_Titles</vt:lpstr>
+      <vt:lpstr>Cigarette Tobacco Permittees</vt:lpstr>
+      <vt:lpstr>'Cigarette Tobacco Permittees'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Scott Fisher</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>