--- v2 (2026-05-18)
+++ v3 (2026-06-09)
@@ -2,2190 +2,2207 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\TMD\TMD Shared Perm\Comp Office\Excise\CigTobacco\CT\Permittee Listing\2026\202605\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\TMD\TMD Shared Perm\Comp Office\Excise\CigTobacco\CT\Permittee Listing\2026\202606\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{335D9DD4-1FCF-4564-97D0-CE372FAD3A3A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A5BB2094-384B-4EE0-9537-F8D995E26A4F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-105" windowWidth="29040" windowHeight="15720" xr2:uid="{AC6B106E-A5C3-4ACB-9580-53C4708FF082}"/>
+    <workbookView xWindow="28680" yWindow="-105" windowWidth="29040" windowHeight="15720" xr2:uid="{0FD70604-47BB-4FAE-9F87-425C20F38E88}"/>
   </bookViews>
   <sheets>
     <sheet name="Cigarette Tobacco Permittees" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Cigarette Tobacco Permittees'!$A$5:$G$233</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Cigarette Tobacco Permittees'!$A$5:$G$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Cigarette Tobacco Permittees'!$1:$5</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1492" uniqueCount="681">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1434" uniqueCount="684">
+  <si>
+    <t>Permit Type</t>
+  </si>
+  <si>
+    <t>Legal Name</t>
+  </si>
+  <si>
+    <t>Trade Name</t>
+  </si>
+  <si>
+    <t>Street</t>
+  </si>
+  <si>
+    <t>City</t>
+  </si>
+  <si>
+    <t>State</t>
+  </si>
+  <si>
+    <t>Postal Code</t>
+  </si>
+  <si>
+    <t>Cigarette Wholesaler</t>
+  </si>
+  <si>
+    <t>HY-VEE INC</t>
+  </si>
+  <si>
+    <t>BEVERAGE DISTRIBUTORS OF IOWA</t>
+  </si>
+  <si>
+    <t>3221 SE 14TH ST</t>
+  </si>
+  <si>
+    <t>DES MOINES</t>
+  </si>
+  <si>
+    <t>IA</t>
+  </si>
+  <si>
+    <t>503201304</t>
+  </si>
+  <si>
+    <t>Cigarette Distributor In-state</t>
+  </si>
+  <si>
+    <t>LOMAR DISTRIBUTION</t>
+  </si>
+  <si>
+    <t>5251 CUMMING AVE</t>
+  </si>
+  <si>
+    <t>CUMMING</t>
+  </si>
+  <si>
+    <t>500619313</t>
+  </si>
+  <si>
+    <t>Tobacco Distributor In-state</t>
+  </si>
+  <si>
+    <t>Cigarette Distributor Out-of-state</t>
+  </si>
+  <si>
+    <t>MAC'S CONVENIENCE STORES LLC</t>
+  </si>
+  <si>
+    <t>1600 TRADEPORT DR</t>
+  </si>
+  <si>
+    <t>HAZELWOOD</t>
+  </si>
+  <si>
+    <t>MO</t>
+  </si>
+  <si>
+    <t>630424319</t>
+  </si>
+  <si>
+    <t>Tobacco Subjobber</t>
+  </si>
+  <si>
+    <t>T&amp;J WALSH INC</t>
+  </si>
+  <si>
+    <t>W &amp; S WHOLESALE</t>
+  </si>
+  <si>
+    <t>106 W 2ND ST</t>
+  </si>
+  <si>
+    <t>WASHINGTON</t>
+  </si>
+  <si>
+    <t>523531905</t>
+  </si>
+  <si>
+    <t>BRAVIM MART INCORPORATED</t>
+  </si>
+  <si>
+    <t>TOBACCO HUT</t>
+  </si>
+  <si>
+    <t>121 N ANKENY BLVD</t>
+  </si>
+  <si>
+    <t>ANKENY</t>
+  </si>
+  <si>
+    <t>500231708</t>
+  </si>
+  <si>
+    <t>DAVID'S BRIAR SHOPPE INC</t>
+  </si>
+  <si>
+    <t>DAVID'S FINE TOBACCOS</t>
+  </si>
+  <si>
+    <t>9759 UNIVERSITY AVE</t>
+  </si>
+  <si>
+    <t>CLIVE</t>
+  </si>
+  <si>
+    <t>503250000</t>
+  </si>
+  <si>
+    <t>Tobacco Distributor Out-of-state</t>
+  </si>
+  <si>
+    <t>CASH-WA DISTRIBUTING CO OF KEARNEY INC</t>
+  </si>
+  <si>
+    <t>CASH-WA DISTRIBUTING</t>
+  </si>
+  <si>
+    <t>401 W 4TH ST</t>
+  </si>
+  <si>
+    <t>KEARNEY</t>
+  </si>
+  <si>
+    <t>NE</t>
+  </si>
+  <si>
+    <t>688457825</t>
+  </si>
+  <si>
+    <t>SHIBA BROTHERS LLC</t>
+  </si>
+  <si>
+    <t>5714 HICKMAN RD</t>
+  </si>
+  <si>
+    <t>503101121</t>
+  </si>
+  <si>
+    <t>CASEYS MARKETING COMPANY</t>
+  </si>
+  <si>
+    <t>CASEY'S GENERAL STORES</t>
+  </si>
+  <si>
+    <t>2902 S JAGUAR RD</t>
+  </si>
+  <si>
+    <t>JOPLIN</t>
+  </si>
+  <si>
+    <t>648048197</t>
+  </si>
+  <si>
+    <t>400 W INDUSTRIAL DR</t>
+  </si>
+  <si>
+    <t>TERRE HAUTE</t>
+  </si>
+  <si>
+    <t>IN</t>
+  </si>
+  <si>
+    <t>478029828</t>
+  </si>
+  <si>
+    <t>1 SE CONVENIENCE BLVD</t>
+  </si>
+  <si>
+    <t>500219672</t>
+  </si>
+  <si>
+    <t>SB MART INC</t>
+  </si>
+  <si>
+    <t>TOBACCO MART</t>
+  </si>
+  <si>
+    <t>6535 DOUGLAS AVE</t>
+  </si>
+  <si>
+    <t>URBANDALE</t>
+  </si>
+  <si>
+    <t>503223333</t>
+  </si>
+  <si>
+    <t>NATIONAL CIGAR STORE INC</t>
+  </si>
+  <si>
+    <t>NATIONAL CIGAR STORE, INC.</t>
+  </si>
+  <si>
+    <t>617 SYCAMORE ST</t>
+  </si>
+  <si>
+    <t>WATERLOO</t>
+  </si>
+  <si>
+    <t>507034725</t>
+  </si>
+  <si>
+    <t>KWIK TRIP INC</t>
+  </si>
+  <si>
+    <t>KWIK STAR</t>
+  </si>
+  <si>
+    <t>2025 KWIK TRIP WAY</t>
+  </si>
+  <si>
+    <t>LA CROSSE</t>
+  </si>
+  <si>
+    <t>WI</t>
+  </si>
+  <si>
+    <t>546033228</t>
+  </si>
+  <si>
+    <t>ST JOSEPH TOBACCO COMPANY INC</t>
+  </si>
+  <si>
+    <t>SAINT JOE DISTRIBUTING</t>
+  </si>
+  <si>
+    <t>5808 CORPORATE DR</t>
+  </si>
+  <si>
+    <t>SAINT JOSEPH</t>
+  </si>
+  <si>
+    <t>645077758</t>
+  </si>
+  <si>
+    <t>LOL FOODS INC</t>
+  </si>
+  <si>
+    <t>HENRYS FOODS INC</t>
+  </si>
+  <si>
+    <t>234 N MCKAY AVE</t>
+  </si>
+  <si>
+    <t>ALEXANDRIA</t>
+  </si>
+  <si>
+    <t>MN</t>
+  </si>
+  <si>
+    <t>563088550</t>
+  </si>
+  <si>
+    <t>S ABRAHAM &amp; SONS INC</t>
+  </si>
+  <si>
+    <t>S ABRAHAM &amp; SONS</t>
+  </si>
+  <si>
+    <t>4001 3 MILE RD NW</t>
+  </si>
+  <si>
+    <t>GRAND RAPIDS</t>
+  </si>
+  <si>
+    <t>MI</t>
+  </si>
+  <si>
+    <t>495341132</t>
+  </si>
+  <si>
+    <t>SURPLUS OUTLET INC</t>
+  </si>
+  <si>
+    <t>WAHOO WAREHOUSE</t>
+  </si>
+  <si>
+    <t>360 E 5TH ST</t>
+  </si>
+  <si>
+    <t>WAHOO</t>
+  </si>
+  <si>
+    <t>680661926</t>
+  </si>
+  <si>
+    <t>SUPER FOOD SERVICES INC</t>
+  </si>
+  <si>
+    <t>SUPER FOOD SERVICES 071</t>
+  </si>
+  <si>
+    <t>4067 COUNTY ROAD 130</t>
+  </si>
+  <si>
+    <t>BELLEFONTAINE</t>
+  </si>
+  <si>
+    <t>OH</t>
+  </si>
+  <si>
+    <t>433119359</t>
+  </si>
+  <si>
+    <t>SUPER FOOD SERVICES 067</t>
+  </si>
+  <si>
+    <t>4228 S 72ND ST</t>
+  </si>
+  <si>
+    <t>OMAHA</t>
+  </si>
+  <si>
+    <t>681271803</t>
+  </si>
+  <si>
+    <t>IOWA CASH &amp; CARRY LLC</t>
+  </si>
+  <si>
+    <t>IOWA CASH &amp; CARRY</t>
+  </si>
+  <si>
+    <t>2220 E OVID AVE</t>
+  </si>
+  <si>
+    <t>503134747</t>
+  </si>
+  <si>
+    <t>Cigarette Manufacturer</t>
+  </si>
+  <si>
+    <t>OHSERASE MANUFACTURING, LLC</t>
+  </si>
+  <si>
+    <t>26 EAGLE DR</t>
+  </si>
+  <si>
+    <t>AKWESASNE</t>
+  </si>
+  <si>
+    <t>NY</t>
+  </si>
+  <si>
+    <t>136553235</t>
+  </si>
+  <si>
+    <t>CHEYENNE INTERNATIONAL LLC</t>
+  </si>
+  <si>
+    <t>701 S BATTLEGROUND AVE</t>
+  </si>
+  <si>
+    <t>GROVER</t>
+  </si>
+  <si>
+    <t>NC</t>
+  </si>
+  <si>
+    <t>280739542</t>
+  </si>
+  <si>
+    <t>A AND M GROUP LLC</t>
+  </si>
+  <si>
+    <t>QUAD CITIES IMPORTS</t>
+  </si>
+  <si>
+    <t>7620 LOUIS RICH CT</t>
+  </si>
+  <si>
+    <t>DAVENPORT</t>
+  </si>
+  <si>
+    <t>528041414</t>
+  </si>
+  <si>
+    <t>Delivery Seller</t>
+  </si>
+  <si>
+    <t>SV3, LLC</t>
+  </si>
+  <si>
+    <t>MI-ONE BRANDS</t>
+  </si>
+  <si>
+    <t>4908 E MCDOWELL RD</t>
+  </si>
+  <si>
+    <t>PHOENIX</t>
+  </si>
+  <si>
+    <t>AZ</t>
+  </si>
+  <si>
+    <t>850087718</t>
+  </si>
+  <si>
+    <t>IMRAN HOLDINGS LLC</t>
+  </si>
+  <si>
+    <t>EAGLE WHOLESALE</t>
+  </si>
+  <si>
+    <t>4925 SIRONA DR</t>
+  </si>
+  <si>
+    <t>CHARLOTTE</t>
+  </si>
+  <si>
+    <t>282734200</t>
+  </si>
+  <si>
+    <t>PARALLELDIRECT LLC</t>
+  </si>
+  <si>
+    <t>MAGIC MIST</t>
+  </si>
+  <si>
+    <t>103 SCHELTER RD</t>
+  </si>
+  <si>
+    <t>LINCOLNSHIRE</t>
+  </si>
+  <si>
+    <t>IL</t>
+  </si>
+  <si>
+    <t>600693657</t>
+  </si>
+  <si>
+    <t>ANDERSON, JOSEPH M</t>
+  </si>
+  <si>
+    <t>SMOKIN JOES</t>
+  </si>
+  <si>
+    <t>4900 INDIAN HILL RD</t>
+  </si>
+  <si>
+    <t>LEWISTON</t>
+  </si>
+  <si>
+    <t>140929721</t>
+  </si>
+  <si>
+    <t>MARSHALL IGA INC</t>
+  </si>
+  <si>
+    <t>HARVARD DISTRIBUTING</t>
+  </si>
+  <si>
+    <t>5113 S ROUTE 31</t>
+  </si>
+  <si>
+    <t>RINGWOOD</t>
+  </si>
+  <si>
+    <t>600720000</t>
+  </si>
+  <si>
+    <t>FRANCHISE WHOLESALE CO LLC</t>
+  </si>
+  <si>
+    <t>WILDHORSE DISTRIBUTING</t>
+  </si>
+  <si>
+    <t>713 N FRONTIER RD</t>
+  </si>
+  <si>
+    <t>PAPILLION</t>
+  </si>
+  <si>
+    <t>680464354</t>
+  </si>
+  <si>
+    <t>MADURO DISTRIBUTORS</t>
+  </si>
+  <si>
+    <t>THE LOON</t>
+  </si>
+  <si>
+    <t>7580 COMMERCE LN NE</t>
+  </si>
+  <si>
+    <t>FRIDLEY</t>
+  </si>
+  <si>
+    <t>554323115</t>
+  </si>
+  <si>
+    <t>HIVEGUYS</t>
+  </si>
+  <si>
+    <t>HIVE GUYS</t>
+  </si>
+  <si>
+    <t>5900 BALCONES DR</t>
+  </si>
+  <si>
+    <t>AUSTIN</t>
+  </si>
+  <si>
+    <t>TX</t>
+  </si>
+  <si>
+    <t>787314298</t>
+  </si>
+  <si>
+    <t>GREENSMARTLIVING INC</t>
+  </si>
+  <si>
+    <t>GREE</t>
+  </si>
+  <si>
+    <t>1404 S JEFFERSON ST</t>
+  </si>
+  <si>
+    <t>SALT LAKE CITY</t>
+  </si>
+  <si>
+    <t>UT</t>
+  </si>
+  <si>
+    <t>841155211</t>
+  </si>
+  <si>
+    <t>MISTER E LIQUID LLC</t>
+  </si>
+  <si>
+    <t>MEL WHOLESALE</t>
+  </si>
+  <si>
+    <t>632 PLYMOUTH AVE NE</t>
+  </si>
+  <si>
+    <t>495056032</t>
+  </si>
+  <si>
+    <t>MCLANE MIDWEST INC</t>
+  </si>
+  <si>
+    <t>MCLANE OZARK</t>
+  </si>
+  <si>
+    <t>2788 E SAWYER RD</t>
+  </si>
+  <si>
+    <t>REPUBLIC</t>
+  </si>
+  <si>
+    <t>657387557</t>
+  </si>
+  <si>
+    <t>MASON BROTHERS COMPANY</t>
+  </si>
+  <si>
+    <t>MASO</t>
+  </si>
+  <si>
+    <t>222 4TH ST NE</t>
+  </si>
+  <si>
+    <t>WADENA</t>
+  </si>
+  <si>
+    <t>564821200</t>
+  </si>
+  <si>
+    <t>QUIKTRIP CORPORATION</t>
+  </si>
+  <si>
+    <t>QUIK N TASTY FOODS INC</t>
+  </si>
+  <si>
+    <t>822 QUIK TRIP WAY</t>
+  </si>
+  <si>
+    <t>BELTON</t>
+  </si>
+  <si>
+    <t>640124658</t>
+  </si>
+  <si>
+    <t>SECOND STREET CIGARS LLC</t>
+  </si>
+  <si>
+    <t>DRAWING ROOM</t>
+  </si>
+  <si>
+    <t>320 E 2ND ST</t>
+  </si>
+  <si>
+    <t>528011702</t>
+  </si>
+  <si>
+    <t>WGK INVESTMENTS LLC</t>
+  </si>
+  <si>
+    <t>CIGAR SOURCE</t>
+  </si>
+  <si>
+    <t>3305 INGERSOLL AVE</t>
+  </si>
+  <si>
+    <t>503123913</t>
+  </si>
+  <si>
+    <t>BONER, RICHARD J</t>
+  </si>
+  <si>
+    <t>CIGAR BOX</t>
+  </si>
+  <si>
+    <t>309 N HONNOLD ST</t>
+  </si>
+  <si>
+    <t>MONROE</t>
+  </si>
+  <si>
+    <t>501707937</t>
+  </si>
+  <si>
+    <t>CORE-MARK US, LLC</t>
+  </si>
+  <si>
+    <t>COREMARK US LLC</t>
+  </si>
+  <si>
+    <t>2051 BASELINE RD</t>
+  </si>
+  <si>
+    <t>MONTGOMERY</t>
+  </si>
+  <si>
+    <t>605381193</t>
+  </si>
+  <si>
+    <t>1751 E US HIGHWAY 30</t>
+  </si>
+  <si>
+    <t>CARROLL</t>
+  </si>
+  <si>
+    <t>514012671</t>
+  </si>
+  <si>
+    <t>CONCORDIA LLC</t>
+  </si>
+  <si>
+    <t>CONCORDIA WINE &amp; CIGARS</t>
+  </si>
+  <si>
+    <t>611 JEFFERSON ST</t>
+  </si>
+  <si>
+    <t>BURLINGTON</t>
+  </si>
+  <si>
+    <t>526015477</t>
+  </si>
+  <si>
+    <t>CENTRAL IOWA ELECTRONIC CIGARETTES INC</t>
+  </si>
+  <si>
+    <t>CENTRAL IOWA VAPORS</t>
+  </si>
+  <si>
+    <t>11338 AURORA AVE</t>
+  </si>
+  <si>
+    <t>503227907</t>
+  </si>
+  <si>
+    <t>GB LICENSE LLC</t>
+  </si>
+  <si>
+    <t>GOPUFF</t>
+  </si>
+  <si>
+    <t>1510 OHIO ST</t>
+  </si>
+  <si>
+    <t>503143424</t>
+  </si>
+  <si>
+    <t>1907 STEVENS DR</t>
+  </si>
+  <si>
+    <t>IOWA CITY</t>
+  </si>
+  <si>
+    <t>522404339</t>
+  </si>
+  <si>
+    <t>DANLEE CORP</t>
+  </si>
+  <si>
+    <t>1918 SE 14TH ST</t>
+  </si>
+  <si>
+    <t>503201015</t>
+  </si>
+  <si>
+    <t>SMOKIN HOT LLC</t>
+  </si>
+  <si>
+    <t>SMOK</t>
+  </si>
+  <si>
+    <t>1014 N 18TH ST</t>
+  </si>
+  <si>
+    <t>CENTERVILLE</t>
+  </si>
+  <si>
+    <t>525441118</t>
+  </si>
+  <si>
+    <t>LEAF BROTHERS CIGARS</t>
+  </si>
+  <si>
+    <t>LEAF BROTHERS CIGARS LLC</t>
+  </si>
+  <si>
+    <t>714 INTERSTATE PKWY</t>
+  </si>
+  <si>
+    <t>WAUKEE</t>
+  </si>
+  <si>
+    <t>502637577</t>
+  </si>
+  <si>
+    <t>SUNNY 76 LLC</t>
+  </si>
+  <si>
+    <t>CHICAGO GRILL</t>
+  </si>
+  <si>
+    <t>5454 CENTER POINT RD NE</t>
+  </si>
+  <si>
+    <t>CEDAR RAPIDS</t>
+  </si>
+  <si>
+    <t>524022028</t>
+  </si>
+  <si>
+    <t>JAPAN TOBACCO INTERNATIONAL USA INC</t>
+  </si>
+  <si>
+    <t>JT INTERNATIONAL USA INC</t>
+  </si>
+  <si>
+    <t>4000 CENTER AT NORTH HILLS ST</t>
+  </si>
+  <si>
+    <t>RALEIGH</t>
+  </si>
+  <si>
+    <t>276097096</t>
+  </si>
+  <si>
+    <t>IPURCHASE ONLINE INC</t>
+  </si>
+  <si>
+    <t>VAPE SOCIETY SUPPLIES</t>
+  </si>
+  <si>
+    <t>3100 S OLD HWY 63</t>
+  </si>
+  <si>
+    <t>COLUMBIA</t>
+  </si>
+  <si>
+    <t>652010000</t>
+  </si>
+  <si>
+    <t>SMOLDERING CIGAR LLC</t>
+  </si>
+  <si>
+    <t>SMOLDERING CIGAR, LLC</t>
+  </si>
+  <si>
+    <t>411 4TH AVE</t>
+  </si>
+  <si>
+    <t>LIVERMORE</t>
+  </si>
+  <si>
+    <t>505589541</t>
+  </si>
+  <si>
+    <t>FRED DIEBEL INC</t>
+  </si>
+  <si>
+    <t>FRED DIEBEL</t>
+  </si>
+  <si>
+    <t>426 WARD PKWY</t>
+  </si>
+  <si>
+    <t>KANSAS CITY</t>
+  </si>
+  <si>
+    <t>641122101</t>
+  </si>
+  <si>
+    <t>BBK TOBACCO &amp; FOODS LLP</t>
+  </si>
+  <si>
+    <t>HBI INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>3401 W PAPAGO ST</t>
+  </si>
+  <si>
+    <t>850099735</t>
+  </si>
+  <si>
+    <t>ECON CONTROL INC</t>
+  </si>
+  <si>
+    <t>CERTIFRESH CIGAR</t>
+  </si>
+  <si>
+    <t>7395 BUSH LAKE RD</t>
+  </si>
+  <si>
+    <t>EDINA</t>
+  </si>
+  <si>
+    <t>554392027</t>
+  </si>
+  <si>
+    <t>CEDAR + VINE LLC</t>
+  </si>
+  <si>
+    <t>CEDAR &amp; VINE</t>
+  </si>
+  <si>
+    <t>423 N 3RD ST</t>
+  </si>
+  <si>
+    <t>526015225</t>
+  </si>
+  <si>
+    <t>BD2 INC.</t>
+  </si>
+  <si>
+    <t>BEAST DISTRO</t>
+  </si>
+  <si>
+    <t>2801 SW 149TH AVE</t>
+  </si>
+  <si>
+    <t>MIRAMAR</t>
+  </si>
+  <si>
+    <t>FL</t>
+  </si>
+  <si>
+    <t>330274175</t>
+  </si>
+  <si>
+    <t>CEDAR AND SMOKE LIMITED LIABILITY COMPANY</t>
+  </si>
+  <si>
+    <t>CEDAR &amp; SMOKE</t>
+  </si>
+  <si>
+    <t>2023 NW 92ND CT</t>
+  </si>
+  <si>
+    <t>503255482</t>
+  </si>
+  <si>
+    <t>Cigarette Vendor</t>
+  </si>
+  <si>
+    <t>VAPE VENDING VAULT</t>
+  </si>
+  <si>
+    <t>2218 E 11TH ST</t>
+  </si>
+  <si>
+    <t>528033766</t>
+  </si>
+  <si>
+    <t>EWING VENTURES LLC</t>
+  </si>
+  <si>
+    <t>CUVANA</t>
+  </si>
+  <si>
+    <t>1209 MOUNTAIN ROAD PL NE</t>
+  </si>
+  <si>
+    <t>ALBUQUERQUE</t>
+  </si>
+  <si>
+    <t>NM</t>
+  </si>
+  <si>
+    <t>871107845</t>
+  </si>
+  <si>
+    <t>JENNIFER X LLC</t>
+  </si>
+  <si>
+    <t>CHARMING VAPE</t>
+  </si>
+  <si>
+    <t>8637 NAOMI ST</t>
+  </si>
+  <si>
+    <t>PLANO</t>
+  </si>
+  <si>
+    <t>750247804</t>
+  </si>
+  <si>
+    <t>BUYJOEYLLC</t>
+  </si>
+  <si>
+    <t>BUYJOEY LLC</t>
+  </si>
+  <si>
+    <t>11821 S EQUESTRIAN TRL</t>
+  </si>
+  <si>
+    <t>850443440</t>
+  </si>
+  <si>
+    <t>SWEDISH HERITAGE LLC</t>
+  </si>
+  <si>
+    <t>HUFF AND PUFFERS LLC</t>
+  </si>
+  <si>
+    <t>HUFF AND PUFFERS</t>
+  </si>
+  <si>
+    <t>12105 BROOKHURST ST</t>
+  </si>
+  <si>
+    <t>GARDEN GROVE</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>928402853</t>
+  </si>
+  <si>
+    <t>KRETEK INTERNATIONAL INC</t>
+  </si>
+  <si>
+    <t>PHILLIPS AND KING INT'L</t>
+  </si>
+  <si>
+    <t>5449 ENDEAVOUR CT</t>
+  </si>
+  <si>
+    <t>MOORPARK</t>
+  </si>
+  <si>
+    <t>930211712</t>
+  </si>
+  <si>
+    <t>SEMA INTERNATIONAL INC</t>
+  </si>
+  <si>
+    <t>SEAM INTERNATIONAL INC</t>
+  </si>
+  <si>
+    <t>9601 HUMBOLDT AVE S</t>
+  </si>
+  <si>
+    <t>BLOOMINGTON</t>
+  </si>
+  <si>
+    <t>554312622</t>
+  </si>
+  <si>
+    <t>WHITE HORSE VAPOR STORES, LLC</t>
+  </si>
+  <si>
+    <t>WHITE HORSE VAPOR</t>
+  </si>
+  <si>
+    <t>1483 MINERAL SPRING AVE</t>
+  </si>
+  <si>
+    <t>NORTH PROVIDENCE</t>
+  </si>
+  <si>
+    <t>RI</t>
+  </si>
+  <si>
+    <t>029043131</t>
+  </si>
+  <si>
+    <t>SPECIALTY CIGARS, LLC</t>
+  </si>
+  <si>
+    <t>2100 E CARY ST</t>
+  </si>
+  <si>
+    <t>RICHMOND</t>
+  </si>
+  <si>
+    <t>VA</t>
+  </si>
+  <si>
+    <t>232237270</t>
+  </si>
+  <si>
+    <t>TW VENDING INC</t>
+  </si>
+  <si>
+    <t>TURNKEY CORRECTIONS</t>
+  </si>
+  <si>
+    <t>3329 CASEY ST</t>
+  </si>
+  <si>
+    <t>RIVER FALLS</t>
+  </si>
+  <si>
+    <t>540225852</t>
+  </si>
+  <si>
+    <t>MAGMA HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>EIGHTVAPE-EIGHTCIG</t>
+  </si>
+  <si>
+    <t>4151 N PECOS RD</t>
+  </si>
+  <si>
+    <t>LAS VEGAS</t>
+  </si>
+  <si>
+    <t>NV</t>
+  </si>
+  <si>
+    <t>891150189</t>
+  </si>
+  <si>
+    <t>BLB7 LLC</t>
+  </si>
+  <si>
+    <t>THE VAPE MALL</t>
+  </si>
+  <si>
+    <t>704 W PEARCE BLVD</t>
+  </si>
+  <si>
+    <t>WENTZVILLE</t>
+  </si>
+  <si>
+    <t>633851016</t>
+  </si>
+  <si>
+    <t>PURECIGS LLC</t>
+  </si>
+  <si>
+    <t>PURE VAPE</t>
+  </si>
+  <si>
+    <t>3135 SKYWAY CIR</t>
+  </si>
+  <si>
+    <t>MELBOURNE</t>
+  </si>
+  <si>
+    <t>329347334</t>
+  </si>
+  <si>
+    <t>BEAST DISTRIBUTION LLC</t>
+  </si>
+  <si>
+    <t>VAPOR BEAST</t>
+  </si>
+  <si>
+    <t>THESY LLC</t>
+  </si>
+  <si>
+    <t>ELEMENT VAPE</t>
+  </si>
+  <si>
+    <t>370 TURNBULL CANYON RD</t>
+  </si>
+  <si>
+    <t>CITY OF INDUSTRY</t>
+  </si>
+  <si>
+    <t>917451009</t>
+  </si>
+  <si>
+    <t>LIGGETT GROUP LLC</t>
+  </si>
+  <si>
+    <t>LIGGETT &amp; MYERS TOBACCO CO</t>
+  </si>
+  <si>
+    <t>4000 CENTER N HILLS ST</t>
+  </si>
+  <si>
+    <t>276090000</t>
+  </si>
+  <si>
+    <t>FONTEM US LLC</t>
+  </si>
+  <si>
+    <t>BLU ECIGS</t>
+  </si>
+  <si>
+    <t>628 GREEN VALLEY RD</t>
+  </si>
+  <si>
+    <t>GREENSBORO</t>
+  </si>
+  <si>
+    <t>274087791</t>
+  </si>
+  <si>
+    <t>ALIMENA, CHARLES G</t>
+  </si>
+  <si>
+    <t>THE TOBACCO SHOP</t>
+  </si>
+  <si>
+    <t>612 S HIGHWAY 71</t>
+  </si>
+  <si>
+    <t>ARNOLDS PARK</t>
+  </si>
+  <si>
+    <t>513317831</t>
+  </si>
+  <si>
+    <t>VECTOR TOBACCO INC</t>
+  </si>
+  <si>
+    <t>VECTOR TOBACCO MEDALLION BRANDS</t>
+  </si>
+  <si>
+    <t>3800 PARAMOUNT PKWY</t>
+  </si>
+  <si>
+    <t>MORRISVILLE</t>
+  </si>
+  <si>
+    <t>275606951</t>
+  </si>
+  <si>
+    <t>QUADVEND</t>
+  </si>
+  <si>
+    <t>1210 W 17TH STREET</t>
+  </si>
+  <si>
+    <t>528040000</t>
+  </si>
+  <si>
+    <t>VAPOR AUTHORITY INC</t>
+  </si>
+  <si>
+    <t>9187 CLAIREMONT MESA BLV</t>
+  </si>
+  <si>
+    <t>SAN DIEGO</t>
+  </si>
+  <si>
+    <t>921230000</t>
+  </si>
+  <si>
+    <t>PHILIP MORRIS USA INC</t>
+  </si>
+  <si>
+    <t>6601 W BROAD ST</t>
+  </si>
+  <si>
+    <t>232301723</t>
+  </si>
+  <si>
+    <t>XCALIBER INTERNATIONAL LTD LLC</t>
+  </si>
+  <si>
+    <t>4747 NE 1ST ST</t>
+  </si>
+  <si>
+    <t>PRYOR</t>
+  </si>
+  <si>
+    <t>OK</t>
+  </si>
+  <si>
+    <t>743619807</t>
+  </si>
+  <si>
+    <t>SWEDISH MATCH NORTH AMERICA LLC</t>
+  </si>
+  <si>
+    <t>1021 E CARY ST</t>
+  </si>
+  <si>
+    <t>232194000</t>
+  </si>
+  <si>
+    <t>GLOBAL DISTRIBUTION INC</t>
+  </si>
+  <si>
+    <t>10087 GOODHUE ST NE</t>
+  </si>
+  <si>
+    <t>BLAINE</t>
+  </si>
+  <si>
+    <t>554494431</t>
+  </si>
+  <si>
+    <t>AFRIDI WHOLESALE LLC</t>
+  </si>
+  <si>
+    <t>AMCON DISTRIBUTING COMPANY</t>
+  </si>
+  <si>
+    <t>2517 ELLINGTON RD</t>
+  </si>
+  <si>
+    <t>QUINCY</t>
+  </si>
+  <si>
+    <t>623058828</t>
+  </si>
+  <si>
+    <t>CAP CITY CIGARS, LLC</t>
+  </si>
+  <si>
+    <t>1536 2ND AVE</t>
+  </si>
+  <si>
+    <t>503143405</t>
+  </si>
+  <si>
+    <t>US SMOKELESS TOBACCO COMPANY LLC</t>
+  </si>
+  <si>
+    <t>800 HARRISON ST</t>
+  </si>
+  <si>
+    <t>NASHVILLE</t>
+  </si>
+  <si>
+    <t>TN</t>
+  </si>
+  <si>
+    <t>372033336</t>
+  </si>
+  <si>
+    <t>SKEYE WHOLESALE INC</t>
+  </si>
+  <si>
+    <t>6630 MAUMEE WESTERN RD</t>
+  </si>
+  <si>
+    <t>MAUMEE</t>
+  </si>
+  <si>
+    <t>435379368</t>
+  </si>
+  <si>
+    <t>JUUL LABS INC</t>
+  </si>
+  <si>
+    <t>1000 F ST NW</t>
+  </si>
+  <si>
+    <t>DC</t>
+  </si>
+  <si>
+    <t>200041501</t>
+  </si>
+  <si>
+    <t>ASSOCIATED WHOLESALE GROCERS INC AND SUB</t>
+  </si>
+  <si>
+    <t>5000 KANSAS AVE</t>
+  </si>
+  <si>
+    <t>KS</t>
+  </si>
+  <si>
+    <t>661061135</t>
+  </si>
+  <si>
+    <t>AMERICAN SNUFF COMPANY LLC</t>
+  </si>
+  <si>
+    <t>4583 GUTHRIE HWY</t>
+  </si>
+  <si>
+    <t>CLARKSVILLE</t>
+  </si>
+  <si>
+    <t>370405422</t>
+  </si>
+  <si>
+    <t>3400 E MAIN ST</t>
+  </si>
+  <si>
+    <t>DANVILLE</t>
+  </si>
+  <si>
+    <t>618349468</t>
+  </si>
+  <si>
+    <t>NOVAK, BRANDON M</t>
+  </si>
+  <si>
+    <t>1100 1ST ST SW</t>
+  </si>
+  <si>
+    <t>524042102</t>
+  </si>
+  <si>
+    <t>THE CIGAR SOCIAL USA LLC</t>
+  </si>
+  <si>
+    <t>5161 UTICA RIDGE RD</t>
+  </si>
+  <si>
+    <t>528073863</t>
+  </si>
+  <si>
+    <t>NORTHERNER SCANDINAVIA INC</t>
+  </si>
+  <si>
+    <t>631 HIGHWAY 90 A</t>
+  </si>
+  <si>
+    <t>MISSOURI CITY</t>
+  </si>
+  <si>
+    <t>774891334</t>
+  </si>
+  <si>
+    <t>DOORDASH ESSENTIALS LLC</t>
+  </si>
+  <si>
+    <t>3180 100TH ST</t>
+  </si>
+  <si>
+    <t>503223869</t>
+  </si>
+  <si>
+    <t>500 KAPIK RD</t>
+  </si>
+  <si>
+    <t>HERNANDO</t>
+  </si>
+  <si>
+    <t>MS</t>
+  </si>
+  <si>
+    <t>386320000</t>
+  </si>
+  <si>
+    <t>THE C STORE DEPOT</t>
+  </si>
+  <si>
+    <t>5172 LE TOURNEAU CIR</t>
+  </si>
+  <si>
+    <t>TAMPA</t>
+  </si>
+  <si>
+    <t>336105315</t>
+  </si>
+  <si>
+    <t>CERTCO INC</t>
+  </si>
+  <si>
+    <t>5321 VERONA RD</t>
+  </si>
+  <si>
+    <t>FITCHBURG</t>
+  </si>
+  <si>
+    <t>537114420</t>
+  </si>
+  <si>
+    <t>BSX GROUP</t>
+  </si>
+  <si>
+    <t>8501 S LA CIENEGA BLVD</t>
+  </si>
+  <si>
+    <t>INGLEWOOD</t>
+  </si>
+  <si>
+    <t>903012117</t>
+  </si>
+  <si>
+    <t>7 DAZE LLC</t>
+  </si>
+  <si>
+    <t>1425 S VINEYARD AVE</t>
+  </si>
+  <si>
+    <t>ONTARIO</t>
+  </si>
+  <si>
+    <t>917618063</t>
+  </si>
+  <si>
+    <t>MASS WHOLESALE LLC</t>
+  </si>
+  <si>
+    <t>3120 SOUTHWEST FWY</t>
+  </si>
+  <si>
+    <t>HOUSTON</t>
+  </si>
+  <si>
+    <t>770984520</t>
+  </si>
+  <si>
+    <t>2500 N MAIN ST</t>
+  </si>
+  <si>
+    <t>EAST PEORIA</t>
+  </si>
+  <si>
+    <t>616111787</t>
+  </si>
+  <si>
+    <t>HEWETT WHOLESALE INC</t>
+  </si>
+  <si>
+    <t>2519 S FEDERAL AVE</t>
+  </si>
+  <si>
+    <t>MASON CITY</t>
+  </si>
+  <si>
+    <t>504016736</t>
+  </si>
+  <si>
+    <t>MCLANE MINNESOTA INC</t>
+  </si>
+  <si>
+    <t>1111 5TH ST W</t>
+  </si>
+  <si>
+    <t>NORTHFIELD</t>
+  </si>
+  <si>
+    <t>550571602</t>
+  </si>
+  <si>
+    <t>SANTA FE NATURAL TOBACCO COMPANY INC</t>
+  </si>
+  <si>
+    <t>7869 DORAL DR</t>
+  </si>
+  <si>
+    <t>TOBACCOVILLE</t>
+  </si>
+  <si>
+    <t>270509002</t>
+  </si>
+  <si>
+    <t>FRESH SMOKE OF MN LLC</t>
+  </si>
+  <si>
+    <t>4255 WHITE BEAR PKWY</t>
+  </si>
+  <si>
+    <t>SAINT PAUL</t>
+  </si>
+  <si>
+    <t>551103391</t>
+  </si>
+  <si>
+    <t>J &amp; M DISTRIBUTORS INC</t>
+  </si>
+  <si>
+    <t>7119 ALUMAX RD</t>
+  </si>
+  <si>
+    <t>TEXARKANA</t>
+  </si>
+  <si>
+    <t>755010408</t>
+  </si>
+  <si>
+    <t>SWEET FIRE TOBACCO WHOLESALE</t>
+  </si>
+  <si>
+    <t>810 S OTSEGO AVE</t>
+  </si>
+  <si>
+    <t>GAYLORD</t>
+  </si>
+  <si>
+    <t>497351780</t>
+  </si>
+  <si>
+    <t>ELECTRIC TOBACCONIST LLC</t>
+  </si>
+  <si>
+    <t>2555 55TH ST</t>
+  </si>
+  <si>
+    <t>BOULDER</t>
+  </si>
+  <si>
+    <t>CO</t>
+  </si>
+  <si>
+    <t>803015729</t>
+  </si>
+  <si>
+    <t>MAVERICK DISTRIBUTION LLC</t>
+  </si>
+  <si>
+    <t>6210 ABBOTT DR</t>
+  </si>
+  <si>
+    <t>681102805</t>
+  </si>
+  <si>
+    <t>VR PRODUCTS I LLC</t>
+  </si>
+  <si>
+    <t>591 STEWART AVE</t>
+  </si>
+  <si>
+    <t>GARDEN CITY</t>
+  </si>
+  <si>
+    <t>115304773</t>
+  </si>
+  <si>
+    <t>TMZ WHOLESALE LLC</t>
+  </si>
+  <si>
+    <t>320 1ST ST SW</t>
+  </si>
+  <si>
+    <t>NEW BRIGHTON</t>
+  </si>
+  <si>
+    <t>551127701</t>
+  </si>
+  <si>
+    <t>FASTFWD DISTRO LLC</t>
+  </si>
+  <si>
+    <t>1015 VISCO DR</t>
+  </si>
+  <si>
+    <t>372102207</t>
+  </si>
+  <si>
+    <t>CIRCLE K STORES INC</t>
+  </si>
+  <si>
+    <t>PREMIER MANUFACTURING INC</t>
+  </si>
+  <si>
+    <t>629 CEPI DR</t>
+  </si>
+  <si>
+    <t>CHESTERFIELD</t>
+  </si>
+  <si>
+    <t>630051221</t>
+  </si>
+  <si>
+    <t>KING MAKER MARKETING INC</t>
+  </si>
+  <si>
+    <t>1304 ANNAPOLIS DR</t>
+  </si>
+  <si>
+    <t>276082130</t>
+  </si>
+  <si>
+    <t>HABASH TRADING INC</t>
+  </si>
+  <si>
+    <t>6135 S NOTTINGHAM AVE</t>
+  </si>
+  <si>
+    <t>CHICAGO</t>
+  </si>
+  <si>
+    <t>606383909</t>
+  </si>
+  <si>
+    <t>CHAMBERS &amp; OWEN INC</t>
+  </si>
+  <si>
+    <t>1733 MORSE ST</t>
+  </si>
+  <si>
+    <t>JANESVILLE</t>
+  </si>
+  <si>
+    <t>535450206</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL WHOLESALE SUPL INC</t>
+  </si>
+  <si>
+    <t>11559 ROCK ISLAND CT</t>
+  </si>
+  <si>
+    <t>MARYLAND HEIGHTS</t>
+  </si>
+  <si>
+    <t>630433522</t>
+  </si>
+  <si>
+    <t>REPUBLIC BRANDS LP</t>
+  </si>
+  <si>
+    <t>2301 RAVINE WAY</t>
+  </si>
+  <si>
+    <t>GLENVIEW</t>
+  </si>
+  <si>
+    <t>600257627</t>
+  </si>
+  <si>
+    <t>BLACK BUFFALO INC.</t>
+  </si>
+  <si>
+    <t>201 N GARLAND CT</t>
+  </si>
+  <si>
+    <t>606013717</t>
+  </si>
+  <si>
+    <t>VAPES AND PAPERS ZONE LLC</t>
+  </si>
+  <si>
+    <t>12542 EDEN AVE</t>
+  </si>
+  <si>
+    <t>HUDSON</t>
+  </si>
+  <si>
+    <t>346677513</t>
+  </si>
+  <si>
+    <t>NASCO PRODUCTS, LLC</t>
+  </si>
+  <si>
+    <t>321 FARMINGTON RD</t>
+  </si>
+  <si>
+    <t>MOCKSVILLE</t>
+  </si>
+  <si>
+    <t>270287638</t>
+  </si>
+  <si>
+    <t>PLANET DISTRO INC.</t>
+  </si>
+  <si>
+    <t>3388 MIKE COLLINS DR</t>
+  </si>
+  <si>
+    <t>EAGAN</t>
+  </si>
+  <si>
+    <t>551212410</t>
+  </si>
+  <si>
+    <t>US FLUE-CURED TOBACCO GROWERS INC</t>
+  </si>
+  <si>
+    <t>250 CROWN BLVD</t>
+  </si>
+  <si>
+    <t>TIMBERLAKE</t>
+  </si>
+  <si>
+    <t>275838507</t>
+  </si>
+  <si>
+    <t>6401 8TH AVE S</t>
+  </si>
+  <si>
+    <t>SAINT CLOUD</t>
+  </si>
+  <si>
+    <t>563017729</t>
+  </si>
+  <si>
+    <t>FARMERS TOBACCO CO OF CYNTHIANA</t>
+  </si>
+  <si>
+    <t>636 US HIGHWAY 27 N</t>
+  </si>
+  <si>
+    <t>CYNTHIANA</t>
+  </si>
+  <si>
+    <t>KY</t>
+  </si>
+  <si>
+    <t>410316188</t>
+  </si>
+  <si>
+    <t>MIDWEST WHOLESALE LLC</t>
+  </si>
+  <si>
+    <t>635 COOPER CT</t>
+  </si>
+  <si>
+    <t>SCHAUMBURG</t>
+  </si>
+  <si>
+    <t>601734570</t>
+  </si>
+  <si>
+    <t>HOPKINS DISTRIBUTION CO LLC</t>
+  </si>
+  <si>
+    <t>300 2ND AVE S</t>
+  </si>
+  <si>
+    <t>HOPKINS</t>
+  </si>
+  <si>
+    <t>553438375</t>
+  </si>
+  <si>
+    <t>HABANOS DAVENPORT, INC.</t>
+  </si>
+  <si>
+    <t>432 E 4TH ST</t>
+  </si>
+  <si>
+    <t>528011711</t>
+  </si>
+  <si>
+    <t>UNFI DISTRIBUTION CO LLC</t>
+  </si>
+  <si>
+    <t>501 MALLICK RD</t>
+  </si>
+  <si>
+    <t>OGLESBY</t>
+  </si>
+  <si>
+    <t>613489001</t>
+  </si>
+  <si>
+    <t>CW FOODSERVICE PARTNERS, LLC</t>
+  </si>
+  <si>
+    <t>TOWN &amp; COUNTRY WHOLESALE CO INC</t>
+  </si>
+  <si>
+    <t>1102 12TH ST</t>
+  </si>
+  <si>
+    <t>BELLE PLAINE</t>
+  </si>
+  <si>
+    <t>522081715</t>
+  </si>
+  <si>
+    <t>R J REYNOLDS TOBACCO COMPANY</t>
+  </si>
+  <si>
+    <t>401 N MAIN ST</t>
+  </si>
+  <si>
+    <t>WINSTON SALEM</t>
+  </si>
+  <si>
+    <t>271013804</t>
+  </si>
+  <si>
+    <t>NATIONAL TOBACCO COMPANY LP</t>
+  </si>
+  <si>
+    <t>5201 INTERCHANGE WAY</t>
+  </si>
+  <si>
+    <t>LOUISVILLE</t>
+  </si>
+  <si>
+    <t>402292184</t>
+  </si>
+  <si>
+    <t>MAXIMUM VAPOR INC</t>
+  </si>
+  <si>
+    <t>13401 YORBA AVE</t>
+  </si>
+  <si>
+    <t>CHINO</t>
+  </si>
+  <si>
+    <t>917105055</t>
+  </si>
+  <si>
+    <t>1035 NATHAN LN N</t>
+  </si>
+  <si>
+    <t>MINNEAPOLIS</t>
+  </si>
+  <si>
+    <t>554415002</t>
+  </si>
+  <si>
+    <t>GLAS INC</t>
+  </si>
+  <si>
+    <t>MIDWEST QUALITY WHOLESALE INC</t>
+  </si>
+  <si>
+    <t>2300 INDUSTRIAL PARK RD</t>
+  </si>
+  <si>
+    <t>BOONE</t>
+  </si>
+  <si>
+    <t>500363005</t>
+  </si>
+  <si>
+    <t>WINNER TOBACCO WHOLESALE</t>
+  </si>
+  <si>
+    <t>675 STINSON BLVD</t>
+  </si>
+  <si>
+    <t>554132762</t>
+  </si>
+  <si>
+    <t>HELIX INNOVATIONS LLC</t>
+  </si>
+  <si>
+    <t>CB DISTRIBUTORS INC</t>
+  </si>
+  <si>
+    <t>2500 KENNEDY DR</t>
+  </si>
+  <si>
+    <t>BELOIT</t>
+  </si>
+  <si>
+    <t>535116902</t>
+  </si>
+  <si>
+    <t>PREMIUM MOLASSES INC</t>
+  </si>
+  <si>
+    <t>1236 W CAPITOL DR</t>
+  </si>
+  <si>
+    <t>ADDISON</t>
+  </si>
+  <si>
+    <t>601013138</t>
+  </si>
+  <si>
+    <t>1301 W OMAHA AVE</t>
+  </si>
+  <si>
+    <t>NORFOLK</t>
+  </si>
+  <si>
+    <t>687015872</t>
+  </si>
+  <si>
+    <t>7405 IRVINGTON RD</t>
+  </si>
+  <si>
+    <t>681221232</t>
+  </si>
+  <si>
+    <t>15277 HERITAGE PKWY</t>
+  </si>
+  <si>
+    <t>FORT WORTH</t>
+  </si>
+  <si>
+    <t>761772517</t>
+  </si>
+  <si>
+    <t>SWISHER INTERNATIONAL INC</t>
+  </si>
+  <si>
+    <t>459 E 16TH ST</t>
+  </si>
+  <si>
+    <t>JACKSONVILLE</t>
+  </si>
+  <si>
+    <t>322063025</t>
+  </si>
+  <si>
+    <t>8100 60TH ST</t>
+  </si>
+  <si>
+    <t>KENOSHA</t>
+  </si>
+  <si>
+    <t>531447863</t>
+  </si>
+  <si>
+    <t>ALTADIS USA LLC</t>
+  </si>
+  <si>
+    <t>6473 S FALKENBURG RD</t>
+  </si>
+  <si>
+    <t>RIVERVIEW</t>
+  </si>
+  <si>
+    <t>335788696</t>
+  </si>
+  <si>
+    <t>ITG CIGARS INC</t>
+  </si>
+  <si>
+    <t>2601 TAMPA EAST BLVD</t>
+  </si>
+  <si>
+    <t>336193037</t>
+  </si>
+  <si>
+    <t>THE CIGAR GUYS INC</t>
+  </si>
+  <si>
+    <t>12303 MORMON ST</t>
+  </si>
+  <si>
+    <t>681421777</t>
+  </si>
+  <si>
+    <t>CIGARBROS USA INC</t>
+  </si>
+  <si>
+    <t>1280 N JOHNSON AVE</t>
+  </si>
+  <si>
+    <t>EL CAJON</t>
+  </si>
+  <si>
+    <t>920201656</t>
+  </si>
+  <si>
+    <t>MYERS-COX COMPANY</t>
+  </si>
+  <si>
+    <t>8797 KAPP DR</t>
+  </si>
+  <si>
+    <t>PEOSTA</t>
+  </si>
+  <si>
+    <t>520689448</t>
+  </si>
+  <si>
+    <t>BIG RIVER TRADING COMPANY</t>
+  </si>
+  <si>
+    <t>1494 305TH ST</t>
+  </si>
+  <si>
+    <t>TAMA</t>
+  </si>
+  <si>
+    <t>523399651</t>
+  </si>
+  <si>
+    <t>JOHN MIDDLETON CO LLC</t>
+  </si>
+  <si>
+    <t>3601 COMMERCE RD</t>
+  </si>
+  <si>
+    <t>232342201</t>
+  </si>
+  <si>
+    <t>AIR DISTRIBUTION USA, INC</t>
+  </si>
+  <si>
+    <t>4841 SANDY PORTER RD</t>
+  </si>
+  <si>
+    <t>282733239</t>
+  </si>
+  <si>
+    <t>ITG BRANDS LLC</t>
+  </si>
+  <si>
+    <t>IOWA CIGAR CO LLC</t>
+  </si>
+  <si>
+    <t>1401 22ND ST</t>
+  </si>
+  <si>
+    <t>WEST DES MOINES</t>
+  </si>
+  <si>
+    <t>502661404</t>
+  </si>
   <si>
     <t>Iowa Cigarette and Tobacco Permittees</t>
   </si>
   <si>
-    <t>Updated 05/05/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>This listing includes Permit Type, Legal Name, Trade Name, Street, City, State, and Postal Code of active permittees.</t>
   </si>
   <si>
     <t>Filter buttons are available for use on each column.</t>
   </si>
   <si>
-    <t>Permit Type</t>
-[...2027 lines deleted...]
-    <t>528040000</t>
+    <t>Updated 06/02/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <color rgb="FF000000"/>
+      <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD3D3D3"/>
       </left>
       <right style="thin">
         <color rgb="FFD3D3D3"/>
       </right>
       <top style="thin">
         <color rgb="FFD3D3D3"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD3D3D3"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0" customBuiltin="1"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -2480,5165 +2497,4967 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FCC0F8D8-73F0-47D3-BD9C-FA6D112A7DE1}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0BEDC4EC-8427-4FF3-B1D5-9909FADB0C09}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G233"/>
+  <dimension ref="A1:G224"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="35.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="35.77734375" customWidth="1"/>
     <col min="2" max="2" width="43.33203125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="35.44140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="28.88671875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="18.88671875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.33203125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="16.5546875" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="8.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
-        <v>0</v>
+        <v>680</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:7" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
-        <v>1</v>
+        <v>683</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
     </row>
     <row r="3" spans="1:7" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.35">
       <c r="A3" s="1" t="s">
-        <v>2</v>
+        <v>681</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
     </row>
     <row r="4" spans="1:7" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.35">
       <c r="A4" s="1" t="s">
-        <v>3</v>
+        <v>682</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
     </row>
     <row r="5" spans="1:7" s="1" customFormat="1" ht="18" x14ac:dyDescent="0.35">
       <c r="A5" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E5" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="F5" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="G5" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="1" t="s">
+    </row>
+    <row r="6" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="F6" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="4" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="F7" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="4" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="F8" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="4" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>486</v>
+      </c>
+      <c r="C9" s="4"/>
+      <c r="D9" s="4" t="s">
+        <v>487</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>488</v>
+      </c>
+      <c r="F9" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="4" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F10" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="E11" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F11" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" s="4" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>661</v>
+      </c>
+      <c r="C12" s="4"/>
+      <c r="D12" s="4" t="s">
+        <v>662</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>663</v>
+      </c>
+      <c r="F12" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G12" s="4" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="E13" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="F13" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" s="4" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>596</v>
+      </c>
+      <c r="C14" s="4"/>
+      <c r="D14" s="4" t="s">
+        <v>597</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>598</v>
+      </c>
+      <c r="F14" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" s="4" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>415</v>
+      </c>
+      <c r="C15" s="4"/>
+      <c r="D15" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>417</v>
+      </c>
+      <c r="F15" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="G15" s="4" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>415</v>
+      </c>
+      <c r="C16" s="4"/>
+      <c r="D16" s="4" t="s">
+        <v>483</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>484</v>
+      </c>
+      <c r="F16" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="G16" s="4" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>415</v>
+      </c>
+      <c r="C17" s="4"/>
+      <c r="D17" s="4" t="s">
+        <v>635</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="F17" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="G17" s="4" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="F18" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="G18" s="4" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>435</v>
+      </c>
+      <c r="C19" s="4"/>
+      <c r="D19" s="4" t="s">
+        <v>436</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="F19" s="4" t="s">
+        <v>437</v>
+      </c>
+      <c r="G19" s="4" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>435</v>
+      </c>
+      <c r="C20" s="4"/>
+      <c r="D20" s="4" t="s">
+        <v>459</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>460</v>
+      </c>
+      <c r="F20" s="4" t="s">
+        <v>461</v>
+      </c>
+      <c r="G20" s="4" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>435</v>
+      </c>
+      <c r="C21" s="4"/>
+      <c r="D21" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>573</v>
+      </c>
+      <c r="F21" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="G21" s="4" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>435</v>
+      </c>
+      <c r="C22" s="4"/>
+      <c r="D22" s="4" t="s">
+        <v>632</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>633</v>
+      </c>
+      <c r="F22" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="G22" s="4" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>435</v>
+      </c>
+      <c r="C23" s="4"/>
+      <c r="D23" s="4" t="s">
+        <v>644</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>645</v>
+      </c>
+      <c r="F23" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="G23" s="4" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="F24" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="G24" s="4" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E25" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F25" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="G25" s="4" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="E26" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="F26" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="G26" s="4" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>467</v>
+      </c>
+      <c r="C27" s="4"/>
+      <c r="D27" s="4" t="s">
+        <v>468</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>469</v>
+      </c>
+      <c r="F27" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="G27" s="4" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>541</v>
+      </c>
+      <c r="C28" s="4"/>
+      <c r="D28" s="4" t="s">
+        <v>542</v>
+      </c>
+      <c r="E28" s="4" t="s">
+        <v>543</v>
+      </c>
+      <c r="F28" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="G28" s="4" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="C29" s="4"/>
+      <c r="D29" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F29" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="G29" s="4" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="F30" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="G30" s="4" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="C31" s="4"/>
+      <c r="D31" s="4" t="s">
+        <v>612</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>613</v>
+      </c>
+      <c r="F31" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="G31" s="4" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>595</v>
+      </c>
+      <c r="C32" s="4"/>
+      <c r="D32" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="F32" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="G32" s="4" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="F33" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="G33" s="4" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="F34" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="G34" s="4" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="F35" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="G35" s="4" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E36" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F36" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="G36" s="4" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="E37" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="F37" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="G37" s="4" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="F38" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="G38" s="4" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>515</v>
+      </c>
+      <c r="C39" s="4"/>
+      <c r="D39" s="4" t="s">
+        <v>516</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="F39" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="G39" s="4" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="F40" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="G40" s="4" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="C41" s="4"/>
+      <c r="D41" s="4" t="s">
+        <v>443</v>
+      </c>
+      <c r="E41" s="4" t="s">
+        <v>444</v>
+      </c>
+      <c r="F41" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="G41" s="4" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>490</v>
+      </c>
+      <c r="C42" s="4"/>
+      <c r="D42" s="4" t="s">
+        <v>491</v>
+      </c>
+      <c r="E42" s="4" t="s">
+        <v>492</v>
+      </c>
+      <c r="F42" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="G42" s="4" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>580</v>
+      </c>
+      <c r="C43" s="4"/>
+      <c r="D43" s="4" t="s">
+        <v>581</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>582</v>
+      </c>
+      <c r="F43" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="G43" s="4" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B44" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="E44" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="F44" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="G44" s="4" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B45" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E45" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="F45" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="G45" s="4" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="C46" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="E46" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="F46" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="G46" s="4" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B47" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="D47" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="E47" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="F47" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="G47" s="4" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B48" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="C48" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="D48" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="E48" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="F48" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="G48" s="4" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B49" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="D49" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="E49" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="F49" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="G49" s="4" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B50" s="4" t="s">
+        <v>591</v>
+      </c>
+      <c r="C50" s="4"/>
+      <c r="D50" s="4" t="s">
+        <v>592</v>
+      </c>
+      <c r="E50" s="4" t="s">
+        <v>593</v>
+      </c>
+      <c r="F50" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="G50" s="4" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="B51" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="C51" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="D51" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="E51" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="F51" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="G51" s="4" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="B52" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="C52" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D52" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="E52" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="F52" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="G52" s="4" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="B53" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="C53" s="4"/>
+      <c r="D53" s="4" t="s">
+        <v>637</v>
+      </c>
+      <c r="E53" s="4" t="s">
+        <v>638</v>
+      </c>
+      <c r="F53" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="G53" s="4" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>575</v>
+      </c>
+      <c r="C54" s="4"/>
+      <c r="D54" s="4" t="s">
+        <v>576</v>
+      </c>
+      <c r="E54" s="4" t="s">
+        <v>577</v>
+      </c>
+      <c r="F54" s="4" t="s">
+        <v>578</v>
+      </c>
+      <c r="G54" s="4" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="B55" s="4" t="s">
+        <v>675</v>
+      </c>
+      <c r="C55" s="4"/>
+      <c r="D55" s="4" t="s">
+        <v>379</v>
+      </c>
+      <c r="E55" s="4" t="s">
+        <v>380</v>
+      </c>
+      <c r="F55" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="G55" s="4" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="B56" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="C56" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="D56" s="4" t="s">
+        <v>257</v>
+      </c>
+      <c r="E56" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="F56" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="G56" s="4" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="B57" s="4" t="s">
+        <v>534</v>
+      </c>
+      <c r="C57" s="4"/>
+      <c r="D57" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="E57" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="F57" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="G57" s="4" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>373</v>
+      </c>
+      <c r="C58" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="D58" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="E58" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="F58" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="G58" s="4" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="B59" s="4" t="s">
+        <v>560</v>
+      </c>
+      <c r="C59" s="4"/>
+      <c r="D59" s="4" t="s">
+        <v>561</v>
+      </c>
+      <c r="E59" s="4" t="s">
+        <v>562</v>
+      </c>
+      <c r="F59" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="G59" s="4" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="B60" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="C60" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="D60" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="E60" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="F60" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="G60" s="4" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="B61" s="4" t="s">
+        <v>399</v>
+      </c>
+      <c r="C61" s="4"/>
+      <c r="D61" s="4" t="s">
+        <v>400</v>
+      </c>
+      <c r="E61" s="4" t="s">
+        <v>342</v>
+      </c>
+      <c r="F61" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="G61" s="4" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="B62" s="4" t="s">
+        <v>530</v>
+      </c>
+      <c r="C62" s="4"/>
+      <c r="D62" s="4" t="s">
+        <v>531</v>
+      </c>
+      <c r="E62" s="4" t="s">
+        <v>532</v>
+      </c>
+      <c r="F62" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="G62" s="4" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="B63" s="4" t="s">
+        <v>600</v>
+      </c>
+      <c r="C63" s="4"/>
+      <c r="D63" s="4" t="s">
+        <v>601</v>
+      </c>
+      <c r="E63" s="4" t="s">
+        <v>602</v>
+      </c>
+      <c r="F63" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="G63" s="4" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="B64" s="4" t="s">
+        <v>494</v>
+      </c>
+      <c r="C64" s="4"/>
+      <c r="D64" s="4" t="s">
+        <v>495</v>
+      </c>
+      <c r="E64" s="4" t="s">
+        <v>496</v>
+      </c>
+      <c r="F64" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="G64" s="4" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="B65" s="4" t="s">
+        <v>568</v>
+      </c>
+      <c r="C65" s="4"/>
+      <c r="D65" s="4" t="s">
+        <v>569</v>
+      </c>
+      <c r="E65" s="4" t="s">
+        <v>570</v>
+      </c>
+      <c r="F65" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="G65" s="4" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="B66" s="4" t="s">
+        <v>387</v>
+      </c>
+      <c r="C66" s="4" t="s">
+        <v>388</v>
+      </c>
+      <c r="D66" s="4" t="s">
+        <v>389</v>
+      </c>
+      <c r="E66" s="4" t="s">
+        <v>390</v>
+      </c>
+      <c r="F66" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="G66" s="4" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="B67" s="4" t="s">
+        <v>402</v>
+      </c>
+      <c r="C67" s="4"/>
+      <c r="D67" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="E67" s="4" t="s">
+        <v>404</v>
+      </c>
+      <c r="F67" s="4" t="s">
+        <v>405</v>
+      </c>
+      <c r="G67" s="4" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="B68" s="4" t="s">
+        <v>446</v>
+      </c>
+      <c r="C68" s="4"/>
+      <c r="D68" s="4" t="s">
+        <v>447</v>
+      </c>
+      <c r="E68" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="F68" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G68" s="4" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="B69" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="C69" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="D69" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="E69" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="F69" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G69" s="4" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="1" t="s">
+      <c r="B70" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="C70" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="D70" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="E70" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="F70" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G70" s="4" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B71" s="4" t="s">
+        <v>584</v>
+      </c>
+      <c r="C71" s="4"/>
+      <c r="D71" s="4" t="s">
+        <v>585</v>
+      </c>
+      <c r="E71" s="4" t="s">
+        <v>586</v>
+      </c>
+      <c r="F71" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="G71" s="4" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B72" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="F5" s="1" t="s">
+      <c r="C72" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="D72" s="4" t="s">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="3" t="s">
+      <c r="E72" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B6" s="3" t="s">
+      <c r="F72" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="C6" s="3" t="s">
+      <c r="G72" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="D6" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="3" t="s">
+    </row>
+    <row r="73" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B73" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="C73" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="D73" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="E73" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F73" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G73" s="4" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B74" s="4" t="s">
+        <v>675</v>
+      </c>
+      <c r="C74" s="4"/>
+      <c r="D74" s="4" t="s">
+        <v>379</v>
+      </c>
+      <c r="E74" s="4" t="s">
+        <v>380</v>
+      </c>
+      <c r="F74" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="G74" s="4" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B75" s="4" t="s">
+        <v>616</v>
+      </c>
+      <c r="C75" s="4"/>
+      <c r="D75" s="4" t="s">
+        <v>617</v>
+      </c>
+      <c r="E75" s="4" t="s">
+        <v>618</v>
+      </c>
+      <c r="F75" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G75" s="4" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B76" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C76" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="D76" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="E76" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="F76" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G76" s="4" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B77" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="C77" s="4"/>
+      <c r="D77" s="4" t="s">
+        <v>476</v>
+      </c>
+      <c r="E77" s="4" t="s">
+        <v>477</v>
+      </c>
+      <c r="F77" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="G77" s="4" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B78" s="4" t="s">
+        <v>672</v>
+      </c>
+      <c r="C78" s="4"/>
+      <c r="D78" s="4" t="s">
+        <v>673</v>
+      </c>
+      <c r="E78" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="F78" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="G78" s="4" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B79" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="C79" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="D79" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="E79" s="4" t="s">
+        <v>291</v>
+      </c>
+      <c r="F79" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="G79" s="4" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B80" s="4" t="s">
+        <v>366</v>
+      </c>
+      <c r="C80" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="D80" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="E80" s="4" t="s">
+        <v>291</v>
+      </c>
+      <c r="F80" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="G80" s="4" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B81" s="4" t="s">
+        <v>553</v>
+      </c>
+      <c r="C81" s="4"/>
+      <c r="D81" s="4" t="s">
+        <v>554</v>
+      </c>
+      <c r="E81" s="4" t="s">
+        <v>539</v>
+      </c>
+      <c r="F81" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="G81" s="4" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B82" s="4" t="s">
+        <v>356</v>
+      </c>
+      <c r="C82" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="D82" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="E82" s="4" t="s">
+        <v>359</v>
+      </c>
+      <c r="F82" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="G82" s="4" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B83" s="4" t="s">
+        <v>471</v>
+      </c>
+      <c r="C83" s="4"/>
+      <c r="D83" s="4" t="s">
+        <v>472</v>
+      </c>
+      <c r="E83" s="4" t="s">
+        <v>473</v>
+      </c>
+      <c r="F83" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="G83" s="4" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B84" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="C84" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="D84" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="E84" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="F84" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="G84" s="4" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B85" s="4" t="s">
+        <v>624</v>
+      </c>
+      <c r="C85" s="4"/>
+      <c r="D85" s="4" t="s">
+        <v>625</v>
+      </c>
+      <c r="E85" s="4" t="s">
+        <v>626</v>
+      </c>
+      <c r="F85" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="G85" s="4" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B86" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="C86" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="D86" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="E86" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="F86" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G86" s="4" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B87" s="4" t="s">
+        <v>456</v>
+      </c>
+      <c r="C87" s="4"/>
+      <c r="D87" s="4" t="s">
+        <v>457</v>
+      </c>
+      <c r="E87" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="F87" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G87" s="4" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B88" s="4" t="s">
+        <v>510</v>
+      </c>
+      <c r="C88" s="4"/>
+      <c r="D88" s="4" t="s">
+        <v>511</v>
+      </c>
+      <c r="E88" s="4" t="s">
+        <v>512</v>
+      </c>
+      <c r="F88" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="G88" s="4" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B89" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="C89" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="D89" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="E89" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="F89" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="G89" s="4" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B90" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="C90" s="4"/>
+      <c r="D90" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="E90" s="4" t="s">
+        <v>424</v>
+      </c>
+      <c r="F90" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="G90" s="4" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B91" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="C91" s="4" t="s">
+        <v>378</v>
+      </c>
+      <c r="D91" s="4" t="s">
+        <v>379</v>
+      </c>
+      <c r="E91" s="4" t="s">
+        <v>380</v>
+      </c>
+      <c r="F91" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="G91" s="4" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B92" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="C92" s="4" t="s">
+        <v>231</v>
+      </c>
+      <c r="D92" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="E92" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F92" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G92" s="4" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B93" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="C93" s="4" t="s">
+        <v>231</v>
+      </c>
+      <c r="D93" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="E93" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="F93" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G93" s="4" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B94" s="4" t="s">
+        <v>615</v>
+      </c>
+      <c r="C94" s="4"/>
+      <c r="D94" s="4" t="s">
+        <v>472</v>
+      </c>
+      <c r="E94" s="4" t="s">
+        <v>473</v>
+      </c>
+      <c r="F94" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="G94" s="4" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A95" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B95" s="4" t="s">
+        <v>410</v>
+      </c>
+      <c r="C95" s="4"/>
+      <c r="D95" s="4" t="s">
+        <v>411</v>
+      </c>
+      <c r="E95" s="4" t="s">
+        <v>412</v>
+      </c>
+      <c r="F95" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="G95" s="4" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A96" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B96" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="C96" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="D96" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="E96" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="F96" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="G96" s="4" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B97" s="4" t="s">
+        <v>623</v>
+      </c>
+      <c r="C97" s="4"/>
+      <c r="D97" s="4" t="s">
+        <v>400</v>
+      </c>
+      <c r="E97" s="4" t="s">
+        <v>342</v>
+      </c>
+      <c r="F97" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="G97" s="4" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B98" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="C98" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="D98" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="E98" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="F98" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="G98" s="4" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B99" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="C99" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="D99" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="E99" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="F99" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="G99" s="4" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A100" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B100" s="4" t="s">
+        <v>545</v>
+      </c>
+      <c r="C100" s="4"/>
+      <c r="D100" s="4" t="s">
+        <v>546</v>
+      </c>
+      <c r="E100" s="4" t="s">
+        <v>547</v>
+      </c>
+      <c r="F100" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="G100" s="4" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A101" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B101" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="C101" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="D101" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="E101" s="4" t="s">
+        <v>263</v>
+      </c>
+      <c r="F101" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="G101" s="4" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A102" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B102" s="4" t="s">
+        <v>308</v>
+      </c>
+      <c r="C102" s="4" t="s">
+        <v>309</v>
+      </c>
+      <c r="D102" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="E102" s="4" t="s">
+        <v>311</v>
+      </c>
+      <c r="F102" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="G102" s="4" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A103" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B103" s="4" t="s">
+        <v>431</v>
+      </c>
+      <c r="C103" s="4"/>
+      <c r="D103" s="4" t="s">
+        <v>432</v>
+      </c>
+      <c r="E103" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="F103" s="4" t="s">
+        <v>433</v>
+      </c>
+      <c r="G103" s="4" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A104" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B104" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="C104" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="D104" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="E104" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="F104" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="G104" s="4" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A105" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B105" s="4" t="s">
+        <v>608</v>
+      </c>
+      <c r="C105" s="4"/>
+      <c r="D105" s="4" t="s">
+        <v>609</v>
+      </c>
+      <c r="E105" s="4" t="s">
+        <v>610</v>
+      </c>
+      <c r="F105" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="G105" s="4" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A106" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B106" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="C106" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="D106" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="E106" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="F106" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="G106" s="4" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A107" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B107" s="4" t="s">
+        <v>452</v>
+      </c>
+      <c r="C107" s="4"/>
+      <c r="D107" s="4" t="s">
+        <v>453</v>
+      </c>
+      <c r="E107" s="4" t="s">
+        <v>454</v>
+      </c>
+      <c r="F107" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="G107" s="4" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A108" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B108" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="C108" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="D108" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="E108" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="F108" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="G108" s="4" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B109" s="4" t="s">
+        <v>361</v>
+      </c>
+      <c r="C109" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="D109" s="4" t="s">
+        <v>363</v>
+      </c>
+      <c r="E109" s="4" t="s">
+        <v>364</v>
+      </c>
+      <c r="F109" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="G109" s="4" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A110" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B110" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="C110" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="D110" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="E110" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="F110" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="G110" s="4" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A111" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B111" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="C111" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="D111" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="E111" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="F111" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="G111" s="4" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A112" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B112" s="4" t="s">
+        <v>640</v>
+      </c>
+      <c r="C112" s="4"/>
+      <c r="D112" s="4" t="s">
+        <v>641</v>
+      </c>
+      <c r="E112" s="4" t="s">
+        <v>642</v>
+      </c>
+      <c r="F112" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="G112" s="4" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A113" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B113" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="C113" s="4" t="s">
+        <v>369</v>
+      </c>
+      <c r="D113" s="4" t="s">
+        <v>370</v>
+      </c>
+      <c r="E113" s="4" t="s">
+        <v>371</v>
+      </c>
+      <c r="F113" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="G113" s="4" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A114" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B114" s="4" t="s">
+        <v>345</v>
+      </c>
+      <c r="C114" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="D114" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="E114" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="F114" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="G114" s="4" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A115" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B115" s="4" t="s">
+        <v>556</v>
+      </c>
+      <c r="C115" s="4"/>
+      <c r="D115" s="4" t="s">
+        <v>557</v>
+      </c>
+      <c r="E115" s="4" t="s">
+        <v>558</v>
+      </c>
+      <c r="F115" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="G115" s="4" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A116" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B116" s="4" t="s">
+        <v>395</v>
+      </c>
+      <c r="C116" s="4"/>
+      <c r="D116" s="4" t="s">
+        <v>396</v>
+      </c>
+      <c r="E116" s="4" t="s">
+        <v>397</v>
+      </c>
+      <c r="F116" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="G116" s="4" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A117" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B117" s="4" t="s">
+        <v>518</v>
+      </c>
+      <c r="C117" s="4"/>
+      <c r="D117" s="4" t="s">
+        <v>519</v>
+      </c>
+      <c r="E117" s="4" t="s">
+        <v>520</v>
+      </c>
+      <c r="F117" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="G117" s="4" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A118" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B118" s="4" t="s">
+        <v>334</v>
+      </c>
+      <c r="C118" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="D118" s="4" t="s">
+        <v>336</v>
+      </c>
+      <c r="E118" s="4" t="s">
+        <v>337</v>
+      </c>
+      <c r="F118" s="4" t="s">
+        <v>338</v>
+      </c>
+      <c r="G118" s="4" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A119" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B119" s="4" t="s">
+        <v>414</v>
+      </c>
+      <c r="C119" s="4"/>
+      <c r="D119" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="E119" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="F119" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G119" s="4" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A120" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B120" s="4" t="s">
+        <v>382</v>
+      </c>
+      <c r="C120" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="D120" s="4" t="s">
+        <v>384</v>
+      </c>
+      <c r="E120" s="4" t="s">
+        <v>385</v>
+      </c>
+      <c r="F120" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G120" s="4" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A121" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B121" s="4" t="s">
+        <v>665</v>
+      </c>
+      <c r="C121" s="4"/>
+      <c r="D121" s="4" t="s">
+        <v>666</v>
+      </c>
+      <c r="E121" s="4" t="s">
+        <v>667</v>
+      </c>
+      <c r="F121" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G121" s="4" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A122" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B122" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="C122" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="D122" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="E122" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="F122" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G122" s="4" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A123" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B123" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C123" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D123" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="E123" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="F123" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G123" s="4" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A124" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B124" s="4" t="s">
+        <v>419</v>
+      </c>
+      <c r="C124" s="4"/>
+      <c r="D124" s="4" t="s">
+        <v>420</v>
+      </c>
+      <c r="E124" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F124" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G124" s="4" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A125" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B125" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C125" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="D125" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="E125" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="F125" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G125" s="4" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A126" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B126" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="C126" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="D126" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="E126" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="F126" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G126" s="4" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A127" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B127" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="C127" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="D127" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="E127" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="F127" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G127" s="4" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A128" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B128" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="C128" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="D128" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="E128" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="F128" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G128" s="4" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A129" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B129" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="C129" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="D129" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="E129" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="F129" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G129" s="4" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A130" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B130" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="C130" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="D130" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="E130" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F130" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G130" s="4" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A131" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B131" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C131" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D131" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="E131" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="F131" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G131" s="4" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A132" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B132" s="4" t="s">
+        <v>588</v>
+      </c>
+      <c r="C132" s="4"/>
+      <c r="D132" s="4" t="s">
+        <v>589</v>
+      </c>
+      <c r="E132" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="F132" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G132" s="4" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A133" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B133" s="4" t="s">
+        <v>486</v>
+      </c>
+      <c r="C133" s="4"/>
+      <c r="D133" s="4" t="s">
+        <v>487</v>
+      </c>
+      <c r="E133" s="4" t="s">
+        <v>488</v>
+      </c>
+      <c r="F133" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G133" s="4" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A134" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B134" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C134" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="F6" s="3" t="s">
+      <c r="D134" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G6" s="3" t="s">
+      <c r="E134" s="4" t="s">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="3" t="s">
+      <c r="F134" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G134" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A135" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B135" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="C135" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="D135" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="E135" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="3" t="s">
+      <c r="F135" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G135" s="4" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A136" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="D7" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="3" t="s">
+      <c r="B136" s="4" t="s">
+        <v>676</v>
+      </c>
+      <c r="C136" s="4"/>
+      <c r="D136" s="4" t="s">
+        <v>677</v>
+      </c>
+      <c r="E136" s="4" t="s">
+        <v>678</v>
+      </c>
+      <c r="F136" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G136" s="4" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A137" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B137" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="C137" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="D137" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="E137" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="F137" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G137" s="4" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A138" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B138" s="4" t="s">
+        <v>661</v>
+      </c>
+      <c r="C138" s="4"/>
+      <c r="D138" s="4" t="s">
+        <v>662</v>
+      </c>
+      <c r="E138" s="4" t="s">
+        <v>663</v>
+      </c>
+      <c r="F138" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G138" s="4" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A139" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B139" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="C139" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="D139" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="E139" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="F139" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G139" s="4" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A140" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B140" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="C140" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="D140" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="E140" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="F140" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G140" s="4" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A141" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B141" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="C141" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="D141" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="E141" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="F141" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G141" s="4" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A142" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B142" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C142" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D142" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="E142" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F142" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G142" s="4" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A143" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B143" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="C143" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="D143" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="E143" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="F143" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G143" s="4" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A144" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B144" s="4" t="s">
+        <v>265</v>
+      </c>
+      <c r="C144" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="D144" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="E144" s="4" t="s">
+        <v>268</v>
+      </c>
+      <c r="F144" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G144" s="4" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A145" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B145" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="C145" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="D145" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="E145" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="F145" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G145" s="4" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A146" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B146" s="4" t="s">
+        <v>449</v>
+      </c>
+      <c r="C146" s="4"/>
+      <c r="D146" s="4" t="s">
+        <v>450</v>
+      </c>
+      <c r="E146" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="F146" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G146" s="4" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A147" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B147" s="4" t="s">
+        <v>596</v>
+      </c>
+      <c r="C147" s="4"/>
+      <c r="D147" s="4" t="s">
+        <v>597</v>
+      </c>
+      <c r="E147" s="4" t="s">
+        <v>598</v>
+      </c>
+      <c r="F147" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G147" s="4" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A148" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B148" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="C148" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="D148" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="E148" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F148" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G148" s="4" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A149" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B149" s="4" t="s">
+        <v>672</v>
+      </c>
+      <c r="C149" s="4"/>
+      <c r="D149" s="4" t="s">
+        <v>673</v>
+      </c>
+      <c r="E149" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="F149" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="G149" s="4" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A150" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B150" s="4" t="s">
+        <v>647</v>
+      </c>
+      <c r="C150" s="4"/>
+      <c r="D150" s="4" t="s">
+        <v>648</v>
+      </c>
+      <c r="E150" s="4" t="s">
+        <v>649</v>
+      </c>
+      <c r="F150" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="G150" s="4" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A151" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B151" s="4" t="s">
+        <v>415</v>
+      </c>
+      <c r="C151" s="4"/>
+      <c r="D151" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E151" s="4" t="s">
+        <v>417</v>
+      </c>
+      <c r="F151" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="G151" s="4" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A152" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B152" s="4" t="s">
+        <v>415</v>
+      </c>
+      <c r="C152" s="4"/>
+      <c r="D152" s="4" t="s">
+        <v>483</v>
+      </c>
+      <c r="E152" s="4" t="s">
+        <v>484</v>
+      </c>
+      <c r="F152" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="G152" s="4" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A153" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B153" s="4" t="s">
+        <v>415</v>
+      </c>
+      <c r="C153" s="4"/>
+      <c r="D153" s="4" t="s">
+        <v>635</v>
+      </c>
+      <c r="E153" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="F153" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="G153" s="4" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A154" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B154" s="4" t="s">
+        <v>439</v>
+      </c>
+      <c r="C154" s="4"/>
+      <c r="D154" s="4" t="s">
+        <v>440</v>
+      </c>
+      <c r="E154" s="4" t="s">
+        <v>441</v>
+      </c>
+      <c r="F154" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="G154" s="4" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A155" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B155" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="C155" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="D155" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="E155" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="F155" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="G155" s="4" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A156" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B156" s="4" t="s">
+        <v>435</v>
+      </c>
+      <c r="C156" s="4"/>
+      <c r="D156" s="4" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="F156" s="4" t="s">
+        <v>437</v>
+      </c>
+      <c r="G156" s="4" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A157" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B157" s="4" t="s">
+        <v>435</v>
+      </c>
+      <c r="C157" s="4"/>
+      <c r="D157" s="4" t="s">
+        <v>459</v>
+      </c>
+      <c r="E157" s="4" t="s">
+        <v>460</v>
+      </c>
+      <c r="F157" s="4" t="s">
+        <v>461</v>
+      </c>
+      <c r="G157" s="4" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A158" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B158" s="4" t="s">
+        <v>435</v>
+      </c>
+      <c r="C158" s="4"/>
+      <c r="D158" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="E158" s="4" t="s">
+        <v>573</v>
+      </c>
+      <c r="F158" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="G158" s="4" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A159" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B159" s="4" t="s">
+        <v>435</v>
+      </c>
+      <c r="C159" s="4"/>
+      <c r="D159" s="4" t="s">
+        <v>632</v>
+      </c>
+      <c r="E159" s="4" t="s">
+        <v>633</v>
+      </c>
+      <c r="F159" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="G159" s="4" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A160" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B160" s="4" t="s">
+        <v>435</v>
+      </c>
+      <c r="C160" s="4"/>
+      <c r="D160" s="4" t="s">
+        <v>644</v>
+      </c>
+      <c r="E160" s="4" t="s">
+        <v>645</v>
+      </c>
+      <c r="F160" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="G160" s="4" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A161" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B161" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="C161" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="D161" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="E161" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="F161" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="G161" s="4" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A162" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B162" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C162" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="D162" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="E162" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="F162" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="G162" s="4" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A163" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B163" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C163" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="D163" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E163" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F163" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="G163" s="4" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A164" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B164" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="C164" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="D164" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="E164" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="F164" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="G164" s="4" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A165" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B165" s="4" t="s">
+        <v>467</v>
+      </c>
+      <c r="C165" s="4"/>
+      <c r="D165" s="4" t="s">
+        <v>468</v>
+      </c>
+      <c r="E165" s="4" t="s">
+        <v>469</v>
+      </c>
+      <c r="F165" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="G165" s="4" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A166" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B166" s="4" t="s">
+        <v>541</v>
+      </c>
+      <c r="C166" s="4"/>
+      <c r="D166" s="4" t="s">
+        <v>542</v>
+      </c>
+      <c r="E166" s="4" t="s">
+        <v>543</v>
+      </c>
+      <c r="F166" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="G166" s="4" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A167" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B167" s="4" t="s">
+        <v>657</v>
+      </c>
+      <c r="C167" s="4"/>
+      <c r="D167" s="4" t="s">
+        <v>658</v>
+      </c>
+      <c r="E167" s="4" t="s">
+        <v>659</v>
+      </c>
+      <c r="F167" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="G167" s="4" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A168" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B168" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="C168" s="4"/>
+      <c r="D168" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E168" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F168" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="G168" s="4" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A169" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B169" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="C169" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="D169" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="E169" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="F169" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="G169" s="4" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A170" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B170" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="C170" s="4"/>
+      <c r="D170" s="4" t="s">
+        <v>612</v>
+      </c>
+      <c r="E170" s="4" t="s">
+        <v>613</v>
+      </c>
+      <c r="F170" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="G170" s="4" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A171" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B171" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="C171" s="4"/>
+      <c r="D171" s="4" t="s">
+        <v>637</v>
+      </c>
+      <c r="E171" s="4" t="s">
+        <v>638</v>
+      </c>
+      <c r="F171" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="G171" s="4" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A172" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B172" s="4" t="s">
+        <v>595</v>
+      </c>
+      <c r="C172" s="4"/>
+      <c r="D172" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="E172" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="F172" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="G172" s="4" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A173" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B173" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="C173" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="D173" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="E173" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="F173" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="G173" s="4" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A174" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B174" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="C174" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="D174" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="E174" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="F174" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="G174" s="4" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A175" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B175" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="C175" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="D175" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="E175" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="F175" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="G175" s="4" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A176" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B176" s="4" t="s">
+        <v>498</v>
+      </c>
+      <c r="C176" s="4"/>
+      <c r="D176" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="E176" s="4" t="s">
+        <v>500</v>
+      </c>
+      <c r="F176" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="G176" s="4" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A177" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B177" s="4" t="s">
+        <v>410</v>
+      </c>
+      <c r="C177" s="4"/>
+      <c r="D177" s="4" t="s">
+        <v>411</v>
+      </c>
+      <c r="E177" s="4" t="s">
+        <v>412</v>
+      </c>
+      <c r="F177" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="G177" s="4" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A178" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B178" s="4" t="s">
+        <v>537</v>
+      </c>
+      <c r="C178" s="4"/>
+      <c r="D178" s="4" t="s">
+        <v>538</v>
+      </c>
+      <c r="E178" s="4" t="s">
+        <v>539</v>
+      </c>
+      <c r="F178" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="G178" s="4" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A179" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B179" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="C179" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="D179" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="E179" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="F179" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="G179" s="4" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A180" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B180" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="C180" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="D180" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="E180" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="F180" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="G180" s="4" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A181" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B181" s="4" t="s">
+        <v>651</v>
+      </c>
+      <c r="C181" s="4"/>
+      <c r="D181" s="4" t="s">
+        <v>652</v>
+      </c>
+      <c r="E181" s="4" t="s">
+        <v>465</v>
+      </c>
+      <c r="F181" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="G181" s="4" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A182" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B182" s="4" t="s">
+        <v>502</v>
+      </c>
+      <c r="C182" s="4"/>
+      <c r="D182" s="4" t="s">
+        <v>503</v>
+      </c>
+      <c r="E182" s="4" t="s">
+        <v>504</v>
+      </c>
+      <c r="F182" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="G182" s="4" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A183" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B183" s="4" t="s">
+        <v>669</v>
+      </c>
+      <c r="C183" s="4"/>
+      <c r="D183" s="4" t="s">
+        <v>670</v>
+      </c>
+      <c r="E183" s="4" t="s">
+        <v>342</v>
+      </c>
+      <c r="F183" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="G183" s="4" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A184" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B184" s="4" t="s">
+        <v>324</v>
+      </c>
+      <c r="C184" s="4" t="s">
+        <v>325</v>
+      </c>
+      <c r="D184" s="4" t="s">
+        <v>326</v>
+      </c>
+      <c r="E184" s="4" t="s">
+        <v>327</v>
+      </c>
+      <c r="F184" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="G184" s="4" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="185" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A185" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B185" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="C185" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="D185" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="E185" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="F185" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="G185" s="4" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="186" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A186" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B186" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="C186" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="D186" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="E186" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="F186" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="G186" s="4" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A187" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B187" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="F7" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G7" s="3" t="s">
+      <c r="C187" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D187" s="4" t="s">
         <v>22</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B8" s="3" t="s">
+      <c r="E187" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="C8" s="3" t="s">
+      <c r="F187" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="D8" s="3" t="s">
+      <c r="G187" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="E8" s="3" t="s">
+    </row>
+    <row r="188" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A188" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B188" s="4" t="s">
+        <v>350</v>
+      </c>
+      <c r="C188" s="4" t="s">
+        <v>351</v>
+      </c>
+      <c r="D188" s="4" t="s">
+        <v>352</v>
+      </c>
+      <c r="E188" s="4" t="s">
+        <v>353</v>
+      </c>
+      <c r="F188" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="G188" s="4" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A189" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B189" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="C189" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="D189" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="E189" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="F189" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="G189" s="4" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="190" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A190" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B190" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="C190" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="D190" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="E190" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="F190" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="G190" s="4" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="191" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A191" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B191" s="4" t="s">
+        <v>479</v>
+      </c>
+      <c r="C191" s="4"/>
+      <c r="D191" s="4" t="s">
+        <v>480</v>
+      </c>
+      <c r="E191" s="4" t="s">
+        <v>481</v>
+      </c>
+      <c r="F191" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="G191" s="4" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="192" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A192" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B192" s="4" t="s">
+        <v>515</v>
+      </c>
+      <c r="C192" s="4"/>
+      <c r="D192" s="4" t="s">
+        <v>516</v>
+      </c>
+      <c r="E192" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="F192" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="G192" s="4" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="193" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A193" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B193" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="C193" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="D193" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="E193" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="F193" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="G193" s="4" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A194" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B194" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="C194" s="4"/>
+      <c r="D194" s="4" t="s">
+        <v>443</v>
+      </c>
+      <c r="E194" s="4" t="s">
+        <v>444</v>
+      </c>
+      <c r="F194" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="G194" s="4" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="195" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A195" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B195" s="4" t="s">
+        <v>490</v>
+      </c>
+      <c r="C195" s="4"/>
+      <c r="D195" s="4" t="s">
+        <v>491</v>
+      </c>
+      <c r="E195" s="4" t="s">
+        <v>492</v>
+      </c>
+      <c r="F195" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="G195" s="4" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="196" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A196" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B196" s="4" t="s">
+        <v>580</v>
+      </c>
+      <c r="C196" s="4"/>
+      <c r="D196" s="4" t="s">
+        <v>581</v>
+      </c>
+      <c r="E196" s="4" t="s">
+        <v>582</v>
+      </c>
+      <c r="F196" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="G196" s="4" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="197" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A197" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B197" s="4" t="s">
+        <v>604</v>
+      </c>
+      <c r="C197" s="4"/>
+      <c r="D197" s="4" t="s">
+        <v>605</v>
+      </c>
+      <c r="E197" s="4" t="s">
+        <v>606</v>
+      </c>
+      <c r="F197" s="4" t="s">
+        <v>578</v>
+      </c>
+      <c r="G197" s="4" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A198" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B198" s="4" t="s">
+        <v>564</v>
+      </c>
+      <c r="C198" s="4"/>
+      <c r="D198" s="4" t="s">
+        <v>565</v>
+      </c>
+      <c r="E198" s="4" t="s">
+        <v>566</v>
+      </c>
+      <c r="F198" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="G198" s="4" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="199" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A199" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B199" s="4" t="s">
+        <v>628</v>
+      </c>
+      <c r="C199" s="4"/>
+      <c r="D199" s="4" t="s">
+        <v>629</v>
+      </c>
+      <c r="E199" s="4" t="s">
+        <v>630</v>
+      </c>
+      <c r="F199" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="G199" s="4" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="200" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A200" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B200" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="C200" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="D200" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="E200" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="F200" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="G200" s="4" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="201" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A201" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B201" s="4" t="s">
+        <v>549</v>
+      </c>
+      <c r="C201" s="4"/>
+      <c r="D201" s="4" t="s">
+        <v>550</v>
+      </c>
+      <c r="E201" s="4" t="s">
+        <v>551</v>
+      </c>
+      <c r="F201" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="G201" s="4" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="202" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A202" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B202" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="C202" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="D202" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E202" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="F202" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="G202" s="4" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="203" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A203" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B203" s="4" t="s">
+        <v>329</v>
+      </c>
+      <c r="C203" s="4" t="s">
+        <v>330</v>
+      </c>
+      <c r="D203" s="4" t="s">
+        <v>331</v>
+      </c>
+      <c r="E203" s="4" t="s">
+        <v>332</v>
+      </c>
+      <c r="F203" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="G203" s="4" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="204" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A204" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B204" s="4" t="s">
+        <v>427</v>
+      </c>
+      <c r="C204" s="4"/>
+      <c r="D204" s="4" t="s">
+        <v>428</v>
+      </c>
+      <c r="E204" s="4" t="s">
+        <v>429</v>
+      </c>
+      <c r="F204" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="G204" s="4" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="205" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A205" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B205" s="4" t="s">
+        <v>340</v>
+      </c>
+      <c r="C205" s="4" t="s">
+        <v>340</v>
+      </c>
+      <c r="D205" s="4" t="s">
+        <v>341</v>
+      </c>
+      <c r="E205" s="4" t="s">
+        <v>342</v>
+      </c>
+      <c r="F205" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="G205" s="4" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="206" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A206" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B206" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="C206" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="D206" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="E206" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="F206" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="G206" s="4" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="207" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A207" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B207" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="C207" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="D207" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="E207" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="F207" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="G207" s="4" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="208" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A208" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B208" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="C208" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="D208" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="E208" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="F208" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="G208" s="4" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="209" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A209" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B209" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="C209" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="D209" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="E209" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="F209" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="G209" s="4" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="210" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A210" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B210" s="4" t="s">
+        <v>407</v>
+      </c>
+      <c r="C210" s="4"/>
+      <c r="D210" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="E210" s="4" t="s">
+        <v>342</v>
+      </c>
+      <c r="F210" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="G210" s="4" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="211" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A211" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B211" s="4" t="s">
+        <v>506</v>
+      </c>
+      <c r="C211" s="4"/>
+      <c r="D211" s="4" t="s">
+        <v>507</v>
+      </c>
+      <c r="E211" s="4" t="s">
+        <v>508</v>
+      </c>
+      <c r="F211" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="G211" s="4" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="212" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A212" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B212" s="4" t="s">
+        <v>640</v>
+      </c>
+      <c r="C212" s="4"/>
+      <c r="D212" s="4" t="s">
+        <v>641</v>
+      </c>
+      <c r="E212" s="4" t="s">
+        <v>642</v>
+      </c>
+      <c r="F212" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="G212" s="4" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="213" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A213" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B213" s="4" t="s">
+        <v>463</v>
+      </c>
+      <c r="C213" s="4"/>
+      <c r="D213" s="4" t="s">
+        <v>464</v>
+      </c>
+      <c r="E213" s="4" t="s">
+        <v>465</v>
+      </c>
+      <c r="F213" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="G213" s="4" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="214" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A214" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B214" s="4" t="s">
+        <v>654</v>
+      </c>
+      <c r="C214" s="4"/>
+      <c r="D214" s="4" t="s">
+        <v>655</v>
+      </c>
+      <c r="E214" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="F214" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="G214" s="4" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="215" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A215" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B215" s="4" t="s">
+        <v>522</v>
+      </c>
+      <c r="C215" s="4"/>
+      <c r="D215" s="4" t="s">
+        <v>523</v>
+      </c>
+      <c r="E215" s="4" t="s">
+        <v>524</v>
+      </c>
+      <c r="F215" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="G215" s="4" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="216" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A216" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B216" s="4" t="s">
+        <v>591</v>
+      </c>
+      <c r="C216" s="4"/>
+      <c r="D216" s="4" t="s">
+        <v>592</v>
+      </c>
+      <c r="E216" s="4" t="s">
+        <v>593</v>
+      </c>
+      <c r="F216" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="G216" s="4" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="217" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A217" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B217" s="4" t="s">
+        <v>422</v>
+      </c>
+      <c r="C217" s="4"/>
+      <c r="D217" s="4" t="s">
+        <v>423</v>
+      </c>
+      <c r="E217" s="4" t="s">
+        <v>424</v>
+      </c>
+      <c r="F217" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="G217" s="4" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="218" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A218" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B218" s="4" t="s">
+        <v>620</v>
+      </c>
+      <c r="C218" s="4"/>
+      <c r="D218" s="4" t="s">
+        <v>621</v>
+      </c>
+      <c r="E218" s="4" t="s">
+        <v>613</v>
+      </c>
+      <c r="F218" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="G218" s="4" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="219" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A219" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="F8" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G8" s="3" t="s">
+      <c r="B219" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="C219" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="D219" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="E219" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="F219" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G219" s="4" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="220" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A220" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B220" s="4" t="s">
+        <v>584</v>
+      </c>
+      <c r="C220" s="4"/>
+      <c r="D220" s="4" t="s">
+        <v>585</v>
+      </c>
+      <c r="E220" s="4" t="s">
+        <v>586</v>
+      </c>
+      <c r="F220" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="G220" s="4" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="221" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A221" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B221" s="4" t="s">
+        <v>675</v>
+      </c>
+      <c r="C221" s="4"/>
+      <c r="D221" s="4" t="s">
+        <v>379</v>
+      </c>
+      <c r="E221" s="4" t="s">
+        <v>380</v>
+      </c>
+      <c r="F221" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="G221" s="4" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="222" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A222" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B222" s="4" t="s">
+        <v>616</v>
+      </c>
+      <c r="C222" s="4"/>
+      <c r="D222" s="4" t="s">
+        <v>617</v>
+      </c>
+      <c r="E222" s="4" t="s">
+        <v>618</v>
+      </c>
+      <c r="F222" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G222" s="4" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="223" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A223" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B223" s="4" t="s">
+        <v>392</v>
+      </c>
+      <c r="C223" s="4" t="s">
+        <v>392</v>
+      </c>
+      <c r="D223" s="4" t="s">
+        <v>393</v>
+      </c>
+      <c r="E223" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="F223" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G223" s="4" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="224" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A224" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B224" s="4" t="s">
         <v>27</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B9" s="3" t="s">
+      <c r="C224" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="C9" s="3"/>
-      <c r="D9" s="3" t="s">
+      <c r="D224" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="E9" s="3" t="s">
+      <c r="E224" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="F9" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G9" s="3" t="s">
+      <c r="F224" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G224" s="4" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
-[...4922 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A5:G233" xr:uid="{F2D07104-8099-4D04-85D9-F8E6941EDE6F}"/>
-[...3 lines deleted...]
-    <sortCondition ref="C6:C233"/>
+  <autoFilter ref="A5:G5" xr:uid="{0BEDC4EC-8427-4FF3-B1D5-9909FADB0C09}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A6:G224">
+    <sortCondition ref="A6:A224"/>
+    <sortCondition ref="B6:B224"/>
+    <sortCondition ref="C6:C224"/>
   </sortState>
-  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="65" fitToHeight="0" orientation="landscape" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
   <headerFooter>
-    <oddHeader>&amp;R&amp;"Calibri,Bold"Page &amp;P of  &amp;N</oddHeader>
+    <oddHeader>&amp;R&amp;"Calibri,Bold"&amp;14Page &amp;P of &amp;N</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>