--- v3 (2026-06-09)
+++ v4 (2026-07-24)
@@ -2,2121 +2,1692 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\TMD\TMD Shared Perm\Comp Office\Excise\CigTobacco\CT\Permittee Listing\2026\202606\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\TMD\TMD Shared Perm\Comp Office\Excise\CigTobacco\CT\Permittee Listing\2026\202607\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A5BB2094-384B-4EE0-9537-F8D995E26A4F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FF8B8503-5BE5-4389-9CC8-F2420B89A98A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-105" windowWidth="29040" windowHeight="15720" xr2:uid="{0FD70604-47BB-4FAE-9F87-425C20F38E88}"/>
+    <workbookView xWindow="-28920" yWindow="-2670" windowWidth="29040" windowHeight="15720" xr2:uid="{867DD203-4DAD-4999-A8BE-C25A3082AD7F}"/>
   </bookViews>
   <sheets>
     <sheet name="Cigarette Tobacco Permittees" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Cigarette Tobacco Permittees'!$A$5:$G$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Cigarette Tobacco Permittees'!$1:$5</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1434" uniqueCount="684">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1131" uniqueCount="541">
   <si>
     <t>Permit Type</t>
   </si>
   <si>
     <t>Legal Name</t>
   </si>
   <si>
     <t>Trade Name</t>
   </si>
   <si>
     <t>Street</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Postal Code</t>
   </si>
   <si>
+    <t>Cigarette Distributor In-state</t>
+  </si>
+  <si>
+    <t>HY-VEE INC</t>
+  </si>
+  <si>
+    <t>LOMAR DISTRIBUTION</t>
+  </si>
+  <si>
+    <t>5251 CUMMING AVE</t>
+  </si>
+  <si>
+    <t>CUMMING</t>
+  </si>
+  <si>
+    <t>IA</t>
+  </si>
+  <si>
+    <t>500619313</t>
+  </si>
+  <si>
+    <t>CORE-MARK US, LLC</t>
+  </si>
+  <si>
+    <t>COREMARK US LLC</t>
+  </si>
+  <si>
+    <t>1751 E US HIGHWAY 30</t>
+  </si>
+  <si>
+    <t>CARROLL</t>
+  </si>
+  <si>
+    <t>514012671</t>
+  </si>
+  <si>
+    <t>Cigarette Distributor Out-of-state</t>
+  </si>
+  <si>
+    <t>2051 BASELINE RD</t>
+  </si>
+  <si>
+    <t>MONTGOMERY</t>
+  </si>
+  <si>
+    <t>IL</t>
+  </si>
+  <si>
+    <t>605381193</t>
+  </si>
+  <si>
+    <t>QUIKTRIP CORPORATION</t>
+  </si>
+  <si>
+    <t>QUIK N TASTY FOODS INC</t>
+  </si>
+  <si>
+    <t>822 QUIK TRIP WAY</t>
+  </si>
+  <si>
+    <t>BELTON</t>
+  </si>
+  <si>
+    <t>MO</t>
+  </si>
+  <si>
+    <t>640124658</t>
+  </si>
+  <si>
+    <t>MCLANE MIDWEST INC</t>
+  </si>
+  <si>
+    <t>MCLANE OZARK</t>
+  </si>
+  <si>
+    <t>2788 E SAWYER RD</t>
+  </si>
+  <si>
+    <t>REPUBLIC</t>
+  </si>
+  <si>
+    <t>657387557</t>
+  </si>
+  <si>
+    <t>CASEYS MARKETING COMPANY</t>
+  </si>
+  <si>
+    <t>CASEY'S GENERAL STORES</t>
+  </si>
+  <si>
+    <t>2902 S JAGUAR RD</t>
+  </si>
+  <si>
+    <t>JOPLIN</t>
+  </si>
+  <si>
+    <t>648048197</t>
+  </si>
+  <si>
+    <t>400 W INDUSTRIAL DR</t>
+  </si>
+  <si>
+    <t>TERRE HAUTE</t>
+  </si>
+  <si>
+    <t>IN</t>
+  </si>
+  <si>
+    <t>478029828</t>
+  </si>
+  <si>
+    <t>1 SE CONVENIENCE BLVD</t>
+  </si>
+  <si>
+    <t>ANKENY</t>
+  </si>
+  <si>
+    <t>500219672</t>
+  </si>
+  <si>
+    <t>NATIONAL CIGAR STORE INC</t>
+  </si>
+  <si>
+    <t>NATIONAL CIGAR STORE, INC.</t>
+  </si>
+  <si>
+    <t>617 SYCAMORE ST</t>
+  </si>
+  <si>
+    <t>WATERLOO</t>
+  </si>
+  <si>
+    <t>507034725</t>
+  </si>
+  <si>
+    <t>Tobacco Distributor Out-of-state</t>
+  </si>
+  <si>
+    <t>KWIK TRIP INC</t>
+  </si>
+  <si>
+    <t>KWIK STAR</t>
+  </si>
+  <si>
+    <t>2025 KWIK TRIP WAY</t>
+  </si>
+  <si>
+    <t>LA CROSSE</t>
+  </si>
+  <si>
+    <t>WI</t>
+  </si>
+  <si>
+    <t>546033228</t>
+  </si>
+  <si>
+    <t>ST JOSEPH TOBACCO COMPANY INC</t>
+  </si>
+  <si>
+    <t>SAINT JOE DISTRIBUTING</t>
+  </si>
+  <si>
+    <t>5808 CORPORATE DR</t>
+  </si>
+  <si>
+    <t>SAINT JOSEPH</t>
+  </si>
+  <si>
+    <t>645077758</t>
+  </si>
+  <si>
+    <t>S ABRAHAM &amp; SONS INC</t>
+  </si>
+  <si>
+    <t>S ABRAHAM &amp; SONS</t>
+  </si>
+  <si>
+    <t>4001 3 MILE RD NW</t>
+  </si>
+  <si>
+    <t>GRAND RAPIDS</t>
+  </si>
+  <si>
+    <t>MI</t>
+  </si>
+  <si>
+    <t>495341132</t>
+  </si>
+  <si>
+    <t>FRANCHISE WHOLESALE CO LLC</t>
+  </si>
+  <si>
+    <t>WILDHORSE DISTRIBUTING</t>
+  </si>
+  <si>
+    <t>713 N FRONTIER RD</t>
+  </si>
+  <si>
+    <t>PAPILLION</t>
+  </si>
+  <si>
+    <t>NE</t>
+  </si>
+  <si>
+    <t>680464354</t>
+  </si>
+  <si>
+    <t>MARSHALL IGA INC</t>
+  </si>
+  <si>
+    <t>HARVARD DISTRIBUTING</t>
+  </si>
+  <si>
+    <t>5113 S ROUTE 31</t>
+  </si>
+  <si>
+    <t>RINGWOOD</t>
+  </si>
+  <si>
+    <t>600720000</t>
+  </si>
+  <si>
+    <t>SURPLUS OUTLET INC</t>
+  </si>
+  <si>
+    <t>WAHOO WAREHOUSE</t>
+  </si>
+  <si>
+    <t>360 E 5TH ST</t>
+  </si>
+  <si>
+    <t>WAHOO</t>
+  </si>
+  <si>
+    <t>680661926</t>
+  </si>
+  <si>
+    <t>SUPER FOOD SERVICES INC</t>
+  </si>
+  <si>
+    <t>SUPER FOOD SERVICES 071</t>
+  </si>
+  <si>
+    <t>4067 COUNTY ROAD 130</t>
+  </si>
+  <si>
+    <t>BELLEFONTAINE</t>
+  </si>
+  <si>
+    <t>OH</t>
+  </si>
+  <si>
+    <t>433119359</t>
+  </si>
+  <si>
+    <t>SUPER FOOD SERVICES 067</t>
+  </si>
+  <si>
+    <t>4228 S 72ND ST</t>
+  </si>
+  <si>
+    <t>OMAHA</t>
+  </si>
+  <si>
+    <t>681271803</t>
+  </si>
+  <si>
+    <t>IOWA CASH &amp; CARRY LLC</t>
+  </si>
+  <si>
+    <t>IOWA CASH &amp; CARRY</t>
+  </si>
+  <si>
+    <t>2220 E OVID AVE</t>
+  </si>
+  <si>
+    <t>DES MOINES</t>
+  </si>
+  <si>
+    <t>503134747</t>
+  </si>
+  <si>
+    <t>Tobacco Distributor In-state</t>
+  </si>
+  <si>
+    <t>Tobacco Subjobber</t>
+  </si>
+  <si>
+    <t>A AND M GROUP LLC</t>
+  </si>
+  <si>
+    <t>QUAD CITIES IMPORTS</t>
+  </si>
+  <si>
+    <t>7620 LOUIS RICH CT</t>
+  </si>
+  <si>
+    <t>DAVENPORT</t>
+  </si>
+  <si>
+    <t>528041414</t>
+  </si>
+  <si>
     <t>Cigarette Wholesaler</t>
   </si>
   <si>
-    <t>HY-VEE INC</t>
+    <t>HIVEGUYS</t>
+  </si>
+  <si>
+    <t>HIVE GUYS</t>
+  </si>
+  <si>
+    <t>5900 BALCONES DR</t>
+  </si>
+  <si>
+    <t>AUSTIN</t>
+  </si>
+  <si>
+    <t>TX</t>
+  </si>
+  <si>
+    <t>787314298</t>
+  </si>
+  <si>
+    <t>MASON BROTHERS COMPANY</t>
+  </si>
+  <si>
+    <t>MASO</t>
+  </si>
+  <si>
+    <t>222 4TH ST NE</t>
+  </si>
+  <si>
+    <t>WADENA</t>
+  </si>
+  <si>
+    <t>MN</t>
+  </si>
+  <si>
+    <t>564821200</t>
   </si>
   <si>
     <t>BEVERAGE DISTRIBUTORS OF IOWA</t>
   </si>
   <si>
     <t>3221 SE 14TH ST</t>
   </si>
   <si>
-    <t>DES MOINES</t>
-[...4 lines deleted...]
-  <si>
     <t>503201304</t>
   </si>
   <si>
-    <t>Cigarette Distributor In-state</t>
-[...20 lines deleted...]
-    <t>MAC'S CONVENIENCE STORES LLC</t>
+    <t>Delivery Seller</t>
+  </si>
+  <si>
+    <t>FONTEM US LLC</t>
+  </si>
+  <si>
+    <t>BLU ECIGS</t>
+  </si>
+  <si>
+    <t>628 GREEN VALLEY RD</t>
+  </si>
+  <si>
+    <t>GREENSBORO</t>
+  </si>
+  <si>
+    <t>NC</t>
+  </si>
+  <si>
+    <t>274087791</t>
+  </si>
+  <si>
+    <t>Cigarette Manufacturer</t>
+  </si>
+  <si>
+    <t>LIGGETT GROUP LLC</t>
+  </si>
+  <si>
+    <t>LIGGETT &amp; MYERS TOBACCO CO</t>
+  </si>
+  <si>
+    <t>4000 CENTER AT NORTH HILLS ST</t>
+  </si>
+  <si>
+    <t>RALEIGH</t>
+  </si>
+  <si>
+    <t>276097096</t>
+  </si>
+  <si>
+    <t>BONER, RICHARD J</t>
+  </si>
+  <si>
+    <t>CIGAR BOX</t>
+  </si>
+  <si>
+    <t>309 N HONNOLD ST</t>
+  </si>
+  <si>
+    <t>MONROE</t>
+  </si>
+  <si>
+    <t>501707937</t>
+  </si>
+  <si>
+    <t>THESY LLC</t>
+  </si>
+  <si>
+    <t>ELEMENT VAPE</t>
+  </si>
+  <si>
+    <t>370 TURNBULL CANYON RD</t>
+  </si>
+  <si>
+    <t>CITY OF INDUSTRY</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>917451009</t>
+  </si>
+  <si>
+    <t>WGK INVESTMENTS LLC</t>
+  </si>
+  <si>
+    <t>CIGAR SOURCE</t>
+  </si>
+  <si>
+    <t>3305 INGERSOLL AVE</t>
+  </si>
+  <si>
+    <t>503123913</t>
+  </si>
+  <si>
+    <t>BRAVIM MART INCORPORATED</t>
+  </si>
+  <si>
+    <t>TOBACCO HUT</t>
+  </si>
+  <si>
+    <t>121 N ANKENY BLVD</t>
+  </si>
+  <si>
+    <t>500231708</t>
+  </si>
+  <si>
+    <t>BLB7 LLC</t>
+  </si>
+  <si>
+    <t>THE VAPE MALL</t>
+  </si>
+  <si>
+    <t>704 W PEARCE BLVD</t>
+  </si>
+  <si>
+    <t>WENTZVILLE</t>
+  </si>
+  <si>
+    <t>633851016</t>
+  </si>
+  <si>
+    <t>MAGMA HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>EIGHTVAPE-EIGHTCIG</t>
+  </si>
+  <si>
+    <t>4151 N PECOS RD</t>
+  </si>
+  <si>
+    <t>LAS VEGAS</t>
+  </si>
+  <si>
+    <t>NV</t>
+  </si>
+  <si>
+    <t>891150189</t>
+  </si>
+  <si>
+    <t>DAVID'S BRIAR SHOPPE INC</t>
+  </si>
+  <si>
+    <t>DAVID'S FINE TOBACCOS</t>
+  </si>
+  <si>
+    <t>9759 UNIVERSITY AVE</t>
+  </si>
+  <si>
+    <t>CLIVE</t>
+  </si>
+  <si>
+    <t>503250000</t>
+  </si>
+  <si>
+    <t>GB LICENSE LLC</t>
+  </si>
+  <si>
+    <t>GOPUFF</t>
+  </si>
+  <si>
+    <t>1510 OHIO ST</t>
+  </si>
+  <si>
+    <t>503143424</t>
+  </si>
+  <si>
+    <t>1907 STEVENS DR</t>
+  </si>
+  <si>
+    <t>IOWA CITY</t>
+  </si>
+  <si>
+    <t>522404339</t>
+  </si>
+  <si>
+    <t>SHIBA BROTHERS LLC</t>
+  </si>
+  <si>
+    <t>5714 HICKMAN RD</t>
+  </si>
+  <si>
+    <t>503101121</t>
+  </si>
+  <si>
+    <t>LEAF BROTHERS CIGARS</t>
+  </si>
+  <si>
+    <t>LEAF BROTHERS CIGARS LLC</t>
+  </si>
+  <si>
+    <t>714 INTERSTATE PKWY</t>
+  </si>
+  <si>
+    <t>WAUKEE</t>
+  </si>
+  <si>
+    <t>502637577</t>
+  </si>
+  <si>
+    <t>TW VENDING INC</t>
+  </si>
+  <si>
+    <t>TURNKEY CORRECTIONS</t>
+  </si>
+  <si>
+    <t>3329 CASEY ST</t>
+  </si>
+  <si>
+    <t>RIVER FALLS</t>
+  </si>
+  <si>
+    <t>540225852</t>
+  </si>
+  <si>
+    <t>SB MART INC</t>
+  </si>
+  <si>
+    <t>TOBACCO MART</t>
+  </si>
+  <si>
+    <t>6535 DOUGLAS AVE</t>
+  </si>
+  <si>
+    <t>URBANDALE</t>
+  </si>
+  <si>
+    <t>503223333</t>
+  </si>
+  <si>
+    <t>WHITE HORSE VAPOR STORES, LLC</t>
+  </si>
+  <si>
+    <t>WHITE HORSE VAPOR</t>
+  </si>
+  <si>
+    <t>1483 MINERAL SPRING AVE</t>
+  </si>
+  <si>
+    <t>NORTH PROVIDENCE</t>
+  </si>
+  <si>
+    <t>RI</t>
+  </si>
+  <si>
+    <t>029043131</t>
+  </si>
+  <si>
+    <t>JAPAN TOBACCO INTERNATIONAL USA INC</t>
+  </si>
+  <si>
+    <t>JT INTERNATIONAL USA INC</t>
+  </si>
+  <si>
+    <t>IPURCHASE ONLINE INC</t>
+  </si>
+  <si>
+    <t>VAPE SOCIETY SUPPLIES</t>
+  </si>
+  <si>
+    <t>3100 S OLD HWY 63</t>
+  </si>
+  <si>
+    <t>COLUMBIA</t>
+  </si>
+  <si>
+    <t>652010000</t>
+  </si>
+  <si>
+    <t>Cigarette Vendor</t>
+  </si>
+  <si>
+    <t>LACLAIR, JOSHUA</t>
+  </si>
+  <si>
+    <t>LAST CALL VENDING LLC</t>
+  </si>
+  <si>
+    <t>6131 OAKWOOD DR</t>
+  </si>
+  <si>
+    <t>503228204</t>
+  </si>
+  <si>
+    <t>SMOLDERING CIGAR LLC</t>
+  </si>
+  <si>
+    <t>SMOLDERING CIGAR, LLC</t>
+  </si>
+  <si>
+    <t>411 4TH AVE</t>
+  </si>
+  <si>
+    <t>LIVERMORE</t>
+  </si>
+  <si>
+    <t>505589541</t>
+  </si>
+  <si>
+    <t>PARALLELDIRECT LLC</t>
+  </si>
+  <si>
+    <t>MAGIC MIST</t>
+  </si>
+  <si>
+    <t>103 SCHELTER RD</t>
+  </si>
+  <si>
+    <t>LINCOLNSHIRE</t>
+  </si>
+  <si>
+    <t>600693657</t>
+  </si>
+  <si>
+    <t>IMRAN HOLDINGS LLC</t>
+  </si>
+  <si>
+    <t>EAGLE WHOLESALE</t>
+  </si>
+  <si>
+    <t>4925 SIRONA DR</t>
+  </si>
+  <si>
+    <t>CHARLOTTE</t>
+  </si>
+  <si>
+    <t>282734200</t>
+  </si>
+  <si>
+    <t>HBI INNOVATIONS LLP</t>
+  </si>
+  <si>
+    <t>HBI INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>3401 W PAPAGO ST</t>
+  </si>
+  <si>
+    <t>PHOENIX</t>
+  </si>
+  <si>
+    <t>AZ</t>
+  </si>
+  <si>
+    <t>850099735</t>
+  </si>
+  <si>
+    <t>KRETEK INTERNATIONAL INC</t>
+  </si>
+  <si>
+    <t>PHILLIPS AND KING INT'L</t>
+  </si>
+  <si>
+    <t>5449 ENDEAVOUR CT</t>
+  </si>
+  <si>
+    <t>MOORPARK</t>
+  </si>
+  <si>
+    <t>930211712</t>
+  </si>
+  <si>
+    <t>HUFF AND PUFFERS LLC</t>
+  </si>
+  <si>
+    <t>HUFF AND PUFFERS</t>
+  </si>
+  <si>
+    <t>12105 BROOKHURST ST</t>
+  </si>
+  <si>
+    <t>GARDEN GROVE</t>
+  </si>
+  <si>
+    <t>928402853</t>
+  </si>
+  <si>
+    <t>SV3, LLC</t>
+  </si>
+  <si>
+    <t>MI-ONE BRANDS</t>
+  </si>
+  <si>
+    <t>4908 E MCDOWELL RD</t>
+  </si>
+  <si>
+    <t>850087718</t>
+  </si>
+  <si>
+    <t>ECON CONTROL INC</t>
+  </si>
+  <si>
+    <t>CERTIFRESH CIGAR</t>
+  </si>
+  <si>
+    <t>7395 BUSH LAKE RD</t>
+  </si>
+  <si>
+    <t>EDINA</t>
+  </si>
+  <si>
+    <t>554392027</t>
+  </si>
+  <si>
+    <t>VLV LLC</t>
+  </si>
+  <si>
+    <t>VAPE LIFE VENDING</t>
+  </si>
+  <si>
+    <t>885 BEL AIRE CT</t>
+  </si>
+  <si>
+    <t>502638833</t>
+  </si>
+  <si>
+    <t>MADURO DISTRIBUTORS</t>
+  </si>
+  <si>
+    <t>THE LOON</t>
+  </si>
+  <si>
+    <t>7580 COMMERCE LN NE</t>
+  </si>
+  <si>
+    <t>FRIDLEY</t>
+  </si>
+  <si>
+    <t>554323115</t>
+  </si>
+  <si>
+    <t>GREENSMARTLIVING INC</t>
+  </si>
+  <si>
+    <t>GREE</t>
+  </si>
+  <si>
+    <t>1404 S JEFFERSON ST</t>
+  </si>
+  <si>
+    <t>SALT LAKE CITY</t>
+  </si>
+  <si>
+    <t>UT</t>
+  </si>
+  <si>
+    <t>841155211</t>
+  </si>
+  <si>
+    <t>MISTER E LIQUID LLC</t>
+  </si>
+  <si>
+    <t>MEL WHOLESALE</t>
+  </si>
+  <si>
+    <t>632 PLYMOUTH AVE NE</t>
+  </si>
+  <si>
+    <t>495056032</t>
+  </si>
+  <si>
+    <t>SECOND STREET CIGARS LLC</t>
+  </si>
+  <si>
+    <t>DRAWING ROOM</t>
+  </si>
+  <si>
+    <t>320 E 2ND ST</t>
+  </si>
+  <si>
+    <t>528011702</t>
+  </si>
+  <si>
+    <t>BUYJOEYLLC</t>
+  </si>
+  <si>
+    <t>BUYJOEY LLC</t>
+  </si>
+  <si>
+    <t>11821 S EQUESTRIAN TRL</t>
+  </si>
+  <si>
+    <t>850443440</t>
+  </si>
+  <si>
+    <t>CHEYENNE INTERNATIONAL LLC</t>
+  </si>
+  <si>
+    <t>701 S BATTLEGROUND AVE</t>
+  </si>
+  <si>
+    <t>GROVER</t>
+  </si>
+  <si>
+    <t>280739542</t>
+  </si>
+  <si>
+    <t>QUADVEND</t>
+  </si>
+  <si>
+    <t>1210 W 17TH ST</t>
+  </si>
+  <si>
+    <t>528043716</t>
+  </si>
+  <si>
+    <t>1210 W 17TH STREET</t>
+  </si>
+  <si>
+    <t>528040000</t>
+  </si>
+  <si>
+    <t>BD2 INC.</t>
+  </si>
+  <si>
+    <t>BEAST DISTRO</t>
+  </si>
+  <si>
+    <t>2801 SW 149TH AVE</t>
+  </si>
+  <si>
+    <t>MIRAMAR</t>
+  </si>
+  <si>
+    <t>FL</t>
+  </si>
+  <si>
+    <t>330274175</t>
+  </si>
+  <si>
+    <t>OHSERASE MANUFACTURING, LLC</t>
+  </si>
+  <si>
+    <t>26 EAGLE DR</t>
+  </si>
+  <si>
+    <t>AKWESASNE</t>
+  </si>
+  <si>
+    <t>NY</t>
+  </si>
+  <si>
+    <t>136553235</t>
+  </si>
+  <si>
+    <t>VAPOR AUTHORITY INC</t>
+  </si>
+  <si>
+    <t>9187 CLAIREMONT MESA BLV</t>
+  </si>
+  <si>
+    <t>SAN DIEGO</t>
+  </si>
+  <si>
+    <t>921230000</t>
+  </si>
+  <si>
+    <t>PHILIP MORRIS USA INC</t>
+  </si>
+  <si>
+    <t>6601 W BROAD ST</t>
+  </si>
+  <si>
+    <t>RICHMOND</t>
+  </si>
+  <si>
+    <t>VA</t>
+  </si>
+  <si>
+    <t>232301723</t>
+  </si>
+  <si>
+    <t>XCALIBER INTERNATIONAL LTD LLC</t>
+  </si>
+  <si>
+    <t>4747 NE 1ST ST</t>
+  </si>
+  <si>
+    <t>PRYOR</t>
+  </si>
+  <si>
+    <t>OK</t>
+  </si>
+  <si>
+    <t>743619807</t>
+  </si>
+  <si>
+    <t>SWEDISH MATCH NORTH AMERICA LLC</t>
+  </si>
+  <si>
+    <t>1021 E CARY ST</t>
+  </si>
+  <si>
+    <t>232194000</t>
+  </si>
+  <si>
+    <t>GLOBAL DISTRIBUTION INC</t>
+  </si>
+  <si>
+    <t>10087 GOODHUE ST NE</t>
+  </si>
+  <si>
+    <t>BLAINE</t>
+  </si>
+  <si>
+    <t>554494431</t>
+  </si>
+  <si>
+    <t>AFRIDI WHOLESALE LLC</t>
+  </si>
+  <si>
+    <t>5454 CENTER POINT RD NE</t>
+  </si>
+  <si>
+    <t>CEDAR RAPIDS</t>
+  </si>
+  <si>
+    <t>524022028</t>
+  </si>
+  <si>
+    <t>METZ, JORDAN</t>
+  </si>
+  <si>
+    <t>2301 BOULEVARD OF CHAMPIONS</t>
+  </si>
+  <si>
+    <t>SIOUX CITY</t>
+  </si>
+  <si>
+    <t>511111100</t>
+  </si>
+  <si>
+    <t>AMCON DISTRIBUTING COMPANY</t>
+  </si>
+  <si>
+    <t>2517 ELLINGTON RD</t>
+  </si>
+  <si>
+    <t>QUINCY</t>
+  </si>
+  <si>
+    <t>623058828</t>
+  </si>
+  <si>
+    <t>CAP CITY CIGARS, LLC</t>
+  </si>
+  <si>
+    <t>1536 2ND AVE</t>
+  </si>
+  <si>
+    <t>503143405</t>
+  </si>
+  <si>
+    <t>US SMOKELESS TOBACCO COMPANY LLC</t>
+  </si>
+  <si>
+    <t>800 HARRISON ST</t>
+  </si>
+  <si>
+    <t>NASHVILLE</t>
+  </si>
+  <si>
+    <t>TN</t>
+  </si>
+  <si>
+    <t>372033336</t>
+  </si>
+  <si>
+    <t>JUUL LABS INC</t>
+  </si>
+  <si>
+    <t>1000 F ST NW</t>
+  </si>
+  <si>
+    <t>WASHINGTON</t>
+  </si>
+  <si>
+    <t>DC</t>
+  </si>
+  <si>
+    <t>200041501</t>
+  </si>
+  <si>
+    <t>ASSOCIATED WHOLESALE GROCERS INC AND SUB</t>
+  </si>
+  <si>
+    <t>5000 KANSAS AVE</t>
+  </si>
+  <si>
+    <t>KANSAS CITY</t>
+  </si>
+  <si>
+    <t>KS</t>
+  </si>
+  <si>
+    <t>661061135</t>
+  </si>
+  <si>
+    <t>AMERICAN SNUFF COMPANY LLC</t>
+  </si>
+  <si>
+    <t>4583 GUTHRIE HWY</t>
+  </si>
+  <si>
+    <t>CLARKSVILLE</t>
+  </si>
+  <si>
+    <t>370405422</t>
+  </si>
+  <si>
+    <t>VEND GENIE LLC</t>
+  </si>
+  <si>
+    <t>618 E PARK AVE</t>
+  </si>
+  <si>
+    <t>503152445</t>
+  </si>
+  <si>
+    <t>3400 E MAIN ST</t>
+  </si>
+  <si>
+    <t>DANVILLE</t>
+  </si>
+  <si>
+    <t>618349468</t>
+  </si>
+  <si>
+    <t>NORTHERNER SCANDINAVIA INC</t>
+  </si>
+  <si>
+    <t>631 HIGHWAY 90 A</t>
+  </si>
+  <si>
+    <t>MISSOURI CITY</t>
+  </si>
+  <si>
+    <t>774891334</t>
+  </si>
+  <si>
+    <t>DOORDASH ESSENTIALS LLC</t>
+  </si>
+  <si>
+    <t>3180 100TH ST</t>
+  </si>
+  <si>
+    <t>503223869</t>
+  </si>
+  <si>
+    <t>500 KAPIK RD</t>
+  </si>
+  <si>
+    <t>HERNANDO</t>
+  </si>
+  <si>
+    <t>MS</t>
+  </si>
+  <si>
+    <t>386320000</t>
+  </si>
+  <si>
+    <t>CERTCO INC</t>
+  </si>
+  <si>
+    <t>5321 VERONA RD</t>
+  </si>
+  <si>
+    <t>FITCHBURG</t>
+  </si>
+  <si>
+    <t>537114420</t>
+  </si>
+  <si>
+    <t>7 DAZE LLC</t>
+  </si>
+  <si>
+    <t>1425 S VINEYARD AVE</t>
+  </si>
+  <si>
+    <t>ONTARIO</t>
+  </si>
+  <si>
+    <t>917618063</t>
+  </si>
+  <si>
+    <t>HEWETT WHOLESALE INC</t>
+  </si>
+  <si>
+    <t>2519 S FEDERAL AVE</t>
+  </si>
+  <si>
+    <t>MASON CITY</t>
+  </si>
+  <si>
+    <t>504016736</t>
+  </si>
+  <si>
+    <t>MCLANE MINNESOTA INC</t>
+  </si>
+  <si>
+    <t>1111 5TH ST W</t>
+  </si>
+  <si>
+    <t>NORTHFIELD</t>
+  </si>
+  <si>
+    <t>550571602</t>
+  </si>
+  <si>
+    <t>SANTA FE NATURAL TOBACCO COMPANY INC</t>
+  </si>
+  <si>
+    <t>7869 DORAL DR</t>
+  </si>
+  <si>
+    <t>TOBACCOVILLE</t>
+  </si>
+  <si>
+    <t>270509002</t>
+  </si>
+  <si>
+    <t>FRESH SMOKE OF MN LLC</t>
+  </si>
+  <si>
+    <t>4255 WHITE BEAR PKWY</t>
+  </si>
+  <si>
+    <t>SAINT PAUL</t>
+  </si>
+  <si>
+    <t>551103391</t>
+  </si>
+  <si>
+    <t>J &amp; M DISTRIBUTORS INC</t>
+  </si>
+  <si>
+    <t>7119 ALUMAX RD</t>
+  </si>
+  <si>
+    <t>TEXARKANA</t>
+  </si>
+  <si>
+    <t>755010408</t>
+  </si>
+  <si>
+    <t>ELECTRIC TOBACCONIST LLC</t>
+  </si>
+  <si>
+    <t>2555 55TH ST</t>
+  </si>
+  <si>
+    <t>BOULDER</t>
+  </si>
+  <si>
+    <t>CO</t>
+  </si>
+  <si>
+    <t>803015729</t>
+  </si>
+  <si>
+    <t>MAVERICK DISTRIBUTION LLC</t>
+  </si>
+  <si>
+    <t>6210 ABBOTT DR</t>
+  </si>
+  <si>
+    <t>681102805</t>
+  </si>
+  <si>
+    <t>VR PRODUCTS I LLC</t>
+  </si>
+  <si>
+    <t>591 STEWART AVE</t>
+  </si>
+  <si>
+    <t>GARDEN CITY</t>
+  </si>
+  <si>
+    <t>115304773</t>
+  </si>
+  <si>
+    <t>CIRCLE K STORES INC</t>
   </si>
   <si>
     <t>1600 TRADEPORT DR</t>
   </si>
   <si>
     <t>HAZELWOOD</t>
   </si>
   <si>
-    <t>MO</t>
-[...1 lines deleted...]
-  <si>
     <t>630424319</t>
   </si>
   <si>
-    <t>Tobacco Subjobber</t>
-[...53 lines deleted...]
-    <t>CASH-WA DISTRIBUTING</t>
+    <t>PREMIER MANUFACTURING INC</t>
+  </si>
+  <si>
+    <t>629 CEPI DR</t>
+  </si>
+  <si>
+    <t>CHESTERFIELD</t>
+  </si>
+  <si>
+    <t>630051221</t>
+  </si>
+  <si>
+    <t>KING MAKER MARKETING INC</t>
+  </si>
+  <si>
+    <t>1304 ANNAPOLIS DR</t>
+  </si>
+  <si>
+    <t>276082130</t>
+  </si>
+  <si>
+    <t>VECTOR TOBACCO LLC</t>
+  </si>
+  <si>
+    <t>HABASH TRADING INC</t>
+  </si>
+  <si>
+    <t>6135 S NOTTINGHAM AVE</t>
+  </si>
+  <si>
+    <t>CHICAGO</t>
+  </si>
+  <si>
+    <t>606383909</t>
+  </si>
+  <si>
+    <t>CHAMBERS &amp; OWEN INC</t>
+  </si>
+  <si>
+    <t>1733 MORSE ST</t>
+  </si>
+  <si>
+    <t>JANESVILLE</t>
+  </si>
+  <si>
+    <t>535450206</t>
+  </si>
+  <si>
+    <t>REPUBLIC BRANDS LP</t>
+  </si>
+  <si>
+    <t>2301 RAVINE WAY</t>
+  </si>
+  <si>
+    <t>GLENVIEW</t>
+  </si>
+  <si>
+    <t>600257627</t>
+  </si>
+  <si>
+    <t>BLACK BUFFALO INC.</t>
+  </si>
+  <si>
+    <t>201 N GARLAND CT</t>
+  </si>
+  <si>
+    <t>606013717</t>
+  </si>
+  <si>
+    <t>NASCO PRODUCTS, LLC</t>
+  </si>
+  <si>
+    <t>321 FARMINGTON RD</t>
+  </si>
+  <si>
+    <t>MOCKSVILLE</t>
+  </si>
+  <si>
+    <t>270287638</t>
+  </si>
+  <si>
+    <t>US FLUE-CURED TOBACCO GROWERS INC</t>
+  </si>
+  <si>
+    <t>250 CROWN BLVD</t>
+  </si>
+  <si>
+    <t>TIMBERLAKE</t>
+  </si>
+  <si>
+    <t>275838507</t>
+  </si>
+  <si>
+    <t>6401 8TH AVE S</t>
+  </si>
+  <si>
+    <t>SAINT CLOUD</t>
+  </si>
+  <si>
+    <t>563017729</t>
+  </si>
+  <si>
+    <t>FARMERS TOBACCO CO OF CYNTHIANA</t>
+  </si>
+  <si>
+    <t>636 US HIGHWAY 27 N</t>
+  </si>
+  <si>
+    <t>CYNTHIANA</t>
+  </si>
+  <si>
+    <t>KY</t>
+  </si>
+  <si>
+    <t>410316188</t>
+  </si>
+  <si>
+    <t>MIDWEST WHOLESALE LLC</t>
+  </si>
+  <si>
+    <t>635 COOPER CT</t>
+  </si>
+  <si>
+    <t>SCHAUMBURG</t>
+  </si>
+  <si>
+    <t>601734570</t>
+  </si>
+  <si>
+    <t>HOPKINS DISTRIBUTION CO LLC</t>
+  </si>
+  <si>
+    <t>300 2ND AVE S</t>
+  </si>
+  <si>
+    <t>HOPKINS</t>
+  </si>
+  <si>
+    <t>553438375</t>
+  </si>
+  <si>
+    <t>HABANOS DAVENPORT, INC.</t>
+  </si>
+  <si>
+    <t>432 E 4TH ST</t>
+  </si>
+  <si>
+    <t>528011711</t>
+  </si>
+  <si>
+    <t>UNFI DISTRIBUTION CO LLC</t>
+  </si>
+  <si>
+    <t>501 MALLICK RD</t>
+  </si>
+  <si>
+    <t>OGLESBY</t>
+  </si>
+  <si>
+    <t>613489001</t>
+  </si>
+  <si>
+    <t>CW FOODSERVICE PARTNERS, LLC</t>
   </si>
   <si>
     <t>401 W 4TH ST</t>
   </si>
   <si>
     <t>KEARNEY</t>
   </si>
   <si>
-    <t>NE</t>
-[...1 lines deleted...]
-  <si>
     <t>688457825</t>
   </si>
   <si>
-    <t>SHIBA BROTHERS LLC</t>
-[...1244 lines deleted...]
-    <t>5172 LE TOURNEAU CIR</t>
+    <t>TOWN &amp; COUNTRY WHOLESALE CO INC</t>
+  </si>
+  <si>
+    <t>1102 12TH ST</t>
+  </si>
+  <si>
+    <t>BELLE PLAINE</t>
+  </si>
+  <si>
+    <t>522081715</t>
+  </si>
+  <si>
+    <t>R J REYNOLDS TOBACCO COMPANY</t>
+  </si>
+  <si>
+    <t>401 N MAIN ST</t>
+  </si>
+  <si>
+    <t>WINSTON SALEM</t>
+  </si>
+  <si>
+    <t>271013804</t>
+  </si>
+  <si>
+    <t>NATIONAL TOBACCO COMPANY LP</t>
+  </si>
+  <si>
+    <t>5201 INTERCHANGE WAY</t>
+  </si>
+  <si>
+    <t>LOUISVILLE</t>
+  </si>
+  <si>
+    <t>402292184</t>
+  </si>
+  <si>
+    <t>1035 NATHAN LN N</t>
+  </si>
+  <si>
+    <t>MINNEAPOLIS</t>
+  </si>
+  <si>
+    <t>554415002</t>
+  </si>
+  <si>
+    <t>MIDWEST QUALITY WHOLESALE INC</t>
+  </si>
+  <si>
+    <t>2300 INDUSTRIAL PARK RD</t>
+  </si>
+  <si>
+    <t>BOONE</t>
+  </si>
+  <si>
+    <t>500363005</t>
+  </si>
+  <si>
+    <t>WINNER TOBACCO WHOLESALE</t>
+  </si>
+  <si>
+    <t>675 STINSON BLVD</t>
+  </si>
+  <si>
+    <t>554132762</t>
+  </si>
+  <si>
+    <t>HELIX INNOVATIONS LLC</t>
+  </si>
+  <si>
+    <t>1301 W OMAHA AVE</t>
+  </si>
+  <si>
+    <t>NORFOLK</t>
+  </si>
+  <si>
+    <t>687015872</t>
+  </si>
+  <si>
+    <t>7405 IRVINGTON RD</t>
+  </si>
+  <si>
+    <t>681221232</t>
+  </si>
+  <si>
+    <t>15277 HERITAGE PKWY</t>
+  </si>
+  <si>
+    <t>FORT WORTH</t>
+  </si>
+  <si>
+    <t>761772517</t>
+  </si>
+  <si>
+    <t>8100 60TH ST</t>
+  </si>
+  <si>
+    <t>KENOSHA</t>
+  </si>
+  <si>
+    <t>531447863</t>
+  </si>
+  <si>
+    <t>ALTADIS USA LLC</t>
+  </si>
+  <si>
+    <t>6473 S FALKENBURG RD</t>
+  </si>
+  <si>
+    <t>RIVERVIEW</t>
+  </si>
+  <si>
+    <t>335788696</t>
+  </si>
+  <si>
+    <t>ITG CIGARS INC</t>
+  </si>
+  <si>
+    <t>2601 TAMPA EAST BLVD</t>
   </si>
   <si>
     <t>TAMPA</t>
   </si>
   <si>
-    <t>336105315</t>
-[...559 lines deleted...]
-  <si>
     <t>336193037</t>
   </si>
   <si>
-    <t>THE CIGAR GUYS INC</t>
-[...7 lines deleted...]
-  <si>
     <t>CIGARBROS USA INC</t>
   </si>
   <si>
     <t>1280 N JOHNSON AVE</t>
   </si>
   <si>
     <t>EL CAJON</t>
   </si>
   <si>
     <t>920201656</t>
   </si>
   <si>
     <t>MYERS-COX COMPANY</t>
   </si>
   <si>
     <t>8797 KAPP DR</t>
   </si>
   <si>
     <t>PEOSTA</t>
   </si>
   <si>
     <t>520689448</t>
   </si>
   <si>
-    <t>BIG RIVER TRADING COMPANY</t>
-[...10 lines deleted...]
-  <si>
     <t>JOHN MIDDLETON CO LLC</t>
   </si>
   <si>
     <t>3601 COMMERCE RD</t>
   </si>
   <si>
     <t>232342201</t>
   </si>
   <si>
     <t>AIR DISTRIBUTION USA, INC</t>
   </si>
   <si>
     <t>4841 SANDY PORTER RD</t>
   </si>
   <si>
     <t>282733239</t>
   </si>
   <si>
     <t>ITG BRANDS LLC</t>
   </si>
   <si>
     <t>IOWA CIGAR CO LLC</t>
   </si>
   <si>
     <t>1401 22ND ST</t>
   </si>
   <si>
     <t>WEST DES MOINES</t>
   </si>
   <si>
     <t>502661404</t>
   </si>
   <si>
     <t>Iowa Cigarette and Tobacco Permittees</t>
   </si>
   <si>
     <t>This listing includes Permit Type, Legal Name, Trade Name, Street, City, State, and Postal Code of active permittees.</t>
   </si>
   <si>
     <t>Filter buttons are available for use on each column.</t>
   </si>
   <si>
-    <t>Updated 06/02/2026</t>
+    <t>Updated 07/07/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2497,4967 +2068,4307 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0BEDC4EC-8427-4FF3-B1D5-9909FADB0C09}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{062FB887-EA6E-4627-9B79-04EB5786BF55}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G224"/>
+  <dimension ref="A1:G218"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="35.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="35.77734375" customWidth="1"/>
     <col min="2" max="2" width="43.33203125" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="35.44140625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="18.88671875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="31.33203125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="30.21875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="18.88671875" customWidth="1"/>
     <col min="6" max="6" width="9.33203125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="16.5546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
-        <v>680</v>
+        <v>537</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:7" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
-        <v>683</v>
+        <v>540</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
     </row>
     <row r="3" spans="1:7" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.35">
       <c r="A3" s="1" t="s">
-        <v>681</v>
+        <v>538</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
     </row>
     <row r="4" spans="1:7" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.35">
       <c r="A4" s="1" t="s">
-        <v>682</v>
+        <v>539</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
     </row>
     <row r="5" spans="1:7" s="1" customFormat="1" ht="18" x14ac:dyDescent="0.35">
       <c r="A5" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="6" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A6" s="4" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C6" s="4" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>61</v>
+        <v>44</v>
       </c>
       <c r="E6" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="4" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A7" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" s="4" t="s">
-        <v>222</v>
+        <v>15</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>223</v>
+        <v>16</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>224</v>
+        <v>17</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G7" s="4" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A8" s="4" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>213</v>
-[...3 lines deleted...]
-      </c>
+        <v>382</v>
+      </c>
+      <c r="C8" s="4"/>
       <c r="D8" s="4" t="s">
-        <v>218</v>
+        <v>383</v>
       </c>
       <c r="E8" s="4" t="s">
-        <v>219</v>
+        <v>384</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G8" s="4" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A9" s="4" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>486</v>
-[...1 lines deleted...]
-      <c r="C9" s="4"/>
+        <v>8</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>9</v>
+      </c>
       <c r="D9" s="4" t="s">
-        <v>487</v>
+        <v>10</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>488</v>
+        <v>11</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="4" t="s">
-        <v>489</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="C10" s="4" t="s">
-        <v>15</v>
+        <v>97</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>16</v>
+        <v>98</v>
       </c>
       <c r="E10" s="4" t="s">
-        <v>17</v>
+        <v>99</v>
       </c>
       <c r="F10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G10" s="4" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A11" s="4" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>111</v>
-[...3 lines deleted...]
-      </c>
+        <v>522</v>
+      </c>
+      <c r="C11" s="4"/>
       <c r="D11" s="4" t="s">
-        <v>113</v>
+        <v>523</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>11</v>
+        <v>524</v>
       </c>
       <c r="F11" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G11" s="4" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A12" s="4" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>661</v>
-[...1 lines deleted...]
-      <c r="C12" s="4"/>
+        <v>47</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>48</v>
+      </c>
       <c r="D12" s="4" t="s">
-        <v>662</v>
+        <v>49</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>663</v>
+        <v>50</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G12" s="4" t="s">
-        <v>664</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A13" s="4" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>476</v>
+      </c>
+      <c r="C13" s="4"/>
       <c r="D13" s="4" t="s">
-        <v>70</v>
+        <v>477</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>71</v>
+        <v>478</v>
       </c>
       <c r="F13" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G13" s="4" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A14" s="4" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>596</v>
+        <v>331</v>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="4" t="s">
-        <v>597</v>
+        <v>332</v>
       </c>
       <c r="E14" s="4" t="s">
-        <v>598</v>
+        <v>333</v>
       </c>
       <c r="F14" s="4" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G14" s="4" t="s">
-        <v>599</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A15" s="4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B15" s="4" t="s">
-        <v>415</v>
+        <v>331</v>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="4" t="s">
-        <v>416</v>
+        <v>502</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>417</v>
+        <v>94</v>
       </c>
       <c r="F15" s="4" t="s">
-        <v>147</v>
+        <v>74</v>
       </c>
       <c r="G15" s="4" t="s">
-        <v>418</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A16" s="4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>415</v>
+        <v>348</v>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="4" t="s">
-        <v>483</v>
+        <v>349</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>484</v>
+        <v>350</v>
       </c>
       <c r="F16" s="4" t="s">
-        <v>147</v>
+        <v>351</v>
       </c>
       <c r="G16" s="4" t="s">
-        <v>485</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A17" s="4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>415</v>
+        <v>348</v>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="4" t="s">
-        <v>635</v>
+        <v>370</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>109</v>
+        <v>371</v>
       </c>
       <c r="F17" s="4" t="s">
-        <v>47</v>
+        <v>372</v>
       </c>
       <c r="G17" s="4" t="s">
-        <v>636</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A18" s="4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>149</v>
-[...3 lines deleted...]
-      </c>
+        <v>348</v>
+      </c>
+      <c r="C18" s="4"/>
       <c r="D18" s="4" t="s">
-        <v>151</v>
+        <v>449</v>
       </c>
       <c r="E18" s="4" t="s">
-        <v>152</v>
+        <v>450</v>
       </c>
       <c r="F18" s="4" t="s">
         <v>119</v>
       </c>
       <c r="G18" s="4" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A19" s="4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>435</v>
+        <v>348</v>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="4" t="s">
-        <v>436</v>
+        <v>499</v>
       </c>
       <c r="E19" s="4" t="s">
-        <v>273</v>
+        <v>500</v>
       </c>
       <c r="F19" s="4" t="s">
-        <v>437</v>
+        <v>74</v>
       </c>
       <c r="G19" s="4" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A20" s="4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>435</v>
+        <v>348</v>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="4" t="s">
-        <v>459</v>
+        <v>507</v>
       </c>
       <c r="E20" s="4" t="s">
-        <v>460</v>
+        <v>508</v>
       </c>
       <c r="F20" s="4" t="s">
-        <v>461</v>
+        <v>57</v>
       </c>
       <c r="G20" s="4" t="s">
-        <v>462</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A21" s="4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>435</v>
-[...1 lines deleted...]
-      <c r="C21" s="4"/>
+        <v>35</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>36</v>
+      </c>
       <c r="D21" s="4" t="s">
-        <v>572</v>
+        <v>37</v>
       </c>
       <c r="E21" s="4" t="s">
-        <v>573</v>
+        <v>38</v>
       </c>
       <c r="F21" s="4" t="s">
-        <v>88</v>
+        <v>28</v>
       </c>
       <c r="G21" s="4" t="s">
-        <v>574</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A22" s="4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>435</v>
-[...1 lines deleted...]
-      <c r="C22" s="4"/>
+        <v>35</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>36</v>
+      </c>
       <c r="D22" s="4" t="s">
-        <v>632</v>
+        <v>40</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>633</v>
+        <v>41</v>
       </c>
       <c r="F22" s="4" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="G22" s="4" t="s">
-        <v>634</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A23" s="4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>435</v>
+        <v>374</v>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="4" t="s">
-        <v>644</v>
+        <v>375</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>645</v>
+        <v>376</v>
       </c>
       <c r="F23" s="4" t="s">
-        <v>77</v>
+        <v>57</v>
       </c>
       <c r="G23" s="4" t="s">
-        <v>646</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A24" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>430</v>
+      </c>
+      <c r="C24" s="4"/>
+      <c r="D24" s="4" t="s">
+        <v>431</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>432</v>
+      </c>
+      <c r="F24" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="G24" s="4" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A25" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>414</v>
+      </c>
+      <c r="C25" s="4"/>
+      <c r="D25" s="4" t="s">
+        <v>415</v>
+      </c>
+      <c r="E25" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="F25" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="G25" s="4" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A26" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="D26" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B24" s="4" t="s">
-[...53 lines deleted...]
-      </c>
       <c r="E26" s="4" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="F26" s="4" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="G26" s="4" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A27" s="4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>467</v>
+        <v>14</v>
       </c>
       <c r="C27" s="4"/>
       <c r="D27" s="4" t="s">
-        <v>468</v>
+        <v>488</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>469</v>
+        <v>489</v>
       </c>
       <c r="F27" s="4" t="s">
-        <v>77</v>
+        <v>119</v>
       </c>
       <c r="G27" s="4" t="s">
-        <v>470</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A28" s="4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>541</v>
+        <v>472</v>
       </c>
       <c r="C28" s="4"/>
       <c r="D28" s="4" t="s">
-        <v>542</v>
+        <v>473</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>543</v>
+        <v>474</v>
       </c>
       <c r="F28" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="G28" s="4" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A29" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="F29" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="G29" s="4" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A30" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F30" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="G30" s="4" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A31" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="C31" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="G28" s="4" t="s">
-[...11 lines deleted...]
-      <c r="D29" s="4" t="s">
+      <c r="D31" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="F31" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="E29" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F29" s="4" t="s">
+      <c r="G31" s="4" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A32" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="F32" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="G32" s="4" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A33" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>407</v>
+      </c>
+      <c r="C33" s="4"/>
+      <c r="D33" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="F33" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="G33" s="4" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A34" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="F34" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="G34" s="4" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A35" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C35" s="4"/>
+      <c r="D35" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>361</v>
+      </c>
+      <c r="F35" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="G35" s="4" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A36" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="C36" s="4"/>
+      <c r="D36" s="4" t="s">
+        <v>387</v>
+      </c>
+      <c r="E36" s="4" t="s">
+        <v>388</v>
+      </c>
+      <c r="F36" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="G36" s="4" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A37" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>457</v>
+      </c>
+      <c r="C37" s="4"/>
+      <c r="D37" s="4" t="s">
+        <v>458</v>
+      </c>
+      <c r="E37" s="4" t="s">
+        <v>459</v>
+      </c>
+      <c r="F37" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="G37" s="4" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A38" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B38" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="G29" s="4" t="s">
+      <c r="C38" s="4" t="s">
         <v>25</v>
       </c>
-    </row>
-[...37 lines deleted...]
-      <c r="F31" s="4" t="s">
+      <c r="D38" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="F38" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="G38" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A39" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="F39" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="G39" s="4" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A40" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="F40" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="G40" s="4" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A41" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="E41" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="F41" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="G41" s="4" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A42" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="D42" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="G31" s="4" t="s">
-[...54 lines deleted...]
-      <c r="C34" s="4" t="s">
+      <c r="E42" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="F42" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="G42" s="4" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A43" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="F43" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="D34" s="4" t="s">
-[...19 lines deleted...]
-      <c r="C35" s="4" t="s">
+      <c r="G43" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="D35" s="4" t="s">
-[...22 lines deleted...]
-      <c r="D36" s="4" t="s">
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A44" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B44" s="4" t="s">
+        <v>468</v>
+      </c>
+      <c r="C44" s="4"/>
+      <c r="D44" s="4" t="s">
+        <v>469</v>
+      </c>
+      <c r="E44" s="4" t="s">
+        <v>470</v>
+      </c>
+      <c r="F44" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="E36" s="4" t="s">
-[...180 lines deleted...]
-      </c>
       <c r="G44" s="4" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A45" s="4" t="s">
-        <v>20</v>
+        <v>131</v>
       </c>
       <c r="B45" s="4" t="s">
-        <v>90</v>
+        <v>282</v>
       </c>
       <c r="C45" s="4" t="s">
-        <v>91</v>
+        <v>282</v>
       </c>
       <c r="D45" s="4" t="s">
-        <v>92</v>
+        <v>283</v>
       </c>
       <c r="E45" s="4" t="s">
-        <v>93</v>
+        <v>284</v>
       </c>
       <c r="F45" s="4" t="s">
-        <v>94</v>
+        <v>129</v>
       </c>
       <c r="G45" s="4" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A46" s="4" t="s">
-        <v>20</v>
+        <v>131</v>
       </c>
       <c r="B46" s="4" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="C46" s="4"/>
       <c r="D46" s="4" t="s">
-        <v>81</v>
+        <v>504</v>
       </c>
       <c r="E46" s="4" t="s">
-        <v>82</v>
+        <v>505</v>
       </c>
       <c r="F46" s="4" t="s">
-        <v>24</v>
+        <v>113</v>
       </c>
       <c r="G46" s="4" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A47" s="4" t="s">
-        <v>20</v>
+        <v>131</v>
       </c>
       <c r="B47" s="4" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      </c>
+        <v>452</v>
+      </c>
+      <c r="C47" s="4"/>
       <c r="D47" s="4" t="s">
-        <v>108</v>
+        <v>453</v>
       </c>
       <c r="E47" s="4" t="s">
-        <v>109</v>
+        <v>454</v>
       </c>
       <c r="F47" s="4" t="s">
-        <v>47</v>
+        <v>455</v>
       </c>
       <c r="G47" s="4" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A48" s="4" t="s">
-        <v>20</v>
+        <v>131</v>
       </c>
       <c r="B48" s="4" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="C48" s="4"/>
       <c r="D48" s="4" t="s">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="E48" s="4" t="s">
-        <v>104</v>
+        <v>128</v>
       </c>
       <c r="F48" s="4" t="s">
-        <v>105</v>
+        <v>129</v>
       </c>
       <c r="G48" s="4" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A49" s="4" t="s">
-        <v>20</v>
+        <v>131</v>
       </c>
       <c r="B49" s="4" t="s">
-        <v>96</v>
+        <v>203</v>
       </c>
       <c r="C49" s="4" t="s">
-        <v>97</v>
+        <v>204</v>
       </c>
       <c r="D49" s="4" t="s">
-        <v>98</v>
+        <v>134</v>
       </c>
       <c r="E49" s="4" t="s">
-        <v>99</v>
+        <v>135</v>
       </c>
       <c r="F49" s="4" t="s">
-        <v>47</v>
+        <v>129</v>
       </c>
       <c r="G49" s="4" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A50" s="4" t="s">
-        <v>20</v>
+        <v>131</v>
       </c>
       <c r="B50" s="4" t="s">
-        <v>591</v>
+        <v>422</v>
       </c>
       <c r="C50" s="4"/>
       <c r="D50" s="4" t="s">
-        <v>592</v>
+        <v>423</v>
       </c>
       <c r="E50" s="4" t="s">
-        <v>593</v>
+        <v>135</v>
       </c>
       <c r="F50" s="4" t="s">
-        <v>147</v>
+        <v>129</v>
       </c>
       <c r="G50" s="4" t="s">
-        <v>594</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A51" s="4" t="s">
-        <v>115</v>
+        <v>131</v>
       </c>
       <c r="B51" s="4" t="s">
-        <v>149</v>
+        <v>132</v>
       </c>
       <c r="C51" s="4" t="s">
-        <v>150</v>
+        <v>133</v>
       </c>
       <c r="D51" s="4" t="s">
-        <v>151</v>
+        <v>134</v>
       </c>
       <c r="E51" s="4" t="s">
-        <v>152</v>
+        <v>135</v>
       </c>
       <c r="F51" s="4" t="s">
-        <v>119</v>
+        <v>129</v>
       </c>
       <c r="G51" s="4" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A52" s="4" t="s">
-        <v>115</v>
+        <v>131</v>
       </c>
       <c r="B52" s="4" t="s">
-        <v>121</v>
-[...3 lines deleted...]
-      </c>
+        <v>441</v>
+      </c>
+      <c r="C52" s="4"/>
       <c r="D52" s="4" t="s">
-        <v>122</v>
+        <v>442</v>
       </c>
       <c r="E52" s="4" t="s">
-        <v>123</v>
+        <v>443</v>
       </c>
       <c r="F52" s="4" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="G52" s="4" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A53" s="4" t="s">
-        <v>115</v>
+        <v>131</v>
       </c>
       <c r="B53" s="4" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="C53" s="4"/>
+        <v>297</v>
+      </c>
+      <c r="C53" s="4" t="s">
+        <v>297</v>
+      </c>
       <c r="D53" s="4" t="s">
-        <v>637</v>
+        <v>298</v>
       </c>
       <c r="E53" s="4" t="s">
-        <v>638</v>
+        <v>299</v>
       </c>
       <c r="F53" s="4" t="s">
-        <v>173</v>
+        <v>300</v>
       </c>
       <c r="G53" s="4" t="s">
-        <v>639</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A54" s="4" t="s">
-        <v>115</v>
+        <v>131</v>
       </c>
       <c r="B54" s="4" t="s">
-        <v>575</v>
+        <v>306</v>
       </c>
       <c r="C54" s="4"/>
       <c r="D54" s="4" t="s">
-        <v>576</v>
+        <v>307</v>
       </c>
       <c r="E54" s="4" t="s">
-        <v>577</v>
+        <v>308</v>
       </c>
       <c r="F54" s="4" t="s">
-        <v>578</v>
+        <v>309</v>
       </c>
       <c r="G54" s="4" t="s">
-        <v>579</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A55" s="4" t="s">
-        <v>115</v>
+        <v>131</v>
       </c>
       <c r="B55" s="4" t="s">
-        <v>675</v>
+        <v>418</v>
       </c>
       <c r="C55" s="4"/>
       <c r="D55" s="4" t="s">
-        <v>379</v>
+        <v>419</v>
       </c>
       <c r="E55" s="4" t="s">
-        <v>380</v>
+        <v>420</v>
       </c>
       <c r="F55" s="4" t="s">
-        <v>124</v>
+        <v>28</v>
       </c>
       <c r="G55" s="4" t="s">
-        <v>381</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A56" s="4" t="s">
-        <v>115</v>
+        <v>131</v>
       </c>
       <c r="B56" s="4" t="s">
-        <v>255</v>
-[...3 lines deleted...]
-      </c>
+        <v>480</v>
+      </c>
+      <c r="C56" s="4"/>
       <c r="D56" s="4" t="s">
-        <v>257</v>
+        <v>481</v>
       </c>
       <c r="E56" s="4" t="s">
-        <v>258</v>
+        <v>482</v>
       </c>
       <c r="F56" s="4" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="G56" s="4" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A57" s="4" t="s">
-        <v>115</v>
+        <v>131</v>
       </c>
       <c r="B57" s="4" t="s">
-        <v>534</v>
+        <v>390</v>
       </c>
       <c r="C57" s="4"/>
       <c r="D57" s="4" t="s">
-        <v>535</v>
+        <v>391</v>
       </c>
       <c r="E57" s="4" t="s">
-        <v>258</v>
+        <v>392</v>
       </c>
       <c r="F57" s="4" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="G57" s="4" t="s">
-        <v>536</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A58" s="4" t="s">
-        <v>115</v>
+        <v>131</v>
       </c>
       <c r="B58" s="4" t="s">
-        <v>373</v>
-[...3 lines deleted...]
-      </c>
+        <v>445</v>
+      </c>
+      <c r="C58" s="4"/>
       <c r="D58" s="4" t="s">
-        <v>375</v>
+        <v>446</v>
       </c>
       <c r="E58" s="4" t="s">
-        <v>258</v>
+        <v>447</v>
       </c>
       <c r="F58" s="4" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="G58" s="4" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A59" s="4" t="s">
-        <v>115</v>
+        <v>131</v>
       </c>
       <c r="B59" s="4" t="s">
-        <v>560</v>
+        <v>425</v>
       </c>
       <c r="C59" s="4"/>
       <c r="D59" s="4" t="s">
-        <v>561</v>
+        <v>134</v>
       </c>
       <c r="E59" s="4" t="s">
-        <v>562</v>
+        <v>135</v>
       </c>
       <c r="F59" s="4" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="G59" s="4" t="s">
-        <v>563</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A60" s="4" t="s">
-        <v>115</v>
+        <v>131</v>
       </c>
       <c r="B60" s="4" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>311</v>
+      </c>
+      <c r="C60" s="4"/>
       <c r="D60" s="4" t="s">
-        <v>117</v>
+        <v>312</v>
       </c>
       <c r="E60" s="4" t="s">
-        <v>118</v>
+        <v>313</v>
       </c>
       <c r="F60" s="4" t="s">
-        <v>119</v>
+        <v>314</v>
       </c>
       <c r="G60" s="4" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A61" s="4" t="s">
-        <v>115</v>
+        <v>210</v>
       </c>
       <c r="B61" s="4" t="s">
-        <v>399</v>
-[...1 lines deleted...]
-      <c r="C61" s="4"/>
+        <v>211</v>
+      </c>
+      <c r="C61" s="4" t="s">
+        <v>212</v>
+      </c>
       <c r="D61" s="4" t="s">
-        <v>400</v>
+        <v>213</v>
       </c>
       <c r="E61" s="4" t="s">
-        <v>342</v>
+        <v>195</v>
       </c>
       <c r="F61" s="4" t="s">
-        <v>343</v>
+        <v>12</v>
       </c>
       <c r="G61" s="4" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A62" s="4" t="s">
-        <v>115</v>
+        <v>210</v>
       </c>
       <c r="B62" s="4" t="s">
-        <v>530</v>
+        <v>327</v>
       </c>
       <c r="C62" s="4"/>
       <c r="D62" s="4" t="s">
-        <v>531</v>
+        <v>328</v>
       </c>
       <c r="E62" s="4" t="s">
-        <v>532</v>
+        <v>329</v>
       </c>
       <c r="F62" s="4" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="G62" s="4" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A63" s="4" t="s">
-        <v>115</v>
+        <v>210</v>
       </c>
       <c r="B63" s="4" t="s">
-        <v>600</v>
-[...1 lines deleted...]
-      <c r="C63" s="4"/>
+        <v>286</v>
+      </c>
+      <c r="C63" s="4" t="s">
+        <v>286</v>
+      </c>
       <c r="D63" s="4" t="s">
-        <v>601</v>
+        <v>287</v>
       </c>
       <c r="E63" s="4" t="s">
-        <v>602</v>
+        <v>106</v>
       </c>
       <c r="F63" s="4" t="s">
-        <v>124</v>
+        <v>12</v>
       </c>
       <c r="G63" s="4" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A64" s="4" t="s">
-        <v>115</v>
+        <v>210</v>
       </c>
       <c r="B64" s="4" t="s">
-        <v>494</v>
+        <v>357</v>
       </c>
       <c r="C64" s="4"/>
       <c r="D64" s="4" t="s">
-        <v>495</v>
+        <v>358</v>
       </c>
       <c r="E64" s="4" t="s">
-        <v>496</v>
+        <v>99</v>
       </c>
       <c r="F64" s="4" t="s">
-        <v>124</v>
+        <v>12</v>
       </c>
       <c r="G64" s="4" t="s">
-        <v>497</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A65" s="4" t="s">
-        <v>115</v>
+        <v>210</v>
       </c>
       <c r="B65" s="4" t="s">
-        <v>568</v>
-[...1 lines deleted...]
-      <c r="C65" s="4"/>
+        <v>255</v>
+      </c>
+      <c r="C65" s="4" t="s">
+        <v>256</v>
+      </c>
       <c r="D65" s="4" t="s">
-        <v>569</v>
+        <v>257</v>
       </c>
       <c r="E65" s="4" t="s">
-        <v>570</v>
+        <v>185</v>
       </c>
       <c r="F65" s="4" t="s">
-        <v>124</v>
+        <v>12</v>
       </c>
       <c r="G65" s="4" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A66" s="4" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="B66" s="4" t="s">
-        <v>387</v>
+        <v>103</v>
       </c>
       <c r="C66" s="4" t="s">
-        <v>388</v>
+        <v>104</v>
       </c>
       <c r="D66" s="4" t="s">
-        <v>389</v>
+        <v>105</v>
       </c>
       <c r="E66" s="4" t="s">
-        <v>390</v>
+        <v>106</v>
       </c>
       <c r="F66" s="4" t="s">
-        <v>124</v>
+        <v>12</v>
       </c>
       <c r="G66" s="4" t="s">
-        <v>391</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A67" s="4" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="B67" s="4" t="s">
-        <v>402</v>
+        <v>461</v>
       </c>
       <c r="C67" s="4"/>
       <c r="D67" s="4" t="s">
-        <v>403</v>
+        <v>462</v>
       </c>
       <c r="E67" s="4" t="s">
-        <v>404</v>
+        <v>463</v>
       </c>
       <c r="F67" s="4" t="s">
-        <v>405</v>
+        <v>119</v>
       </c>
       <c r="G67" s="4" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A68" s="4" t="s">
-        <v>298</v>
+        <v>108</v>
       </c>
       <c r="B68" s="4" t="s">
-        <v>446</v>
-[...1 lines deleted...]
-      <c r="C68" s="4"/>
+        <v>8</v>
+      </c>
+      <c r="C68" s="4" t="s">
+        <v>121</v>
+      </c>
       <c r="D68" s="4" t="s">
-        <v>447</v>
+        <v>122</v>
       </c>
       <c r="E68" s="4" t="s">
-        <v>253</v>
+        <v>99</v>
       </c>
       <c r="F68" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G68" s="4" t="s">
-        <v>448</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A69" s="4" t="s">
-        <v>298</v>
+        <v>108</v>
       </c>
       <c r="B69" s="4" t="s">
-        <v>299</v>
+        <v>96</v>
       </c>
       <c r="C69" s="4" t="s">
-        <v>299</v>
+        <v>97</v>
       </c>
       <c r="D69" s="4" t="s">
-        <v>300</v>
+        <v>98</v>
       </c>
       <c r="E69" s="4" t="s">
-        <v>129</v>
+        <v>99</v>
       </c>
       <c r="F69" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G69" s="4" t="s">
-        <v>301</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A70" s="4" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="B70" s="4" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="C70" s="4" t="s">
+        <v>532</v>
+      </c>
+      <c r="C70" s="4"/>
+      <c r="D70" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="D70" s="4" t="s">
+      <c r="E70" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="E70" s="4" t="s">
+      <c r="F70" s="4" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="G70" s="4" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="71" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A71" s="4" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="B71" s="4" t="s">
-        <v>584</v>
+        <v>491</v>
       </c>
       <c r="C71" s="4"/>
       <c r="D71" s="4" t="s">
-        <v>585</v>
+        <v>492</v>
       </c>
       <c r="E71" s="4" t="s">
-        <v>586</v>
+        <v>493</v>
       </c>
       <c r="F71" s="4" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="G71" s="4" t="s">
-        <v>587</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A72" s="4" t="s">
-        <v>7</v>
+        <v>124</v>
       </c>
       <c r="B72" s="4" t="s">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>378</v>
+      </c>
+      <c r="C72" s="4"/>
       <c r="D72" s="4" t="s">
-        <v>10</v>
+        <v>379</v>
       </c>
       <c r="E72" s="4" t="s">
-        <v>11</v>
+        <v>380</v>
       </c>
       <c r="F72" s="4" t="s">
-        <v>12</v>
+        <v>146</v>
       </c>
       <c r="G72" s="4" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A73" s="4" t="s">
-        <v>7</v>
+        <v>124</v>
       </c>
       <c r="B73" s="4" t="s">
-        <v>111</v>
-[...3 lines deleted...]
-      </c>
+        <v>529</v>
+      </c>
+      <c r="C73" s="4"/>
       <c r="D73" s="4" t="s">
-        <v>113</v>
+        <v>530</v>
       </c>
       <c r="E73" s="4" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="F73" s="4" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="G73" s="4" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A74" s="4" t="s">
-        <v>7</v>
+        <v>124</v>
       </c>
       <c r="B74" s="4" t="s">
-        <v>675</v>
-[...1 lines deleted...]
-      <c r="C74" s="4"/>
+        <v>291</v>
+      </c>
+      <c r="C74" s="4" t="s">
+        <v>292</v>
+      </c>
       <c r="D74" s="4" t="s">
-        <v>379</v>
+        <v>293</v>
       </c>
       <c r="E74" s="4" t="s">
-        <v>380</v>
+        <v>294</v>
       </c>
       <c r="F74" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="G74" s="4" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A75" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="G74" s="4" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B75" s="4" t="s">
-        <v>616</v>
+        <v>438</v>
       </c>
       <c r="C75" s="4"/>
       <c r="D75" s="4" t="s">
-        <v>617</v>
+        <v>439</v>
       </c>
       <c r="E75" s="4" t="s">
-        <v>618</v>
+        <v>428</v>
       </c>
       <c r="F75" s="4" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G75" s="4" t="s">
-        <v>619</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A76" s="4" t="s">
-        <v>7</v>
+        <v>124</v>
       </c>
       <c r="B76" s="4" t="s">
-        <v>27</v>
+        <v>156</v>
       </c>
       <c r="C76" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="D76" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="E76" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="F76" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="D76" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G76" s="4" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A77" s="4" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="B77" s="4" t="s">
-        <v>475</v>
-[...1 lines deleted...]
-      <c r="C77" s="4"/>
+        <v>278</v>
+      </c>
+      <c r="C77" s="4" t="s">
+        <v>279</v>
+      </c>
       <c r="D77" s="4" t="s">
-        <v>476</v>
+        <v>280</v>
       </c>
       <c r="E77" s="4" t="s">
-        <v>477</v>
+        <v>233</v>
       </c>
       <c r="F77" s="4" t="s">
-        <v>322</v>
+        <v>234</v>
       </c>
       <c r="G77" s="4" t="s">
-        <v>478</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A78" s="4" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="B78" s="4" t="s">
-        <v>672</v>
+        <v>367</v>
       </c>
       <c r="C78" s="4"/>
       <c r="D78" s="4" t="s">
-        <v>673</v>
+        <v>368</v>
       </c>
       <c r="E78" s="4" t="s">
-        <v>141</v>
+        <v>195</v>
       </c>
       <c r="F78" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G78" s="4" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A79" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="G78" s="4" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B79" s="4" t="s">
-        <v>288</v>
-[...3 lines deleted...]
-      </c>
+        <v>402</v>
+      </c>
+      <c r="C79" s="4"/>
       <c r="D79" s="4" t="s">
-        <v>290</v>
+        <v>403</v>
       </c>
       <c r="E79" s="4" t="s">
-        <v>291</v>
+        <v>404</v>
       </c>
       <c r="F79" s="4" t="s">
-        <v>292</v>
+        <v>405</v>
       </c>
       <c r="G79" s="4" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A80" s="4" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="B80" s="4" t="s">
-        <v>366</v>
+        <v>125</v>
       </c>
       <c r="C80" s="4" t="s">
-        <v>367</v>
+        <v>126</v>
       </c>
       <c r="D80" s="4" t="s">
-        <v>290</v>
+        <v>127</v>
       </c>
       <c r="E80" s="4" t="s">
-        <v>291</v>
+        <v>128</v>
       </c>
       <c r="F80" s="4" t="s">
-        <v>292</v>
+        <v>129</v>
       </c>
       <c r="G80" s="4" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A81" s="4" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="B81" s="4" t="s">
-        <v>553</v>
-[...1 lines deleted...]
-      <c r="C81" s="4"/>
+        <v>172</v>
+      </c>
+      <c r="C81" s="4" t="s">
+        <v>173</v>
+      </c>
       <c r="D81" s="4" t="s">
-        <v>554</v>
+        <v>174</v>
       </c>
       <c r="E81" s="4" t="s">
-        <v>539</v>
+        <v>99</v>
       </c>
       <c r="F81" s="4" t="s">
-        <v>147</v>
+        <v>12</v>
       </c>
       <c r="G81" s="4" t="s">
-        <v>555</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A82" s="4" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="B82" s="4" t="s">
-        <v>356</v>
+        <v>172</v>
       </c>
       <c r="C82" s="4" t="s">
-        <v>357</v>
+        <v>173</v>
       </c>
       <c r="D82" s="4" t="s">
-        <v>358</v>
+        <v>176</v>
       </c>
       <c r="E82" s="4" t="s">
-        <v>359</v>
+        <v>177</v>
       </c>
       <c r="F82" s="4" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="G82" s="4" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A83" s="4" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="B83" s="4" t="s">
-        <v>471</v>
+        <v>319</v>
       </c>
       <c r="C83" s="4"/>
       <c r="D83" s="4" t="s">
-        <v>472</v>
+        <v>320</v>
       </c>
       <c r="E83" s="4" t="s">
-        <v>473</v>
+        <v>321</v>
       </c>
       <c r="F83" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="G83" s="4" t="s">
         <v>322</v>
       </c>
-      <c r="G83" s="4" t="s">
-[...3 lines deleted...]
-    <row r="84" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="84" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A84" s="4" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="B84" s="4" t="s">
-        <v>313</v>
+        <v>264</v>
       </c>
       <c r="C84" s="4" t="s">
-        <v>314</v>
+        <v>265</v>
       </c>
       <c r="D84" s="4" t="s">
-        <v>315</v>
+        <v>266</v>
       </c>
       <c r="E84" s="4" t="s">
-        <v>135</v>
+        <v>267</v>
       </c>
       <c r="F84" s="4" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G84" s="4" t="s">
-        <v>316</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A85" s="4" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="B85" s="4" t="s">
-        <v>624</v>
+        <v>498</v>
       </c>
       <c r="C85" s="4"/>
       <c r="D85" s="4" t="s">
-        <v>625</v>
+        <v>307</v>
       </c>
       <c r="E85" s="4" t="s">
-        <v>626</v>
+        <v>308</v>
       </c>
       <c r="F85" s="4" t="s">
-        <v>77</v>
+        <v>309</v>
       </c>
       <c r="G85" s="4" t="s">
-        <v>627</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A86" s="4" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="B86" s="4" t="s">
-        <v>226</v>
+        <v>109</v>
       </c>
       <c r="C86" s="4" t="s">
-        <v>227</v>
+        <v>110</v>
       </c>
       <c r="D86" s="4" t="s">
-        <v>228</v>
+        <v>111</v>
       </c>
       <c r="E86" s="4" t="s">
-        <v>66</v>
+        <v>112</v>
       </c>
       <c r="F86" s="4" t="s">
-        <v>12</v>
+        <v>113</v>
       </c>
       <c r="G86" s="4" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A87" s="4" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="B87" s="4" t="s">
-        <v>456</v>
-[...1 lines deleted...]
-      <c r="C87" s="4"/>
+        <v>241</v>
+      </c>
+      <c r="C87" s="4" t="s">
+        <v>242</v>
+      </c>
       <c r="D87" s="4" t="s">
-        <v>457</v>
+        <v>243</v>
       </c>
       <c r="E87" s="4" t="s">
-        <v>66</v>
+        <v>244</v>
       </c>
       <c r="F87" s="4" t="s">
-        <v>12</v>
+        <v>146</v>
       </c>
       <c r="G87" s="4" t="s">
-        <v>458</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A88" s="4" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="B88" s="4" t="s">
-        <v>510</v>
-[...1 lines deleted...]
-      <c r="C88" s="4"/>
+        <v>205</v>
+      </c>
+      <c r="C88" s="4" t="s">
+        <v>206</v>
+      </c>
       <c r="D88" s="4" t="s">
-        <v>511</v>
+        <v>207</v>
       </c>
       <c r="E88" s="4" t="s">
-        <v>512</v>
+        <v>208</v>
       </c>
       <c r="F88" s="4" t="s">
-        <v>513</v>
+        <v>28</v>
       </c>
       <c r="G88" s="4" t="s">
-        <v>514</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A89" s="4" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="B89" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="C89" s="4"/>
+      <c r="D89" s="4" t="s">
+        <v>344</v>
+      </c>
+      <c r="E89" s="4" t="s">
+        <v>345</v>
+      </c>
+      <c r="F89" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="G89" s="4" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A90" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="B90" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="C90" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="D90" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="E90" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="F90" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="G90" s="4" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A91" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="B91" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="C91" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="D91" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="E91" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="F91" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="G91" s="4" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A92" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="B92" s="4" t="s">
+        <v>363</v>
+      </c>
+      <c r="C92" s="4"/>
+      <c r="D92" s="4" t="s">
+        <v>364</v>
+      </c>
+      <c r="E92" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="F92" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="G92" s="4" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A93" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="B93" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="C93" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="D93" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="E93" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="F93" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="G93" s="4" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A94" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="B94" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="C94" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="D94" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="E94" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="F94" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="G94" s="4" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A95" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="B95" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="C95" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="D95" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="E95" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="F95" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="G95" s="4" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A96" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="B96" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="C96" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="D96" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="E96" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="F96" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="G96" s="4" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A97" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="B97" s="4" t="s">
         <v>302</v>
-      </c>
-[...176 lines deleted...]
-        <v>623</v>
       </c>
       <c r="C97" s="4"/>
       <c r="D97" s="4" t="s">
-        <v>400</v>
+        <v>303</v>
       </c>
       <c r="E97" s="4" t="s">
-        <v>342</v>
+        <v>304</v>
       </c>
       <c r="F97" s="4" t="s">
-        <v>343</v>
+        <v>146</v>
       </c>
       <c r="G97" s="4" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A98" s="4" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="B98" s="4" t="s">
-        <v>169</v>
-[...3 lines deleted...]
-      </c>
+        <v>410</v>
+      </c>
+      <c r="C98" s="4"/>
       <c r="D98" s="4" t="s">
-        <v>171</v>
+        <v>411</v>
       </c>
       <c r="E98" s="4" t="s">
-        <v>172</v>
+        <v>412</v>
       </c>
       <c r="F98" s="4" t="s">
-        <v>173</v>
+        <v>300</v>
       </c>
       <c r="G98" s="4" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A99" s="4" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="B99" s="4" t="s">
-        <v>318</v>
+        <v>197</v>
       </c>
       <c r="C99" s="4" t="s">
-        <v>319</v>
+        <v>198</v>
       </c>
       <c r="D99" s="4" t="s">
-        <v>320</v>
+        <v>199</v>
       </c>
       <c r="E99" s="4" t="s">
-        <v>321</v>
+        <v>200</v>
       </c>
       <c r="F99" s="4" t="s">
-        <v>322</v>
+        <v>201</v>
       </c>
       <c r="G99" s="4" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A100" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="B100" s="4" t="s">
         <v>323</v>
-      </c>
-[...6 lines deleted...]
-        <v>545</v>
       </c>
       <c r="C100" s="4"/>
       <c r="D100" s="4" t="s">
-        <v>546</v>
+        <v>324</v>
       </c>
       <c r="E100" s="4" t="s">
-        <v>547</v>
+        <v>325</v>
       </c>
       <c r="F100" s="4" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="G100" s="4" t="s">
-        <v>548</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A101" s="4" t="s">
-        <v>131</v>
+        <v>101</v>
       </c>
       <c r="B101" s="4" t="s">
-        <v>260</v>
+        <v>137</v>
       </c>
       <c r="C101" s="4" t="s">
-        <v>261</v>
+        <v>138</v>
       </c>
       <c r="D101" s="4" t="s">
-        <v>262</v>
+        <v>139</v>
       </c>
       <c r="E101" s="4" t="s">
-        <v>263</v>
+        <v>140</v>
       </c>
       <c r="F101" s="4" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="G101" s="4" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A102" s="4" t="s">
-        <v>131</v>
+        <v>101</v>
       </c>
       <c r="B102" s="4" t="s">
-        <v>308</v>
+        <v>152</v>
       </c>
       <c r="C102" s="4" t="s">
-        <v>309</v>
+        <v>153</v>
       </c>
       <c r="D102" s="4" t="s">
-        <v>310</v>
+        <v>154</v>
       </c>
       <c r="E102" s="4" t="s">
-        <v>311</v>
+        <v>45</v>
       </c>
       <c r="F102" s="4" t="s">
-        <v>173</v>
+        <v>12</v>
       </c>
       <c r="G102" s="4" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A103" s="4" t="s">
-        <v>131</v>
+        <v>101</v>
       </c>
       <c r="B103" s="4" t="s">
-        <v>431</v>
+        <v>335</v>
       </c>
       <c r="C103" s="4"/>
       <c r="D103" s="4" t="s">
-        <v>432</v>
+        <v>336</v>
       </c>
       <c r="E103" s="4" t="s">
-        <v>30</v>
+        <v>99</v>
       </c>
       <c r="F103" s="4" t="s">
-        <v>433</v>
+        <v>12</v>
       </c>
       <c r="G103" s="4" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A104" s="4" t="s">
-        <v>131</v>
+        <v>101</v>
       </c>
       <c r="B104" s="4" t="s">
-        <v>164</v>
+        <v>35</v>
       </c>
       <c r="C104" s="4" t="s">
-        <v>165</v>
+        <v>36</v>
       </c>
       <c r="D104" s="4" t="s">
-        <v>166</v>
+        <v>44</v>
       </c>
       <c r="E104" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="F104" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G104" s="4" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A105" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="B105" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C105" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="D105" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="E105" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F105" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G105" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A106" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="B106" s="4" t="s">
         <v>167</v>
       </c>
-      <c r="F104" s="4" t="s">
-[...2 lines deleted...]
-      <c r="G104" s="4" t="s">
+      <c r="C106" s="4" t="s">
         <v>168</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      </c>
       <c r="D106" s="4" t="s">
-        <v>183</v>
+        <v>169</v>
       </c>
       <c r="E106" s="4" t="s">
-        <v>93</v>
+        <v>170</v>
       </c>
       <c r="F106" s="4" t="s">
-        <v>94</v>
+        <v>12</v>
       </c>
       <c r="G106" s="4" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A107" s="4" t="s">
-        <v>131</v>
+        <v>101</v>
       </c>
       <c r="B107" s="4" t="s">
-        <v>452</v>
+        <v>465</v>
       </c>
       <c r="C107" s="4"/>
       <c r="D107" s="4" t="s">
-        <v>453</v>
+        <v>466</v>
       </c>
       <c r="E107" s="4" t="s">
-        <v>454</v>
+        <v>106</v>
       </c>
       <c r="F107" s="4" t="s">
-        <v>173</v>
+        <v>12</v>
       </c>
       <c r="G107" s="4" t="s">
-        <v>455</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A108" s="4" t="s">
-        <v>131</v>
+        <v>101</v>
       </c>
       <c r="B108" s="4" t="s">
-        <v>143</v>
-[...3 lines deleted...]
-      </c>
+        <v>382</v>
+      </c>
+      <c r="C108" s="4"/>
       <c r="D108" s="4" t="s">
-        <v>145</v>
+        <v>383</v>
       </c>
       <c r="E108" s="4" t="s">
-        <v>146</v>
+        <v>384</v>
       </c>
       <c r="F108" s="4" t="s">
-        <v>147</v>
+        <v>12</v>
       </c>
       <c r="G108" s="4" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A109" s="4" t="s">
-        <v>131</v>
+        <v>101</v>
       </c>
       <c r="B109" s="4" t="s">
-        <v>361</v>
+        <v>8</v>
       </c>
       <c r="C109" s="4" t="s">
-        <v>362</v>
+        <v>9</v>
       </c>
       <c r="D109" s="4" t="s">
-        <v>363</v>
+        <v>10</v>
       </c>
       <c r="E109" s="4" t="s">
-        <v>364</v>
+        <v>11</v>
       </c>
       <c r="F109" s="4" t="s">
-        <v>292</v>
+        <v>12</v>
       </c>
       <c r="G109" s="4" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A110" s="4" t="s">
-        <v>131</v>
+        <v>101</v>
       </c>
       <c r="B110" s="4" t="s">
-        <v>132</v>
+        <v>96</v>
       </c>
       <c r="C110" s="4" t="s">
-        <v>133</v>
+        <v>97</v>
       </c>
       <c r="D110" s="4" t="s">
-        <v>134</v>
+        <v>98</v>
       </c>
       <c r="E110" s="4" t="s">
-        <v>135</v>
+        <v>99</v>
       </c>
       <c r="F110" s="4" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="G110" s="4" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A111" s="4" t="s">
-        <v>131</v>
+        <v>101</v>
       </c>
       <c r="B111" s="4" t="s">
-        <v>317</v>
-[...3 lines deleted...]
-      </c>
+        <v>533</v>
+      </c>
+      <c r="C111" s="4"/>
       <c r="D111" s="4" t="s">
-        <v>171</v>
+        <v>534</v>
       </c>
       <c r="E111" s="4" t="s">
-        <v>172</v>
+        <v>535</v>
       </c>
       <c r="F111" s="4" t="s">
-        <v>173</v>
+        <v>12</v>
       </c>
       <c r="G111" s="4" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A112" s="4" t="s">
-        <v>131</v>
+        <v>101</v>
       </c>
       <c r="B112" s="4" t="s">
-        <v>640</v>
-[...1 lines deleted...]
-      <c r="C112" s="4"/>
+        <v>182</v>
+      </c>
+      <c r="C112" s="4" t="s">
+        <v>183</v>
+      </c>
       <c r="D112" s="4" t="s">
-        <v>641</v>
+        <v>184</v>
       </c>
       <c r="E112" s="4" t="s">
-        <v>642</v>
+        <v>185</v>
       </c>
       <c r="F112" s="4" t="s">
-        <v>292</v>
+        <v>12</v>
       </c>
       <c r="G112" s="4" t="s">
-        <v>643</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A113" s="4" t="s">
-        <v>131</v>
+        <v>101</v>
       </c>
       <c r="B113" s="4" t="s">
-        <v>368</v>
-[...3 lines deleted...]
-      </c>
+        <v>522</v>
+      </c>
+      <c r="C113" s="4"/>
       <c r="D113" s="4" t="s">
-        <v>370</v>
+        <v>523</v>
       </c>
       <c r="E113" s="4" t="s">
-        <v>371</v>
+        <v>524</v>
       </c>
       <c r="F113" s="4" t="s">
-        <v>322</v>
+        <v>12</v>
       </c>
       <c r="G113" s="4" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A114" s="4" t="s">
-        <v>131</v>
+        <v>101</v>
       </c>
       <c r="B114" s="4" t="s">
-        <v>345</v>
+        <v>47</v>
       </c>
       <c r="C114" s="4" t="s">
-        <v>346</v>
+        <v>48</v>
       </c>
       <c r="D114" s="4" t="s">
-        <v>347</v>
+        <v>49</v>
       </c>
       <c r="E114" s="4" t="s">
-        <v>348</v>
+        <v>50</v>
       </c>
       <c r="F114" s="4" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="G114" s="4" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A115" s="4" t="s">
-        <v>131</v>
+        <v>101</v>
       </c>
       <c r="B115" s="4" t="s">
-        <v>556</v>
-[...1 lines deleted...]
-      <c r="C115" s="4"/>
+        <v>192</v>
+      </c>
+      <c r="C115" s="4" t="s">
+        <v>193</v>
+      </c>
       <c r="D115" s="4" t="s">
-        <v>557</v>
+        <v>194</v>
       </c>
       <c r="E115" s="4" t="s">
-        <v>558</v>
+        <v>195</v>
       </c>
       <c r="F115" s="4" t="s">
-        <v>292</v>
+        <v>12</v>
       </c>
       <c r="G115" s="4" t="s">
-        <v>559</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A116" s="4" t="s">
-        <v>131</v>
+        <v>101</v>
       </c>
       <c r="B116" s="4" t="s">
-        <v>395</v>
-[...1 lines deleted...]
-      <c r="C116" s="4"/>
+        <v>274</v>
+      </c>
+      <c r="C116" s="4" t="s">
+        <v>275</v>
+      </c>
       <c r="D116" s="4" t="s">
-        <v>396</v>
+        <v>276</v>
       </c>
       <c r="E116" s="4" t="s">
-        <v>397</v>
+        <v>106</v>
       </c>
       <c r="F116" s="4" t="s">
-        <v>322</v>
+        <v>12</v>
       </c>
       <c r="G116" s="4" t="s">
-        <v>398</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A117" s="4" t="s">
-        <v>131</v>
+        <v>101</v>
       </c>
       <c r="B117" s="4" t="s">
-        <v>518</v>
-[...1 lines deleted...]
-      <c r="C117" s="4"/>
+        <v>179</v>
+      </c>
+      <c r="C117" s="4" t="s">
+        <v>153</v>
+      </c>
       <c r="D117" s="4" t="s">
-        <v>519</v>
+        <v>180</v>
       </c>
       <c r="E117" s="4" t="s">
-        <v>520</v>
+        <v>99</v>
       </c>
       <c r="F117" s="4" t="s">
-        <v>119</v>
+        <v>12</v>
       </c>
       <c r="G117" s="4" t="s">
-        <v>521</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A118" s="4" t="s">
-        <v>131</v>
+        <v>101</v>
       </c>
       <c r="B118" s="4" t="s">
-        <v>334</v>
+        <v>215</v>
       </c>
       <c r="C118" s="4" t="s">
-        <v>335</v>
+        <v>216</v>
       </c>
       <c r="D118" s="4" t="s">
-        <v>336</v>
+        <v>217</v>
       </c>
       <c r="E118" s="4" t="s">
-        <v>337</v>
+        <v>218</v>
       </c>
       <c r="F118" s="4" t="s">
-        <v>338</v>
+        <v>12</v>
       </c>
       <c r="G118" s="4" t="s">
-        <v>339</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A119" s="4" t="s">
-        <v>19</v>
+        <v>101</v>
       </c>
       <c r="B119" s="4" t="s">
-        <v>414</v>
+        <v>476</v>
       </c>
       <c r="C119" s="4"/>
       <c r="D119" s="4" t="s">
-        <v>252</v>
+        <v>477</v>
       </c>
       <c r="E119" s="4" t="s">
-        <v>253</v>
+        <v>478</v>
       </c>
       <c r="F119" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G119" s="4" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A120" s="4" t="s">
-        <v>19</v>
+        <v>101</v>
       </c>
       <c r="B120" s="4" t="s">
-        <v>382</v>
+        <v>148</v>
       </c>
       <c r="C120" s="4" t="s">
-        <v>383</v>
+        <v>149</v>
       </c>
       <c r="D120" s="4" t="s">
-        <v>384</v>
+        <v>150</v>
       </c>
       <c r="E120" s="4" t="s">
-        <v>385</v>
+        <v>99</v>
       </c>
       <c r="F120" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G120" s="4" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A121" s="4" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="B121" s="4" t="s">
-        <v>665</v>
+        <v>529</v>
       </c>
       <c r="C121" s="4"/>
       <c r="D121" s="4" t="s">
-        <v>666</v>
+        <v>530</v>
       </c>
       <c r="E121" s="4" t="s">
-        <v>667</v>
+        <v>228</v>
       </c>
       <c r="F121" s="4" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="G121" s="4" t="s">
-        <v>668</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A122" s="4" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="B122" s="4" t="s">
-        <v>208</v>
-[...3 lines deleted...]
-      </c>
+        <v>510</v>
+      </c>
+      <c r="C122" s="4"/>
       <c r="D122" s="4" t="s">
-        <v>210</v>
+        <v>511</v>
       </c>
       <c r="E122" s="4" t="s">
-        <v>211</v>
+        <v>512</v>
       </c>
       <c r="F122" s="4" t="s">
-        <v>12</v>
+        <v>295</v>
       </c>
       <c r="G122" s="4" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A123" s="4" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="B123" s="4" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>331</v>
+      </c>
+      <c r="C123" s="4"/>
       <c r="D123" s="4" t="s">
-        <v>34</v>
+        <v>332</v>
       </c>
       <c r="E123" s="4" t="s">
-        <v>35</v>
+        <v>333</v>
       </c>
       <c r="F123" s="4" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G123" s="4" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A124" s="4" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="B124" s="4" t="s">
-        <v>419</v>
+        <v>331</v>
       </c>
       <c r="C124" s="4"/>
       <c r="D124" s="4" t="s">
-        <v>420</v>
+        <v>502</v>
       </c>
       <c r="E124" s="4" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="F124" s="4" t="s">
-        <v>12</v>
+        <v>74</v>
       </c>
       <c r="G124" s="4" t="s">
-        <v>421</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A125" s="4" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="B125" s="4" t="s">
+        <v>353</v>
+      </c>
+      <c r="C125" s="4"/>
+      <c r="D125" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="E125" s="4" t="s">
+        <v>355</v>
+      </c>
+      <c r="F125" s="4" t="s">
+        <v>341</v>
+      </c>
+      <c r="G125" s="4" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A126" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="C125" s="4" t="s">
-[...5 lines deleted...]
-      <c r="E125" s="4" t="s">
+      <c r="B126" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="C126" s="4"/>
+      <c r="D126" s="4" t="s">
+        <v>349</v>
+      </c>
+      <c r="E126" s="4" t="s">
+        <v>350</v>
+      </c>
+      <c r="F126" s="4" t="s">
+        <v>351</v>
+      </c>
+      <c r="G126" s="4" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A127" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B127" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="C127" s="4"/>
+      <c r="D127" s="4" t="s">
+        <v>370</v>
+      </c>
+      <c r="E127" s="4" t="s">
+        <v>371</v>
+      </c>
+      <c r="F127" s="4" t="s">
+        <v>372</v>
+      </c>
+      <c r="G127" s="4" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A128" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B128" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="C128" s="4"/>
+      <c r="D128" s="4" t="s">
+        <v>449</v>
+      </c>
+      <c r="E128" s="4" t="s">
+        <v>450</v>
+      </c>
+      <c r="F128" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="G128" s="4" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A129" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B129" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="C129" s="4"/>
+      <c r="D129" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="E129" s="4" t="s">
+        <v>500</v>
+      </c>
+      <c r="F129" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="G129" s="4" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A130" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B130" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="C130" s="4"/>
+      <c r="D130" s="4" t="s">
+        <v>507</v>
+      </c>
+      <c r="E130" s="4" t="s">
+        <v>508</v>
+      </c>
+      <c r="F130" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="G130" s="4" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A131" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B131" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="F125" s="4" t="s">
-[...42 lines deleted...]
-      <c r="E127" s="4" t="s">
+      <c r="C131" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D131" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="E131" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="F131" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="G131" s="4" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A132" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B132" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C132" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D132" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="F127" s="4" t="s">
-[...94 lines deleted...]
-      <c r="G131" s="4" t="s">
+      <c r="E132" s="4" t="s">
         <v>41</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      </c>
       <c r="F132" s="4" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="G132" s="4" t="s">
-        <v>590</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A133" s="4" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="B133" s="4" t="s">
-        <v>486</v>
+        <v>374</v>
       </c>
       <c r="C133" s="4"/>
       <c r="D133" s="4" t="s">
-        <v>487</v>
+        <v>375</v>
       </c>
       <c r="E133" s="4" t="s">
-        <v>488</v>
+        <v>376</v>
       </c>
       <c r="F133" s="4" t="s">
-        <v>12</v>
+        <v>57</v>
       </c>
       <c r="G133" s="4" t="s">
-        <v>489</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A134" s="4" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="B134" s="4" t="s">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>430</v>
+      </c>
+      <c r="C134" s="4"/>
       <c r="D134" s="4" t="s">
-        <v>16</v>
+        <v>431</v>
       </c>
       <c r="E134" s="4" t="s">
-        <v>17</v>
+        <v>432</v>
       </c>
       <c r="F134" s="4" t="s">
-        <v>12</v>
+        <v>57</v>
       </c>
       <c r="G134" s="4" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A135" s="4" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="B135" s="4" t="s">
-        <v>111</v>
-[...3 lines deleted...]
-      </c>
+        <v>518</v>
+      </c>
+      <c r="C135" s="4"/>
       <c r="D135" s="4" t="s">
-        <v>113</v>
+        <v>519</v>
       </c>
       <c r="E135" s="4" t="s">
-        <v>11</v>
+        <v>520</v>
       </c>
       <c r="F135" s="4" t="s">
-        <v>12</v>
+        <v>146</v>
       </c>
       <c r="G135" s="4" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A136" s="4" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="B136" s="4" t="s">
-        <v>676</v>
+        <v>414</v>
       </c>
       <c r="C136" s="4"/>
       <c r="D136" s="4" t="s">
-        <v>677</v>
+        <v>415</v>
       </c>
       <c r="E136" s="4" t="s">
-        <v>678</v>
+        <v>416</v>
       </c>
       <c r="F136" s="4" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="G136" s="4" t="s">
-        <v>679</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A137" s="4" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="B137" s="4" t="s">
-        <v>245</v>
+        <v>14</v>
       </c>
       <c r="C137" s="4" t="s">
-        <v>246</v>
+        <v>15</v>
       </c>
       <c r="D137" s="4" t="s">
-        <v>247</v>
+        <v>20</v>
       </c>
       <c r="E137" s="4" t="s">
-        <v>248</v>
+        <v>21</v>
       </c>
       <c r="F137" s="4" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G137" s="4" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A138" s="4" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="B138" s="4" t="s">
-        <v>661</v>
+        <v>14</v>
       </c>
       <c r="C138" s="4"/>
       <c r="D138" s="4" t="s">
-        <v>662</v>
+        <v>488</v>
       </c>
       <c r="E138" s="4" t="s">
-        <v>663</v>
+        <v>489</v>
       </c>
       <c r="F138" s="4" t="s">
-        <v>12</v>
+        <v>119</v>
       </c>
       <c r="G138" s="4" t="s">
-        <v>664</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A139" s="4" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="B139" s="4" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="C139" s="4"/>
       <c r="D139" s="4" t="s">
+        <v>504</v>
+      </c>
+      <c r="E139" s="4" t="s">
+        <v>505</v>
+      </c>
+      <c r="F139" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="G139" s="4" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A140" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B140" s="4" t="s">
+        <v>472</v>
+      </c>
+      <c r="C140" s="4"/>
+      <c r="D140" s="4" t="s">
+        <v>473</v>
+      </c>
+      <c r="E140" s="4" t="s">
+        <v>474</v>
+      </c>
+      <c r="F140" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="G140" s="4" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A141" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B141" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="C141" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="D141" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="E141" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="F141" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="G141" s="4" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A142" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B142" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="E139" s="4" t="s">
+      <c r="C142" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="F139" s="4" t="s">
-[...2 lines deleted...]
-      <c r="G139" s="4" t="s">
+      <c r="D142" s="4" t="s">
         <v>72</v>
       </c>
-    </row>
-[...36 lines deleted...]
-      <c r="E141" s="4" t="s">
+      <c r="E142" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="F142" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="G142" s="4" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A143" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B143" s="4" t="s">
+        <v>394</v>
+      </c>
+      <c r="C143" s="4"/>
+      <c r="D143" s="4" t="s">
+        <v>395</v>
+      </c>
+      <c r="E143" s="4" t="s">
+        <v>396</v>
+      </c>
+      <c r="F143" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="G143" s="4" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A144" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B144" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="C144" s="4"/>
+      <c r="D144" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="E144" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="F144" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="G144" s="4" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A145" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B145" s="4" t="s">
+        <v>426</v>
+      </c>
+      <c r="C145" s="4"/>
+      <c r="D145" s="4" t="s">
+        <v>427</v>
+      </c>
+      <c r="E145" s="4" t="s">
+        <v>428</v>
+      </c>
+      <c r="F145" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="G145" s="4" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A146" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B146" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="C146" s="4" t="s">
+        <v>231</v>
+      </c>
+      <c r="D146" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="E146" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="F146" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="G146" s="4" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A147" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B147" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="C147" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="D147" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="E147" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="F147" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="G147" s="4" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A148" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B148" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="C148" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="D148" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="E148" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="F148" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="F141" s="4" t="s">
-[...158 lines deleted...]
-      </c>
       <c r="G148" s="4" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A149" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="B149" s="4" t="s">
-        <v>672</v>
+        <v>514</v>
       </c>
       <c r="C149" s="4"/>
       <c r="D149" s="4" t="s">
-        <v>673</v>
+        <v>515</v>
       </c>
       <c r="E149" s="4" t="s">
-        <v>141</v>
+        <v>516</v>
       </c>
       <c r="F149" s="4" t="s">
-        <v>124</v>
+        <v>295</v>
       </c>
       <c r="G149" s="4" t="s">
-        <v>674</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A150" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="B150" s="4" t="s">
-        <v>647</v>
+        <v>398</v>
       </c>
       <c r="C150" s="4"/>
       <c r="D150" s="4" t="s">
-        <v>648</v>
+        <v>399</v>
       </c>
       <c r="E150" s="4" t="s">
-        <v>649</v>
+        <v>400</v>
       </c>
       <c r="F150" s="4" t="s">
-        <v>292</v>
+        <v>113</v>
       </c>
       <c r="G150" s="4" t="s">
-        <v>650</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A151" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="B151" s="4" t="s">
-        <v>415</v>
+        <v>526</v>
       </c>
       <c r="C151" s="4"/>
       <c r="D151" s="4" t="s">
-        <v>416</v>
+        <v>527</v>
       </c>
       <c r="E151" s="4" t="s">
-        <v>417</v>
+        <v>308</v>
       </c>
       <c r="F151" s="4" t="s">
-        <v>147</v>
+        <v>309</v>
       </c>
       <c r="G151" s="4" t="s">
-        <v>418</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A152" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="B152" s="4" t="s">
-        <v>415</v>
-[...1 lines deleted...]
-      <c r="C152" s="4"/>
+        <v>236</v>
+      </c>
+      <c r="C152" s="4" t="s">
+        <v>237</v>
+      </c>
       <c r="D152" s="4" t="s">
-        <v>483</v>
+        <v>238</v>
       </c>
       <c r="E152" s="4" t="s">
-        <v>484</v>
+        <v>239</v>
       </c>
       <c r="F152" s="4" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G152" s="4" t="s">
-        <v>485</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A153" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="B153" s="4" t="s">
-        <v>415</v>
-[...1 lines deleted...]
-      <c r="C153" s="4"/>
+        <v>53</v>
+      </c>
+      <c r="C153" s="4" t="s">
+        <v>54</v>
+      </c>
       <c r="D153" s="4" t="s">
-        <v>635</v>
+        <v>55</v>
       </c>
       <c r="E153" s="4" t="s">
-        <v>109</v>
+        <v>56</v>
       </c>
       <c r="F153" s="4" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="G153" s="4" t="s">
-        <v>636</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A154" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="B154" s="4" t="s">
-        <v>439</v>
-[...1 lines deleted...]
-      <c r="C154" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="C154" s="4" t="s">
+        <v>162</v>
+      </c>
       <c r="D154" s="4" t="s">
-        <v>440</v>
+        <v>163</v>
       </c>
       <c r="E154" s="4" t="s">
-        <v>441</v>
+        <v>164</v>
       </c>
       <c r="F154" s="4" t="s">
-        <v>425</v>
+        <v>165</v>
       </c>
       <c r="G154" s="4" t="s">
-        <v>442</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A155" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="B155" s="4" t="s">
-        <v>149</v>
+        <v>76</v>
       </c>
       <c r="C155" s="4" t="s">
-        <v>150</v>
+        <v>77</v>
       </c>
       <c r="D155" s="4" t="s">
-        <v>151</v>
+        <v>78</v>
       </c>
       <c r="E155" s="4" t="s">
-        <v>152</v>
+        <v>79</v>
       </c>
       <c r="F155" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="G155" s="4" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A156" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B156" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="C156" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="D156" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="E156" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="F156" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="G155" s="4" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="G156" s="4" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A157" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="B157" s="4" t="s">
-        <v>435</v>
+        <v>407</v>
       </c>
       <c r="C157" s="4"/>
       <c r="D157" s="4" t="s">
-        <v>459</v>
+        <v>408</v>
       </c>
       <c r="E157" s="4" t="s">
-        <v>460</v>
+        <v>94</v>
       </c>
       <c r="F157" s="4" t="s">
-        <v>461</v>
+        <v>74</v>
       </c>
       <c r="G157" s="4" t="s">
-        <v>462</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A158" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="B158" s="4" t="s">
-        <v>435</v>
-[...1 lines deleted...]
-      <c r="C158" s="4"/>
+        <v>30</v>
+      </c>
+      <c r="C158" s="4" t="s">
+        <v>31</v>
+      </c>
       <c r="D158" s="4" t="s">
-        <v>572</v>
+        <v>32</v>
       </c>
       <c r="E158" s="4" t="s">
-        <v>573</v>
+        <v>33</v>
       </c>
       <c r="F158" s="4" t="s">
-        <v>88</v>
+        <v>28</v>
       </c>
       <c r="G158" s="4" t="s">
-        <v>574</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A159" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="B159" s="4" t="s">
-        <v>435</v>
+        <v>30</v>
       </c>
       <c r="C159" s="4"/>
       <c r="D159" s="4" t="s">
-        <v>632</v>
+        <v>360</v>
       </c>
       <c r="E159" s="4" t="s">
-        <v>633</v>
+        <v>361</v>
       </c>
       <c r="F159" s="4" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="G159" s="4" t="s">
-        <v>634</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A160" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="B160" s="4" t="s">
-        <v>435</v>
+        <v>386</v>
       </c>
       <c r="C160" s="4"/>
       <c r="D160" s="4" t="s">
-        <v>644</v>
+        <v>387</v>
       </c>
       <c r="E160" s="4" t="s">
-        <v>645</v>
+        <v>388</v>
       </c>
       <c r="F160" s="4" t="s">
-        <v>77</v>
+        <v>119</v>
       </c>
       <c r="G160" s="4" t="s">
-        <v>646</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A161" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="B161" s="4" t="s">
-        <v>275</v>
-[...3 lines deleted...]
-      </c>
+        <v>457</v>
+      </c>
+      <c r="C161" s="4"/>
       <c r="D161" s="4" t="s">
-        <v>277</v>
+        <v>458</v>
       </c>
       <c r="E161" s="4" t="s">
-        <v>135</v>
+        <v>459</v>
       </c>
       <c r="F161" s="4" t="s">
-        <v>136</v>
+        <v>22</v>
       </c>
       <c r="G161" s="4" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A162" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="B162" s="4" t="s">
+        <v>484</v>
+      </c>
+      <c r="C162" s="4"/>
+      <c r="D162" s="4" t="s">
+        <v>485</v>
+      </c>
+      <c r="E162" s="4" t="s">
+        <v>486</v>
+      </c>
+      <c r="F162" s="4" t="s">
+        <v>455</v>
+      </c>
+      <c r="G162" s="4" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A163" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="C162" s="4" t="s">
-[...8 lines deleted...]
-      <c r="F162" s="4" t="s">
+      <c r="B163" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="G162" s="4" t="s">
-[...7 lines deleted...]
-      <c r="B163" s="4" t="s">
+      <c r="C163" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D163" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="E163" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="F163" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="G163" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A164" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="C163" s="4" t="s">
-[...8 lines deleted...]
-      <c r="F163" s="4" t="s">
+      <c r="B164" s="4" t="s">
+        <v>434</v>
+      </c>
+      <c r="C164" s="4"/>
+      <c r="D164" s="4" t="s">
+        <v>435</v>
+      </c>
+      <c r="E164" s="4" t="s">
+        <v>436</v>
+      </c>
+      <c r="F164" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="G164" s="4" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A165" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B165" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="C165" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="D165" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="E165" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="F165" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="G165" s="4" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A166" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B166" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="G163" s="4" t="s">
+      <c r="C166" s="4" t="s">
         <v>60</v>
       </c>
-    </row>
-[...51 lines deleted...]
-      <c r="C166" s="4"/>
       <c r="D166" s="4" t="s">
-        <v>542</v>
+        <v>61</v>
       </c>
       <c r="E166" s="4" t="s">
-        <v>543</v>
+        <v>62</v>
       </c>
       <c r="F166" s="4" t="s">
-        <v>77</v>
+        <v>28</v>
       </c>
       <c r="G166" s="4" t="s">
-        <v>544</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A167" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="B167" s="4" t="s">
-        <v>657</v>
-[...1 lines deleted...]
-      <c r="C167" s="4"/>
+        <v>86</v>
+      </c>
+      <c r="C167" s="4" t="s">
+        <v>92</v>
+      </c>
       <c r="D167" s="4" t="s">
-        <v>658</v>
+        <v>93</v>
       </c>
       <c r="E167" s="4" t="s">
-        <v>659</v>
+        <v>94</v>
       </c>
       <c r="F167" s="4" t="s">
-        <v>322</v>
+        <v>74</v>
       </c>
       <c r="G167" s="4" t="s">
-        <v>660</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A168" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="B168" s="4" t="s">
-        <v>529</v>
-[...1 lines deleted...]
-      <c r="C168" s="4"/>
+        <v>86</v>
+      </c>
+      <c r="C168" s="4" t="s">
+        <v>87</v>
+      </c>
       <c r="D168" s="4" t="s">
-        <v>22</v>
+        <v>88</v>
       </c>
       <c r="E168" s="4" t="s">
-        <v>23</v>
+        <v>89</v>
       </c>
       <c r="F168" s="4" t="s">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="G168" s="4" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A169" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="B169" s="4" t="s">
-        <v>213</v>
+        <v>81</v>
       </c>
       <c r="C169" s="4" t="s">
-        <v>214</v>
+        <v>82</v>
       </c>
       <c r="D169" s="4" t="s">
-        <v>215</v>
+        <v>83</v>
       </c>
       <c r="E169" s="4" t="s">
-        <v>216</v>
+        <v>84</v>
       </c>
       <c r="F169" s="4" t="s">
-        <v>147</v>
+        <v>74</v>
       </c>
       <c r="G169" s="4" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A170" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="B170" s="4" t="s">
-        <v>213</v>
+        <v>316</v>
       </c>
       <c r="C170" s="4"/>
       <c r="D170" s="4" t="s">
-        <v>612</v>
+        <v>317</v>
       </c>
       <c r="E170" s="4" t="s">
-        <v>613</v>
+        <v>308</v>
       </c>
       <c r="F170" s="4" t="s">
-        <v>88</v>
+        <v>309</v>
       </c>
       <c r="G170" s="4" t="s">
-        <v>614</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A171" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="B171" s="4" t="s">
-        <v>213</v>
+        <v>468</v>
       </c>
       <c r="C171" s="4"/>
       <c r="D171" s="4" t="s">
-        <v>637</v>
+        <v>469</v>
       </c>
       <c r="E171" s="4" t="s">
-        <v>638</v>
+        <v>470</v>
       </c>
       <c r="F171" s="4" t="s">
-        <v>173</v>
+        <v>22</v>
       </c>
       <c r="G171" s="4" t="s">
-        <v>639</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A172" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="B172" s="4" t="s">
-        <v>595</v>
+        <v>338</v>
       </c>
       <c r="C172" s="4"/>
       <c r="D172" s="4" t="s">
-        <v>45</v>
+        <v>339</v>
       </c>
       <c r="E172" s="4" t="s">
-        <v>46</v>
+        <v>340</v>
       </c>
       <c r="F172" s="4" t="s">
-        <v>47</v>
+        <v>341</v>
       </c>
       <c r="G172" s="4" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A173" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="B173" s="4" t="s">
-        <v>279</v>
-[...3 lines deleted...]
-      </c>
+        <v>495</v>
+      </c>
+      <c r="C173" s="4"/>
       <c r="D173" s="4" t="s">
-        <v>281</v>
+        <v>496</v>
       </c>
       <c r="E173" s="4" t="s">
-        <v>282</v>
+        <v>489</v>
       </c>
       <c r="F173" s="4" t="s">
-        <v>88</v>
+        <v>119</v>
       </c>
       <c r="G173" s="4" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A174" s="4" t="s">
-        <v>42</v>
+        <v>102</v>
       </c>
       <c r="B174" s="4" t="s">
-        <v>159</v>
+        <v>103</v>
       </c>
       <c r="C174" s="4" t="s">
-        <v>160</v>
+        <v>104</v>
       </c>
       <c r="D174" s="4" t="s">
-        <v>161</v>
+        <v>105</v>
       </c>
       <c r="E174" s="4" t="s">
-        <v>162</v>
+        <v>106</v>
       </c>
       <c r="F174" s="4" t="s">
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="G174" s="4" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A175" s="4" t="s">
-        <v>42</v>
+        <v>102</v>
       </c>
       <c r="B175" s="4" t="s">
-        <v>270</v>
-[...3 lines deleted...]
-      </c>
+        <v>461</v>
+      </c>
+      <c r="C175" s="4"/>
       <c r="D175" s="4" t="s">
-        <v>272</v>
+        <v>462</v>
       </c>
       <c r="E175" s="4" t="s">
-        <v>273</v>
+        <v>463</v>
       </c>
       <c r="F175" s="4" t="s">
-        <v>24</v>
+        <v>119</v>
       </c>
       <c r="G175" s="4" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A176" s="4" t="s">
-        <v>42</v>
+        <v>102</v>
       </c>
       <c r="B176" s="4" t="s">
-        <v>498</v>
+        <v>532</v>
       </c>
       <c r="C176" s="4"/>
       <c r="D176" s="4" t="s">
-        <v>499</v>
+        <v>127</v>
       </c>
       <c r="E176" s="4" t="s">
-        <v>500</v>
+        <v>128</v>
       </c>
       <c r="F176" s="4" t="s">
-        <v>88</v>
+        <v>129</v>
       </c>
       <c r="G176" s="4" t="s">
-        <v>501</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A177" s="4" t="s">
-        <v>42</v>
+        <v>102</v>
       </c>
       <c r="B177" s="4" t="s">
-        <v>410</v>
+        <v>491</v>
       </c>
       <c r="C177" s="4"/>
       <c r="D177" s="4" t="s">
-        <v>411</v>
+        <v>492</v>
       </c>
       <c r="E177" s="4" t="s">
-        <v>412</v>
+        <v>493</v>
       </c>
       <c r="F177" s="4" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="G177" s="4" t="s">
-        <v>413</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A178" s="4" t="s">
-        <v>42</v>
+        <v>102</v>
       </c>
       <c r="B178" s="4" t="s">
-        <v>537</v>
-[...1 lines deleted...]
-      <c r="C178" s="4"/>
+        <v>286</v>
+      </c>
+      <c r="C178" s="4" t="s">
+        <v>286</v>
+      </c>
       <c r="D178" s="4" t="s">
-        <v>538</v>
+        <v>289</v>
       </c>
       <c r="E178" s="4" t="s">
-        <v>539</v>
+        <v>106</v>
       </c>
       <c r="F178" s="4" t="s">
-        <v>147</v>
+        <v>12</v>
       </c>
       <c r="G178" s="4" t="s">
-        <v>540</v>
-[...1008 lines deleted...]
-      </c>
+        <v>290</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A179" s="3"/>
+      <c r="B179" s="3"/>
+      <c r="C179" s="3"/>
+      <c r="D179" s="3"/>
+      <c r="E179" s="3"/>
+      <c r="F179" s="3"/>
+      <c r="G179" s="3"/>
+    </row>
+    <row r="180" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A180" s="3"/>
+      <c r="B180" s="3"/>
+      <c r="C180" s="3"/>
+      <c r="D180" s="3"/>
+      <c r="E180" s="3"/>
+      <c r="F180" s="3"/>
+      <c r="G180" s="3"/>
+    </row>
+    <row r="181" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A181" s="3"/>
+      <c r="B181" s="3"/>
+      <c r="C181" s="3"/>
+      <c r="D181" s="3"/>
+      <c r="E181" s="3"/>
+      <c r="F181" s="3"/>
+      <c r="G181" s="3"/>
+    </row>
+    <row r="182" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A182" s="3"/>
+      <c r="B182" s="3"/>
+      <c r="C182" s="3"/>
+      <c r="D182" s="3"/>
+      <c r="E182" s="3"/>
+      <c r="F182" s="3"/>
+      <c r="G182" s="3"/>
+    </row>
+    <row r="183" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A183" s="3"/>
+      <c r="B183" s="3"/>
+      <c r="C183" s="3"/>
+      <c r="D183" s="3"/>
+      <c r="E183" s="3"/>
+      <c r="F183" s="3"/>
+      <c r="G183" s="3"/>
+    </row>
+    <row r="184" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A184" s="3"/>
+      <c r="B184" s="3"/>
+      <c r="C184" s="3"/>
+      <c r="D184" s="3"/>
+      <c r="E184" s="3"/>
+      <c r="F184" s="3"/>
+      <c r="G184" s="3"/>
+    </row>
+    <row r="185" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A185" s="3"/>
+      <c r="B185" s="3"/>
+      <c r="C185" s="3"/>
+      <c r="D185" s="3"/>
+      <c r="E185" s="3"/>
+      <c r="F185" s="3"/>
+      <c r="G185" s="3"/>
+    </row>
+    <row r="186" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A186" s="3"/>
+      <c r="B186" s="3"/>
+      <c r="C186" s="3"/>
+      <c r="D186" s="3"/>
+      <c r="E186" s="3"/>
+      <c r="F186" s="3"/>
+      <c r="G186" s="3"/>
+    </row>
+    <row r="187" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A187" s="3"/>
+      <c r="B187" s="3"/>
+      <c r="C187" s="3"/>
+      <c r="D187" s="3"/>
+      <c r="E187" s="3"/>
+      <c r="F187" s="3"/>
+      <c r="G187" s="3"/>
+    </row>
+    <row r="188" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A188" s="3"/>
+      <c r="B188" s="3"/>
+      <c r="C188" s="3"/>
+      <c r="D188" s="3"/>
+      <c r="E188" s="3"/>
+      <c r="F188" s="3"/>
+      <c r="G188" s="3"/>
+    </row>
+    <row r="189" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A189" s="3"/>
+      <c r="B189" s="3"/>
+      <c r="C189" s="3"/>
+      <c r="D189" s="3"/>
+      <c r="E189" s="3"/>
+      <c r="F189" s="3"/>
+      <c r="G189" s="3"/>
+    </row>
+    <row r="190" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A190" s="3"/>
+      <c r="B190" s="3"/>
+      <c r="C190" s="3"/>
+      <c r="D190" s="3"/>
+      <c r="E190" s="3"/>
+      <c r="F190" s="3"/>
+      <c r="G190" s="3"/>
+    </row>
+    <row r="191" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A191" s="3"/>
+      <c r="B191" s="3"/>
+      <c r="C191" s="3"/>
+      <c r="D191" s="3"/>
+      <c r="E191" s="3"/>
+      <c r="F191" s="3"/>
+      <c r="G191" s="3"/>
+    </row>
+    <row r="192" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A192" s="3"/>
+      <c r="B192" s="3"/>
+      <c r="C192" s="3"/>
+      <c r="D192" s="3"/>
+      <c r="E192" s="3"/>
+      <c r="F192" s="3"/>
+      <c r="G192" s="3"/>
+    </row>
+    <row r="193" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A193" s="3"/>
+      <c r="B193" s="3"/>
+      <c r="C193" s="3"/>
+      <c r="D193" s="3"/>
+      <c r="E193" s="3"/>
+      <c r="F193" s="3"/>
+      <c r="G193" s="3"/>
+    </row>
+    <row r="194" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A194" s="3"/>
+      <c r="B194" s="3"/>
+      <c r="C194" s="3"/>
+      <c r="D194" s="3"/>
+      <c r="E194" s="3"/>
+      <c r="F194" s="3"/>
+      <c r="G194" s="3"/>
+    </row>
+    <row r="195" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A195" s="3"/>
+      <c r="B195" s="3"/>
+      <c r="C195" s="3"/>
+      <c r="D195" s="3"/>
+      <c r="E195" s="3"/>
+      <c r="F195" s="3"/>
+      <c r="G195" s="3"/>
+    </row>
+    <row r="196" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A196" s="3"/>
+      <c r="B196" s="3"/>
+      <c r="C196" s="3"/>
+      <c r="D196" s="3"/>
+      <c r="E196" s="3"/>
+      <c r="F196" s="3"/>
+      <c r="G196" s="3"/>
+    </row>
+    <row r="197" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A197" s="3"/>
+      <c r="B197" s="3"/>
+      <c r="C197" s="3"/>
+      <c r="D197" s="3"/>
+      <c r="E197" s="3"/>
+      <c r="F197" s="3"/>
+      <c r="G197" s="3"/>
+    </row>
+    <row r="198" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A198" s="3"/>
+      <c r="B198" s="3"/>
+      <c r="C198" s="3"/>
+      <c r="D198" s="3"/>
+      <c r="E198" s="3"/>
+      <c r="F198" s="3"/>
+      <c r="G198" s="3"/>
+    </row>
+    <row r="199" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A199" s="3"/>
+      <c r="B199" s="3"/>
+      <c r="C199" s="3"/>
+      <c r="D199" s="3"/>
+      <c r="E199" s="3"/>
+      <c r="F199" s="3"/>
+      <c r="G199" s="3"/>
+    </row>
+    <row r="200" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A200" s="3"/>
+      <c r="B200" s="3"/>
+      <c r="C200" s="3"/>
+      <c r="D200" s="3"/>
+      <c r="E200" s="3"/>
+      <c r="F200" s="3"/>
+      <c r="G200" s="3"/>
+    </row>
+    <row r="201" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A201" s="3"/>
+      <c r="B201" s="3"/>
+      <c r="C201" s="3"/>
+      <c r="D201" s="3"/>
+      <c r="E201" s="3"/>
+      <c r="F201" s="3"/>
+      <c r="G201" s="3"/>
+    </row>
+    <row r="202" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A202" s="3"/>
+      <c r="B202" s="3"/>
+      <c r="C202" s="3"/>
+      <c r="D202" s="3"/>
+      <c r="E202" s="3"/>
+      <c r="F202" s="3"/>
+      <c r="G202" s="3"/>
+    </row>
+    <row r="203" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A203" s="3"/>
+      <c r="B203" s="3"/>
+      <c r="C203" s="3"/>
+      <c r="D203" s="3"/>
+      <c r="E203" s="3"/>
+      <c r="F203" s="3"/>
+      <c r="G203" s="3"/>
+    </row>
+    <row r="204" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A204" s="3"/>
+      <c r="B204" s="3"/>
+      <c r="C204" s="3"/>
+      <c r="D204" s="3"/>
+      <c r="E204" s="3"/>
+      <c r="F204" s="3"/>
+      <c r="G204" s="3"/>
+    </row>
+    <row r="205" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A205" s="3"/>
+      <c r="B205" s="3"/>
+      <c r="C205" s="3"/>
+      <c r="D205" s="3"/>
+      <c r="E205" s="3"/>
+      <c r="F205" s="3"/>
+      <c r="G205" s="3"/>
+    </row>
+    <row r="206" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A206" s="3"/>
+      <c r="B206" s="3"/>
+      <c r="C206" s="3"/>
+      <c r="D206" s="3"/>
+      <c r="E206" s="3"/>
+      <c r="F206" s="3"/>
+      <c r="G206" s="3"/>
+    </row>
+    <row r="207" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A207" s="3"/>
+      <c r="B207" s="3"/>
+      <c r="C207" s="3"/>
+      <c r="D207" s="3"/>
+      <c r="E207" s="3"/>
+      <c r="F207" s="3"/>
+      <c r="G207" s="3"/>
+    </row>
+    <row r="208" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A208" s="3"/>
+      <c r="B208" s="3"/>
+      <c r="C208" s="3"/>
+      <c r="D208" s="3"/>
+      <c r="E208" s="3"/>
+      <c r="F208" s="3"/>
+      <c r="G208" s="3"/>
+    </row>
+    <row r="209" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A209" s="3"/>
+      <c r="B209" s="3"/>
+      <c r="C209" s="3"/>
+      <c r="D209" s="3"/>
+      <c r="E209" s="3"/>
+      <c r="F209" s="3"/>
+      <c r="G209" s="3"/>
+    </row>
+    <row r="210" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A210" s="3"/>
+      <c r="B210" s="3"/>
+      <c r="C210" s="3"/>
+      <c r="D210" s="3"/>
+      <c r="E210" s="3"/>
+      <c r="F210" s="3"/>
+      <c r="G210" s="3"/>
+    </row>
+    <row r="211" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A211" s="3"/>
+      <c r="B211" s="3"/>
+      <c r="C211" s="3"/>
+      <c r="D211" s="3"/>
+      <c r="E211" s="3"/>
+      <c r="F211" s="3"/>
+      <c r="G211" s="3"/>
+    </row>
+    <row r="212" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A212" s="3"/>
+      <c r="B212" s="3"/>
+      <c r="C212" s="3"/>
+      <c r="D212" s="3"/>
+      <c r="E212" s="3"/>
+      <c r="F212" s="3"/>
+      <c r="G212" s="3"/>
+    </row>
+    <row r="213" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A213" s="3"/>
+      <c r="B213" s="3"/>
+      <c r="C213" s="3"/>
+      <c r="D213" s="3"/>
+      <c r="E213" s="3"/>
+      <c r="F213" s="3"/>
+      <c r="G213" s="3"/>
+    </row>
+    <row r="214" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A214" s="3"/>
+      <c r="B214" s="3"/>
+      <c r="C214" s="3"/>
+      <c r="D214" s="3"/>
+      <c r="E214" s="3"/>
+      <c r="F214" s="3"/>
+      <c r="G214" s="3"/>
+    </row>
+    <row r="215" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A215" s="3"/>
+      <c r="B215" s="3"/>
+      <c r="C215" s="3"/>
+      <c r="D215" s="3"/>
+      <c r="E215" s="3"/>
+      <c r="F215" s="3"/>
+      <c r="G215" s="3"/>
+    </row>
+    <row r="216" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A216" s="3"/>
+      <c r="B216" s="3"/>
+      <c r="C216" s="3"/>
+      <c r="D216" s="3"/>
+      <c r="E216" s="3"/>
+      <c r="F216" s="3"/>
+      <c r="G216" s="3"/>
+    </row>
+    <row r="217" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A217" s="3"/>
+      <c r="B217" s="3"/>
+      <c r="C217" s="3"/>
+      <c r="D217" s="3"/>
+      <c r="E217" s="3"/>
+      <c r="F217" s="3"/>
+      <c r="G217" s="3"/>
+    </row>
+    <row r="218" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A218" s="3"/>
+      <c r="B218" s="3"/>
+      <c r="C218" s="3"/>
+      <c r="D218" s="3"/>
+      <c r="E218" s="3"/>
+      <c r="F218" s="3"/>
+      <c r="G218" s="3"/>
     </row>
   </sheetData>
-  <autoFilter ref="A5:G5" xr:uid="{0BEDC4EC-8427-4FF3-B1D5-9909FADB0C09}"/>
-[...3 lines deleted...]
-    <sortCondition ref="C6:C224"/>
+  <autoFilter ref="A5:G5" xr:uid="{062FB887-EA6E-4627-9B79-04EB5786BF55}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A6:G178">
+    <sortCondition ref="A6:A178"/>
+    <sortCondition ref="B6:B178"/>
+    <sortCondition ref="C6:C178"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="65" fitToHeight="0" orientation="landscape" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
+  <pageSetup scale="66" fitToHeight="0" orientation="landscape" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
   <headerFooter>
-    <oddHeader>&amp;R&amp;"Calibri,Bold"&amp;14Page &amp;P of &amp;N</oddHeader>
+    <oddHeader>&amp;R&amp;"Calibri,Bold"Page &amp;P of &amp;N</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>