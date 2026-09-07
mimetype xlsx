--- v4 (2026-07-24)
+++ v5 (2026-09-07)
@@ -2,70 +2,75 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\TMD\TMD Shared Perm\Comp Office\Excise\CigTobacco\CT\Permittee Listing\2026\202607\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\TMD\TMD Shared Perm\Comp Office\Excise\CigTobacco\CT\Permittee Listing\2026\202608\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FF8B8503-5BE5-4389-9CC8-F2420B89A98A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{76D80C94-6FD4-4E3D-B1B5-50EE36CC678A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-2670" windowWidth="29040" windowHeight="15720" xr2:uid="{867DD203-4DAD-4999-A8BE-C25A3082AD7F}"/>
+    <workbookView xWindow="28680" yWindow="-105" windowWidth="29040" windowHeight="15720" xr2:uid="{35ED4AEB-ED11-4F5F-91DE-F069D33B36C6}"/>
   </bookViews>
   <sheets>
     <sheet name="Cigarette Tobacco Permittees" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Cigarette Tobacco Permittees'!$A$5:$G$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Cigarette Tobacco Permittees'!$A$5:$G$193</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Cigarette Tobacco Permittees'!$1:$5</definedName>
   </definedNames>
   <calcPr calcId="0"/>
+  <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1131" uniqueCount="541">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1227" uniqueCount="585">
   <si>
     <t>Permit Type</t>
   </si>
   <si>
     <t>Legal Name</t>
   </si>
   <si>
     <t>Trade Name</t>
   </si>
   <si>
     <t>Street</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Postal Code</t>
   </si>
   <si>
     <t>Cigarette Distributor In-state</t>
   </si>
   <si>
@@ -113,50 +118,71 @@
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>605381193</t>
   </si>
   <si>
     <t>QUIKTRIP CORPORATION</t>
   </si>
   <si>
     <t>QUIK N TASTY FOODS INC</t>
   </si>
   <si>
     <t>822 QUIK TRIP WAY</t>
   </si>
   <si>
     <t>BELTON</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>640124658</t>
   </si>
   <si>
+    <t>Tobacco Distributor Out-of-state</t>
+  </si>
+  <si>
+    <t>MASON BROTHERS COMPANY</t>
+  </si>
+  <si>
+    <t>MASO</t>
+  </si>
+  <si>
+    <t>222 4TH ST NE</t>
+  </si>
+  <si>
+    <t>WADENA</t>
+  </si>
+  <si>
+    <t>MN</t>
+  </si>
+  <si>
+    <t>564821200</t>
+  </si>
+  <si>
     <t>MCLANE MIDWEST INC</t>
   </si>
   <si>
     <t>MCLANE OZARK</t>
   </si>
   <si>
     <t>2788 E SAWYER RD</t>
   </si>
   <si>
     <t>REPUBLIC</t>
   </si>
   <si>
     <t>657387557</t>
   </si>
   <si>
     <t>CASEYS MARKETING COMPANY</t>
   </si>
   <si>
     <t>CASEY'S GENERAL STORES</t>
   </si>
   <si>
     <t>2902 S JAGUAR RD</t>
   </si>
   <si>
     <t>JOPLIN</t>
@@ -179,137 +205,191 @@
   <si>
     <t>1 SE CONVENIENCE BLVD</t>
   </si>
   <si>
     <t>ANKENY</t>
   </si>
   <si>
     <t>500219672</t>
   </si>
   <si>
     <t>NATIONAL CIGAR STORE INC</t>
   </si>
   <si>
     <t>NATIONAL CIGAR STORE, INC.</t>
   </si>
   <si>
     <t>617 SYCAMORE ST</t>
   </si>
   <si>
     <t>WATERLOO</t>
   </si>
   <si>
     <t>507034725</t>
   </si>
   <si>
-    <t>Tobacco Distributor Out-of-state</t>
-[...1 lines deleted...]
-  <si>
     <t>KWIK TRIP INC</t>
   </si>
   <si>
     <t>KWIK STAR</t>
   </si>
   <si>
     <t>2025 KWIK TRIP WAY</t>
   </si>
   <si>
     <t>LA CROSSE</t>
   </si>
   <si>
     <t>WI</t>
   </si>
   <si>
     <t>546033228</t>
   </si>
   <si>
+    <t>Cigarette Manufacturer</t>
+  </si>
+  <si>
+    <t>JAPAN TOBACCO INTERNATIONAL USA INC</t>
+  </si>
+  <si>
+    <t>JT INTERNATIONAL USA INC</t>
+  </si>
+  <si>
+    <t>4000 CENTER AT NORTH HILLS ST</t>
+  </si>
+  <si>
+    <t>RALEIGH</t>
+  </si>
+  <si>
+    <t>NC</t>
+  </si>
+  <si>
+    <t>276097096</t>
+  </si>
+  <si>
     <t>ST JOSEPH TOBACCO COMPANY INC</t>
   </si>
   <si>
     <t>SAINT JOE DISTRIBUTING</t>
   </si>
   <si>
     <t>5808 CORPORATE DR</t>
   </si>
   <si>
     <t>SAINT JOSEPH</t>
   </si>
   <si>
     <t>645077758</t>
   </si>
   <si>
     <t>S ABRAHAM &amp; SONS INC</t>
   </si>
   <si>
     <t>S ABRAHAM &amp; SONS</t>
   </si>
   <si>
     <t>4001 3 MILE RD NW</t>
   </si>
   <si>
     <t>GRAND RAPIDS</t>
   </si>
   <si>
     <t>MI</t>
   </si>
   <si>
     <t>495341132</t>
   </si>
   <si>
+    <t>HIVEGUYS</t>
+  </si>
+  <si>
+    <t>HIVE GUYS</t>
+  </si>
+  <si>
+    <t>5900 BALCONES DR</t>
+  </si>
+  <si>
+    <t>AUSTIN</t>
+  </si>
+  <si>
+    <t>TX</t>
+  </si>
+  <si>
+    <t>787314298</t>
+  </si>
+  <si>
     <t>FRANCHISE WHOLESALE CO LLC</t>
   </si>
   <si>
     <t>WILDHORSE DISTRIBUTING</t>
   </si>
   <si>
     <t>713 N FRONTIER RD</t>
   </si>
   <si>
     <t>PAPILLION</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>680464354</t>
   </si>
   <si>
     <t>MARSHALL IGA INC</t>
   </si>
   <si>
     <t>HARVARD DISTRIBUTING</t>
   </si>
   <si>
     <t>5113 S ROUTE 31</t>
   </si>
   <si>
     <t>RINGWOOD</t>
   </si>
   <si>
     <t>600720000</t>
   </si>
   <si>
+    <t>ANDERSON, JOSEPH M</t>
+  </si>
+  <si>
+    <t>SMOKIN JOES</t>
+  </si>
+  <si>
+    <t>4900 INDIAN HILL RD</t>
+  </si>
+  <si>
+    <t>LEWISTON</t>
+  </si>
+  <si>
+    <t>NY</t>
+  </si>
+  <si>
+    <t>140929721</t>
+  </si>
+  <si>
     <t>SURPLUS OUTLET INC</t>
   </si>
   <si>
     <t>WAHOO WAREHOUSE</t>
   </si>
   <si>
     <t>360 E 5TH ST</t>
   </si>
   <si>
     <t>WAHOO</t>
   </si>
   <si>
     <t>680661926</t>
   </si>
   <si>
     <t>SUPER FOOD SERVICES INC</t>
   </si>
   <si>
     <t>SUPER FOOD SERVICES 071</t>
   </si>
   <si>
     <t>4067 COUNTY ROAD 130</t>
   </si>
   <si>
     <t>BELLEFONTAINE</t>
@@ -350,179 +430,158 @@
   <si>
     <t>Tobacco Distributor In-state</t>
   </si>
   <si>
     <t>Tobacco Subjobber</t>
   </si>
   <si>
     <t>A AND M GROUP LLC</t>
   </si>
   <si>
     <t>QUAD CITIES IMPORTS</t>
   </si>
   <si>
     <t>7620 LOUIS RICH CT</t>
   </si>
   <si>
     <t>DAVENPORT</t>
   </si>
   <si>
     <t>528041414</t>
   </si>
   <si>
     <t>Cigarette Wholesaler</t>
   </si>
   <si>
-    <t>HIVEGUYS</t>
-[...32 lines deleted...]
-    <t>564821200</t>
+    <t>BSR DISTRIBUTING, INC</t>
+  </si>
+  <si>
+    <t>BLUE SKY DISTRIBUTORS</t>
+  </si>
+  <si>
+    <t>8724 ALAMEDA PARK DR NE</t>
+  </si>
+  <si>
+    <t>ALBUQUERQUE</t>
+  </si>
+  <si>
+    <t>NM</t>
+  </si>
+  <si>
+    <t>871132455</t>
   </si>
   <si>
     <t>BEVERAGE DISTRIBUTORS OF IOWA</t>
   </si>
   <si>
     <t>3221 SE 14TH ST</t>
   </si>
   <si>
     <t>503201304</t>
   </si>
   <si>
     <t>Delivery Seller</t>
   </si>
   <si>
     <t>FONTEM US LLC</t>
   </si>
   <si>
     <t>BLU ECIGS</t>
   </si>
   <si>
     <t>628 GREEN VALLEY RD</t>
   </si>
   <si>
     <t>GREENSBORO</t>
   </si>
   <si>
-    <t>NC</t>
-[...1 lines deleted...]
-  <si>
     <t>274087791</t>
   </si>
   <si>
-    <t>Cigarette Manufacturer</t>
-[...1 lines deleted...]
-  <si>
     <t>LIGGETT GROUP LLC</t>
   </si>
   <si>
     <t>LIGGETT &amp; MYERS TOBACCO CO</t>
   </si>
   <si>
-    <t>4000 CENTER AT NORTH HILLS ST</t>
-[...7 lines deleted...]
-  <si>
     <t>BONER, RICHARD J</t>
   </si>
   <si>
     <t>CIGAR BOX</t>
   </si>
   <si>
     <t>309 N HONNOLD ST</t>
   </si>
   <si>
     <t>MONROE</t>
   </si>
   <si>
     <t>501707937</t>
   </si>
   <si>
     <t>THESY LLC</t>
   </si>
   <si>
     <t>ELEMENT VAPE</t>
   </si>
   <si>
     <t>370 TURNBULL CANYON RD</t>
   </si>
   <si>
     <t>CITY OF INDUSTRY</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>917451009</t>
   </si>
   <si>
     <t>WGK INVESTMENTS LLC</t>
   </si>
   <si>
     <t>CIGAR SOURCE</t>
   </si>
   <si>
     <t>3305 INGERSOLL AVE</t>
   </si>
   <si>
     <t>503123913</t>
   </si>
   <si>
+    <t>SECOND STREET CIGARS LLC</t>
+  </si>
+  <si>
+    <t>DRAWING ROOM</t>
+  </si>
+  <si>
+    <t>320 E 2ND ST</t>
+  </si>
+  <si>
+    <t>528011702</t>
+  </si>
+  <si>
     <t>BRAVIM MART INCORPORATED</t>
   </si>
   <si>
     <t>TOBACCO HUT</t>
   </si>
   <si>
     <t>121 N ANKENY BLVD</t>
   </si>
   <si>
     <t>500231708</t>
   </si>
   <si>
     <t>BLB7 LLC</t>
   </si>
   <si>
     <t>THE VAPE MALL</t>
   </si>
   <si>
     <t>704 W PEARCE BLVD</t>
   </si>
   <si>
     <t>WENTZVILLE</t>
   </si>
   <si>
     <t>633851016</t>
@@ -599,134 +658,188 @@
   <si>
     <t>714 INTERSTATE PKWY</t>
   </si>
   <si>
     <t>WAUKEE</t>
   </si>
   <si>
     <t>502637577</t>
   </si>
   <si>
     <t>TW VENDING INC</t>
   </si>
   <si>
     <t>TURNKEY CORRECTIONS</t>
   </si>
   <si>
     <t>3329 CASEY ST</t>
   </si>
   <si>
     <t>RIVER FALLS</t>
   </si>
   <si>
     <t>540225852</t>
   </si>
   <si>
+    <t>SPECIALTY CIGARS, LLC</t>
+  </si>
+  <si>
+    <t>2100 E CARY ST</t>
+  </si>
+  <si>
+    <t>RICHMOND</t>
+  </si>
+  <si>
+    <t>VA</t>
+  </si>
+  <si>
+    <t>232237270</t>
+  </si>
+  <si>
     <t>SB MART INC</t>
   </si>
   <si>
     <t>TOBACCO MART</t>
   </si>
   <si>
     <t>6535 DOUGLAS AVE</t>
   </si>
   <si>
     <t>URBANDALE</t>
   </si>
   <si>
     <t>503223333</t>
   </si>
   <si>
+    <t>MISTER E LIQUID LLC</t>
+  </si>
+  <si>
+    <t>MEL WHOLESALE</t>
+  </si>
+  <si>
+    <t>632 PLYMOUTH AVE NE</t>
+  </si>
+  <si>
+    <t>495056032</t>
+  </si>
+  <si>
     <t>WHITE HORSE VAPOR STORES, LLC</t>
   </si>
   <si>
     <t>WHITE HORSE VAPOR</t>
   </si>
   <si>
     <t>1483 MINERAL SPRING AVE</t>
   </si>
   <si>
     <t>NORTH PROVIDENCE</t>
   </si>
   <si>
     <t>RI</t>
   </si>
   <si>
     <t>029043131</t>
   </si>
   <si>
-    <t>JAPAN TOBACCO INTERNATIONAL USA INC</t>
-[...4 lines deleted...]
-  <si>
     <t>IPURCHASE ONLINE INC</t>
   </si>
   <si>
     <t>VAPE SOCIETY SUPPLIES</t>
   </si>
   <si>
     <t>3100 S OLD HWY 63</t>
   </si>
   <si>
     <t>COLUMBIA</t>
   </si>
   <si>
     <t>652010000</t>
   </si>
   <si>
+    <t>GREENSMARTLIVING INC</t>
+  </si>
+  <si>
+    <t>GREE</t>
+  </si>
+  <si>
+    <t>1404 S JEFFERSON ST</t>
+  </si>
+  <si>
+    <t>SALT LAKE CITY</t>
+  </si>
+  <si>
+    <t>UT</t>
+  </si>
+  <si>
+    <t>841155211</t>
+  </si>
+  <si>
     <t>Cigarette Vendor</t>
   </si>
   <si>
     <t>LACLAIR, JOSHUA</t>
   </si>
   <si>
     <t>LAST CALL VENDING LLC</t>
   </si>
   <si>
     <t>6131 OAKWOOD DR</t>
   </si>
   <si>
     <t>503228204</t>
   </si>
   <si>
     <t>SMOLDERING CIGAR LLC</t>
   </si>
   <si>
     <t>SMOLDERING CIGAR, LLC</t>
   </si>
   <si>
     <t>411 4TH AVE</t>
   </si>
   <si>
     <t>LIVERMORE</t>
   </si>
   <si>
     <t>505589541</t>
   </si>
   <si>
+    <t>MADURO DISTRIBUTORS</t>
+  </si>
+  <si>
+    <t>THE LOON</t>
+  </si>
+  <si>
+    <t>7580 COMMERCE LN NE</t>
+  </si>
+  <si>
+    <t>FRIDLEY</t>
+  </si>
+  <si>
+    <t>554323115</t>
+  </si>
+  <si>
     <t>PARALLELDIRECT LLC</t>
   </si>
   <si>
     <t>MAGIC MIST</t>
   </si>
   <si>
     <t>103 SCHELTER RD</t>
   </si>
   <si>
     <t>LINCOLNSHIRE</t>
   </si>
   <si>
     <t>600693657</t>
   </si>
   <si>
     <t>IMRAN HOLDINGS LLC</t>
   </si>
   <si>
     <t>EAGLE WHOLESALE</t>
   </si>
   <si>
     <t>4925 SIRONA DR</t>
   </si>
   <si>
     <t>CHARLOTTE</t>
@@ -788,215 +901,149 @@
   <si>
     <t>MI-ONE BRANDS</t>
   </si>
   <si>
     <t>4908 E MCDOWELL RD</t>
   </si>
   <si>
     <t>850087718</t>
   </si>
   <si>
     <t>ECON CONTROL INC</t>
   </si>
   <si>
     <t>CERTIFRESH CIGAR</t>
   </si>
   <si>
     <t>7395 BUSH LAKE RD</t>
   </si>
   <si>
     <t>EDINA</t>
   </si>
   <si>
     <t>554392027</t>
   </si>
   <si>
+    <t>CHEYENNE INTERNATIONAL LLC</t>
+  </si>
+  <si>
+    <t>701 S BATTLEGROUND AVE</t>
+  </si>
+  <si>
+    <t>GROVER</t>
+  </si>
+  <si>
+    <t>280739542</t>
+  </si>
+  <si>
+    <t>BUYJOEYLLC</t>
+  </si>
+  <si>
+    <t>BUYJOEY LLC</t>
+  </si>
+  <si>
+    <t>11821 S EQUESTRIAN TRL</t>
+  </si>
+  <si>
+    <t>850443440</t>
+  </si>
+  <si>
+    <t>OHSERASE MANUFACTURING, LLC</t>
+  </si>
+  <si>
+    <t>26 EAGLE DR</t>
+  </si>
+  <si>
+    <t>AKWESASNE</t>
+  </si>
+  <si>
+    <t>136553235</t>
+  </si>
+  <si>
+    <t>BD2 INC.</t>
+  </si>
+  <si>
+    <t>BEAST DISTRO</t>
+  </si>
+  <si>
+    <t>2801 SW 149TH AVE</t>
+  </si>
+  <si>
+    <t>MIRAMAR</t>
+  </si>
+  <si>
+    <t>FL</t>
+  </si>
+  <si>
+    <t>330274175</t>
+  </si>
+  <si>
     <t>VLV LLC</t>
   </si>
   <si>
     <t>VAPE LIFE VENDING</t>
   </si>
   <si>
     <t>885 BEL AIRE CT</t>
   </si>
   <si>
     <t>502638833</t>
   </si>
   <si>
-    <t>MADURO DISTRIBUTORS</t>
-[...79 lines deleted...]
-  <si>
     <t>QUADVEND</t>
   </si>
   <si>
+    <t>1210 W 17TH STREET</t>
+  </si>
+  <si>
+    <t>528040000</t>
+  </si>
+  <si>
     <t>1210 W 17TH ST</t>
   </si>
   <si>
     <t>528043716</t>
   </si>
   <si>
-    <t>1210 W 17TH STREET</t>
-[...37 lines deleted...]
-  <si>
     <t>VAPOR AUTHORITY INC</t>
   </si>
   <si>
     <t>9187 CLAIREMONT MESA BLV</t>
   </si>
   <si>
     <t>SAN DIEGO</t>
   </si>
   <si>
     <t>921230000</t>
   </si>
   <si>
     <t>PHILIP MORRIS USA INC</t>
   </si>
   <si>
     <t>6601 W BROAD ST</t>
   </si>
   <si>
-    <t>RICHMOND</t>
-[...4 lines deleted...]
-  <si>
     <t>232301723</t>
   </si>
   <si>
     <t>XCALIBER INTERNATIONAL LTD LLC</t>
   </si>
   <si>
     <t>4747 NE 1ST ST</t>
   </si>
   <si>
     <t>PRYOR</t>
   </si>
   <si>
     <t>OK</t>
   </si>
   <si>
     <t>743619807</t>
   </si>
   <si>
     <t>SWEDISH MATCH NORTH AMERICA LLC</t>
   </si>
   <si>
     <t>1021 E CARY ST</t>
   </si>
   <si>
     <t>232194000</t>
@@ -1112,83 +1159,119 @@
   <si>
     <t>CLARKSVILLE</t>
   </si>
   <si>
     <t>370405422</t>
   </si>
   <si>
     <t>VEND GENIE LLC</t>
   </si>
   <si>
     <t>618 E PARK AVE</t>
   </si>
   <si>
     <t>503152445</t>
   </si>
   <si>
     <t>3400 E MAIN ST</t>
   </si>
   <si>
     <t>DANVILLE</t>
   </si>
   <si>
     <t>618349468</t>
   </si>
   <si>
+    <t>BUZZBOX LLC</t>
+  </si>
+  <si>
+    <t>3344 MERIWETHER LEWIS LN</t>
+  </si>
+  <si>
+    <t>MISSOURI VALLEY</t>
+  </si>
+  <si>
+    <t>515555085</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL WHOLESALE SUPPLY</t>
+  </si>
+  <si>
+    <t>11559 ROCK ISLAND CT</t>
+  </si>
+  <si>
+    <t>MARYLAND HEIGHTS</t>
+  </si>
+  <si>
+    <t>630433522</t>
+  </si>
+  <si>
     <t>NORTHERNER SCANDINAVIA INC</t>
   </si>
   <si>
     <t>631 HIGHWAY 90 A</t>
   </si>
   <si>
     <t>MISSOURI CITY</t>
   </si>
   <si>
     <t>774891334</t>
   </si>
   <si>
     <t>DOORDASH ESSENTIALS LLC</t>
   </si>
   <si>
     <t>3180 100TH ST</t>
   </si>
   <si>
     <t>503223869</t>
   </si>
   <si>
     <t>500 KAPIK RD</t>
   </si>
   <si>
     <t>HERNANDO</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>386320000</t>
   </si>
   <si>
+    <t>THE C STORE DEPOT</t>
+  </si>
+  <si>
+    <t>5172 LE TOURNEAU CIR</t>
+  </si>
+  <si>
+    <t>TAMPA</t>
+  </si>
+  <si>
+    <t>336105315</t>
+  </si>
+  <si>
     <t>CERTCO INC</t>
   </si>
   <si>
     <t>5321 VERONA RD</t>
   </si>
   <si>
     <t>FITCHBURG</t>
   </si>
   <si>
     <t>537114420</t>
   </si>
   <si>
     <t>7 DAZE LLC</t>
   </si>
   <si>
     <t>1425 S VINEYARD AVE</t>
   </si>
   <si>
     <t>ONTARIO</t>
   </si>
   <si>
     <t>917618063</t>
   </si>
   <si>
     <t>HEWETT WHOLESALE INC</t>
@@ -1265,143 +1348,179 @@
   <si>
     <t>803015729</t>
   </si>
   <si>
     <t>MAVERICK DISTRIBUTION LLC</t>
   </si>
   <si>
     <t>6210 ABBOTT DR</t>
   </si>
   <si>
     <t>681102805</t>
   </si>
   <si>
     <t>VR PRODUCTS I LLC</t>
   </si>
   <si>
     <t>591 STEWART AVE</t>
   </si>
   <si>
     <t>GARDEN CITY</t>
   </si>
   <si>
     <t>115304773</t>
   </si>
   <si>
+    <t>TMZ WHOLESALE LLC</t>
+  </si>
+  <si>
+    <t>320 1ST ST SW</t>
+  </si>
+  <si>
+    <t>NEW BRIGHTON</t>
+  </si>
+  <si>
+    <t>551127701</t>
+  </si>
+  <si>
     <t>CIRCLE K STORES INC</t>
   </si>
   <si>
     <t>1600 TRADEPORT DR</t>
   </si>
   <si>
     <t>HAZELWOOD</t>
   </si>
   <si>
     <t>630424319</t>
   </si>
   <si>
     <t>PREMIER MANUFACTURING INC</t>
   </si>
   <si>
     <t>629 CEPI DR</t>
   </si>
   <si>
     <t>CHESTERFIELD</t>
   </si>
   <si>
     <t>630051221</t>
   </si>
   <si>
+    <t>VECTOR TOBACCO LLC</t>
+  </si>
+  <si>
     <t>KING MAKER MARKETING INC</t>
   </si>
   <si>
     <t>1304 ANNAPOLIS DR</t>
   </si>
   <si>
     <t>276082130</t>
   </si>
   <si>
-    <t>VECTOR TOBACCO LLC</t>
-[...1 lines deleted...]
-  <si>
     <t>HABASH TRADING INC</t>
   </si>
   <si>
     <t>6135 S NOTTINGHAM AVE</t>
   </si>
   <si>
     <t>CHICAGO</t>
   </si>
   <si>
     <t>606383909</t>
   </si>
   <si>
     <t>CHAMBERS &amp; OWEN INC</t>
   </si>
   <si>
     <t>1733 MORSE ST</t>
   </si>
   <si>
     <t>JANESVILLE</t>
   </si>
   <si>
     <t>535450206</t>
   </si>
   <si>
     <t>REPUBLIC BRANDS LP</t>
   </si>
   <si>
     <t>2301 RAVINE WAY</t>
   </si>
   <si>
     <t>GLENVIEW</t>
   </si>
   <si>
     <t>600257627</t>
   </si>
   <si>
     <t>BLACK BUFFALO INC.</t>
   </si>
   <si>
     <t>201 N GARLAND CT</t>
   </si>
   <si>
     <t>606013717</t>
   </si>
   <si>
+    <t>VAPES AND PAPERS ZONE LLC</t>
+  </si>
+  <si>
+    <t>12542 EDEN AVE</t>
+  </si>
+  <si>
+    <t>HUDSON</t>
+  </si>
+  <si>
+    <t>346677513</t>
+  </si>
+  <si>
     <t>NASCO PRODUCTS, LLC</t>
   </si>
   <si>
     <t>321 FARMINGTON RD</t>
   </si>
   <si>
     <t>MOCKSVILLE</t>
   </si>
   <si>
     <t>270287638</t>
   </si>
   <si>
+    <t>BRAVO CIGAR COMPANY LLC</t>
+  </si>
+  <si>
+    <t>222 2ND AVE SW</t>
+  </si>
+  <si>
+    <t>NEW PRAGUE</t>
+  </si>
+  <si>
+    <t>560712300</t>
+  </si>
+  <si>
     <t>US FLUE-CURED TOBACCO GROWERS INC</t>
   </si>
   <si>
     <t>250 CROWN BLVD</t>
   </si>
   <si>
     <t>TIMBERLAKE</t>
   </si>
   <si>
     <t>275838507</t>
   </si>
   <si>
     <t>6401 8TH AVE S</t>
   </si>
   <si>
     <t>SAINT CLOUD</t>
   </si>
   <si>
     <t>563017729</t>
   </si>
   <si>
     <t>FARMERS TOBACCO CO OF CYNTHIANA</t>
   </si>
   <si>
     <t>636 US HIGHWAY 27 N</t>
@@ -1544,83 +1663,101 @@
   <si>
     <t>1301 W OMAHA AVE</t>
   </si>
   <si>
     <t>NORFOLK</t>
   </si>
   <si>
     <t>687015872</t>
   </si>
   <si>
     <t>7405 IRVINGTON RD</t>
   </si>
   <si>
     <t>681221232</t>
   </si>
   <si>
     <t>15277 HERITAGE PKWY</t>
   </si>
   <si>
     <t>FORT WORTH</t>
   </si>
   <si>
     <t>761772517</t>
   </si>
   <si>
+    <t>SWISHER INTERNATIONAL INC</t>
+  </si>
+  <si>
+    <t>459 E 16TH ST</t>
+  </si>
+  <si>
+    <t>JACKSONVILLE</t>
+  </si>
+  <si>
+    <t>322063025</t>
+  </si>
+  <si>
     <t>8100 60TH ST</t>
   </si>
   <si>
     <t>KENOSHA</t>
   </si>
   <si>
     <t>531447863</t>
   </si>
   <si>
     <t>ALTADIS USA LLC</t>
   </si>
   <si>
     <t>6473 S FALKENBURG RD</t>
   </si>
   <si>
     <t>RIVERVIEW</t>
   </si>
   <si>
     <t>335788696</t>
   </si>
   <si>
     <t>ITG CIGARS INC</t>
   </si>
   <si>
     <t>2601 TAMPA EAST BLVD</t>
   </si>
   <si>
-    <t>TAMPA</t>
-[...1 lines deleted...]
-  <si>
     <t>336193037</t>
   </si>
   <si>
+    <t>THE CIGAR GUYS INC</t>
+  </si>
+  <si>
+    <t>12303 MORMON ST</t>
+  </si>
+  <si>
+    <t>681421777</t>
+  </si>
+  <si>
     <t>CIGARBROS USA INC</t>
   </si>
   <si>
     <t>1280 N JOHNSON AVE</t>
   </si>
   <si>
     <t>EL CAJON</t>
   </si>
   <si>
     <t>920201656</t>
   </si>
   <si>
     <t>MYERS-COX COMPANY</t>
   </si>
   <si>
     <t>8797 KAPP DR</t>
   </si>
   <si>
     <t>PEOSTA</t>
   </si>
   <si>
     <t>520689448</t>
   </si>
   <si>
     <t>JOHN MIDDLETON CO LLC</t>
@@ -1643,132 +1780,125 @@
   <si>
     <t>ITG BRANDS LLC</t>
   </si>
   <si>
     <t>IOWA CIGAR CO LLC</t>
   </si>
   <si>
     <t>1401 22ND ST</t>
   </si>
   <si>
     <t>WEST DES MOINES</t>
   </si>
   <si>
     <t>502661404</t>
   </si>
   <si>
     <t>Iowa Cigarette and Tobacco Permittees</t>
   </si>
   <si>
     <t>This listing includes Permit Type, Legal Name, Trade Name, Street, City, State, and Postal Code of active permittees.</t>
   </si>
   <si>
     <t>Filter buttons are available for use on each column.</t>
   </si>
   <si>
-    <t>Updated 07/07/2026</t>
+    <t>Updated 08/03/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
-      <name val="Calibri"/>
-[...4 lines deleted...]
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD3D3D3"/>
       </left>
       <right style="thin">
         <color rgb="FFD3D3D3"/>
       </right>
       <top style="thin">
         <color rgb="FFD3D3D3"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD3D3D3"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -2068,4305 +2198,4272 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{062FB887-EA6E-4627-9B79-04EB5786BF55}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B17CF634-C228-4899-A589-FA0D082CD41A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G218"/>
+  <dimension ref="A1:G193"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="35.77734375" customWidth="1"/>
     <col min="2" max="2" width="43.33203125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="31.33203125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="30.21875" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="18.88671875" customWidth="1"/>
+    <col min="5" max="5" width="18.88671875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.33203125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="16.5546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
-        <v>537</v>
+        <v>581</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:7" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
-        <v>540</v>
+        <v>584</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
     </row>
     <row r="3" spans="1:7" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.35">
       <c r="A3" s="1" t="s">
-        <v>538</v>
+        <v>582</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
     </row>
     <row r="4" spans="1:7" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.35">
       <c r="A4" s="1" t="s">
-        <v>539</v>
+        <v>583</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
     </row>
     <row r="5" spans="1:7" s="1" customFormat="1" ht="18" x14ac:dyDescent="0.35">
       <c r="A5" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A6" s="4" t="s">
+      <c r="A6" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="4" t="s">
+      <c r="B6" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A7" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A8" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A9" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A10" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A11" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>566</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>567</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>568</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A12" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A13" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>515</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A14" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A15" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A16" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A17" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A18" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A19" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="F19" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="C6" s="4" t="s">
+      <c r="G19" s="3" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A20" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>537</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>538</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A21" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>550</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A22" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A23" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A24" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A25" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A26" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>460</v>
+      </c>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A27" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A28" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A29" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3" t="s">
+        <v>526</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>527</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A30" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A31" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A32" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A33" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A34" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G34" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="D6" s="4" t="s">
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A35" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="C35" s="3"/>
+      <c r="D35" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A36" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A37" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A38" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A39" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A40" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A41" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A42" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A43" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A44" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A45" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A46" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="C46" s="3"/>
+      <c r="D46" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>508</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A47" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A48" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A49" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C49" s="3"/>
+      <c r="D49" s="3" t="s">
+        <v>542</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A50" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="C50" s="3"/>
+      <c r="D50" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A51" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>576</v>
+      </c>
+      <c r="C51" s="3"/>
+      <c r="D51" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A52" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A53" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>453</v>
+      </c>
+      <c r="C53" s="3"/>
+      <c r="D53" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A54" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A55" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="C55" s="3"/>
+      <c r="D55" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>477</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A56" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A57" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="C57" s="3"/>
+      <c r="D57" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="G57" s="3" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A58" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="C58" s="3"/>
+      <c r="D58" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A59" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="C59" s="3"/>
+      <c r="D59" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>520</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A60" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="C60" s="3"/>
+      <c r="D60" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G60" s="3" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A61" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="C61" s="3"/>
+      <c r="D61" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A62" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="C62" s="3"/>
+      <c r="D62" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A63" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="C63" s="3"/>
+      <c r="D63" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A64" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="C64" s="3"/>
+      <c r="D64" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>379</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A65" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A66" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="C66" s="3"/>
+      <c r="D66" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A67" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G67" s="3" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A68" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="C68" s="3"/>
+      <c r="D68" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G68" s="3" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A69" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A70" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="F70" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G70" s="3" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A71" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="C71" s="3"/>
+      <c r="D71" s="3" t="s">
+        <v>500</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="F71" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G71" s="3" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A72" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="F72" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G72" s="3" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A73" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="F73" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G73" s="3" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A74" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>576</v>
+      </c>
+      <c r="C74" s="3"/>
+      <c r="D74" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="F74" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G74" s="3" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A75" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>529</v>
+      </c>
+      <c r="C75" s="3"/>
+      <c r="D75" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="F75" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G75" s="3" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A76" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="C76" s="3"/>
+      <c r="D76" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="F76" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="G76" s="3" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A77" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>573</v>
+      </c>
+      <c r="C77" s="3"/>
+      <c r="D77" s="3" t="s">
+        <v>574</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G77" s="3" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A78" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="F78" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="G78" s="3" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A79" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>468</v>
+      </c>
+      <c r="C79" s="3"/>
+      <c r="D79" s="3" t="s">
+        <v>469</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="F79" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G79" s="3" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A80" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="F80" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G80" s="3" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A81" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="F81" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="G81" s="3" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A82" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="C82" s="3"/>
+      <c r="D82" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="F82" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G82" s="3" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A83" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="C83" s="3"/>
+      <c r="D83" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="E83" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="F83" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="G83" s="3" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A84" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="F84" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G84" s="3" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A85" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="E85" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="F85" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G85" s="3" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A86" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="E86" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="F86" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G86" s="3" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A87" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="C87" s="3"/>
+      <c r="D87" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="E87" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="F87" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G87" s="3" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A88" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="F88" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="G88" s="3" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A89" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B89" s="3" t="s">
+        <v>536</v>
+      </c>
+      <c r="C89" s="3"/>
+      <c r="D89" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="E89" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="F89" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="G89" s="3" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A90" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E90" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="F90" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="G90" s="3" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A91" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B91" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="E91" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="F91" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="G91" s="3" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A92" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="C92" s="3"/>
+      <c r="D92" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="E92" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F92" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G92" s="3" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A93" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="D93" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="F93" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G93" s="3" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A94" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="C94" s="3"/>
+      <c r="D94" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="F94" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="G94" s="3" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A95" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B95" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="F95" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G95" s="3" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A96" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B96" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="D96" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="E96" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="F96" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="G96" s="3" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A97" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B97" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="C97" s="3"/>
+      <c r="D97" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="E97" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="F97" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="G97" s="3" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A98" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B98" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="D98" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="E98" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="F98" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G98" s="3" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A99" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B99" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="D99" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="E99" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="F99" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="G99" s="3" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A100" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="C100" s="3"/>
+      <c r="D100" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="E100" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="F100" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="G100" s="3" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A101" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B101" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="E101" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="F101" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="G101" s="3" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A102" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="F102" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="G102" s="3" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A103" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="C103" s="3"/>
+      <c r="D103" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="F103" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="G103" s="3" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A104" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B104" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="C104" s="3"/>
+      <c r="D104" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="F104" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="G104" s="3" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A105" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="C105" s="3"/>
+      <c r="D105" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="E105" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F105" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="G105" s="3" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A106" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B106" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="E106" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="F106" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="G106" s="3" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A107" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B107" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="C107" s="3"/>
+      <c r="D107" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="E107" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="F107" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G107" s="3" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A108" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B108" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="D108" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="E108" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="F108" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G108" s="3" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A109" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B109" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="D109" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="E109" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="F109" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G109" s="3" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A110" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B110" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="C110" s="3"/>
+      <c r="D110" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="E110" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="F110" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G110" s="3" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A111" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B111" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E111" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="F111" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G111" s="3" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A112" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B112" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D112" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E112" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F112" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G112" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A113" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B113" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D113" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="E113" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="F113" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G113" s="3" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A114" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B114" s="3" t="s">
+        <v>503</v>
+      </c>
+      <c r="C114" s="3"/>
+      <c r="D114" s="3" t="s">
+        <v>504</v>
+      </c>
+      <c r="E114" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="F114" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G114" s="3" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A115" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B115" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="C115" s="3"/>
+      <c r="D115" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="E115" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="F115" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G115" s="3" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A116" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B116" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D116" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E116" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F116" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G116" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A117" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B117" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="D117" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="E117" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="F117" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G117" s="3" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A118" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B118" s="3" t="s">
+        <v>577</v>
+      </c>
+      <c r="C118" s="3"/>
+      <c r="D118" s="3" t="s">
+        <v>578</v>
+      </c>
+      <c r="E118" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="F118" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G118" s="3" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A119" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B119" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="D119" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="E119" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="F119" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G119" s="3" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A120" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B120" s="3" t="s">
+        <v>566</v>
+      </c>
+      <c r="C120" s="3"/>
+      <c r="D120" s="3" t="s">
+        <v>567</v>
+      </c>
+      <c r="E120" s="3" t="s">
+        <v>568</v>
+      </c>
+      <c r="F120" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G120" s="3" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A121" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B121" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="D121" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E121" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="F121" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G121" s="3" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A122" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B122" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="E122" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="F122" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G122" s="3" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A123" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B123" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="C123" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D123" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="E123" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="F123" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G123" s="3" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A124" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B124" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="C124" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="D124" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="E124" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="F124" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G124" s="3" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A125" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B125" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="D125" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="E125" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="F125" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G125" s="3" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A126" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B126" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="C126" s="3"/>
+      <c r="D126" s="3" t="s">
+        <v>515</v>
+      </c>
+      <c r="E126" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="F126" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G126" s="3" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A127" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B127" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="C127" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="D127" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="E127" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="F127" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G127" s="3" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A128" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B128" s="3" t="s">
+        <v>573</v>
+      </c>
+      <c r="C128" s="3"/>
+      <c r="D128" s="3" t="s">
+        <v>574</v>
+      </c>
+      <c r="E128" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="F128" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G128" s="3" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A129" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B129" s="3" t="s">
+        <v>552</v>
+      </c>
+      <c r="C129" s="3"/>
+      <c r="D129" s="3" t="s">
+        <v>553</v>
+      </c>
+      <c r="E129" s="3" t="s">
+        <v>554</v>
+      </c>
+      <c r="F129" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="G129" s="3" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A130" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B130" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="C130" s="3"/>
+      <c r="D130" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="E130" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="F130" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G130" s="3" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A131" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B131" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="C131" s="3"/>
+      <c r="D131" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="E131" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="F131" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="G131" s="3" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A132" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B132" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="C132" s="3"/>
+      <c r="D132" s="3" t="s">
+        <v>368</v>
+      </c>
+      <c r="E132" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="F132" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="G132" s="3" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A133" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B133" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="C133" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D133" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="E133" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="F133" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="G133" s="3" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A134" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B134" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="C134" s="3"/>
+      <c r="D134" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="F134" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="G134" s="3" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A135" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B135" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="C135" s="3"/>
+      <c r="D135" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="E135" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="F135" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="G135" s="3" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A136" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B136" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="C136" s="3"/>
+      <c r="D136" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="E136" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="F136" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G136" s="3" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A137" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B137" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="C137" s="3"/>
+      <c r="D137" s="3" t="s">
+        <v>537</v>
+      </c>
+      <c r="E137" s="3" t="s">
+        <v>538</v>
+      </c>
+      <c r="F137" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="G137" s="3" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A138" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B138" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="C138" s="3"/>
+      <c r="D138" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="E138" s="3" t="s">
+        <v>550</v>
+      </c>
+      <c r="F138" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="G138" s="3" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A139" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B139" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="C139" s="3"/>
+      <c r="D139" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="E139" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="F139" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G139" s="3" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A140" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B140" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="C140" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="D140" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="E140" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="F140" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="G140" s="3" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A141" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B141" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="D141" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="E6" s="4" t="s">
+      <c r="E141" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="F6" s="4" t="s">
+      <c r="F141" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G141" s="3" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A142" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B142" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C142" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="D142" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E142" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F142" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G142" s="3" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A143" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B143" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="C143" s="3"/>
+      <c r="D143" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="E143" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="F143" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="G143" s="3" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A144" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B144" s="3" t="s">
+        <v>460</v>
+      </c>
+      <c r="C144" s="3"/>
+      <c r="D144" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="E144" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="F144" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="G144" s="3" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A145" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B145" s="3" t="s">
+        <v>562</v>
+      </c>
+      <c r="C145" s="3"/>
+      <c r="D145" s="3" t="s">
+        <v>563</v>
+      </c>
+      <c r="E145" s="3" t="s">
+        <v>564</v>
+      </c>
+      <c r="F145" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="G145" s="3" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A146" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B146" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="C146" s="3"/>
+      <c r="D146" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="E146" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="F146" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G146" s="3" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A147" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B147" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C147" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D147" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E147" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F147" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G147" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A148" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B148" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C148" s="3"/>
+      <c r="D148" s="3" t="s">
+        <v>526</v>
+      </c>
+      <c r="E148" s="3" t="s">
+        <v>527</v>
+      </c>
+      <c r="F148" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G148" s="3" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A149" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B149" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C149" s="3"/>
+      <c r="D149" s="3" t="s">
+        <v>542</v>
+      </c>
+      <c r="E149" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="F149" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="G149" s="3" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A150" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B150" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="C150" s="3"/>
+      <c r="D150" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="E150" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="F150" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="G150" s="3" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A151" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B151" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="C151" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="D151" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="E151" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="F151" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G151" s="3" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A152" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B152" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="C152" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D152" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E152" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="F152" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="G152" s="3" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A153" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B153" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="C153" s="3"/>
+      <c r="D153" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="E153" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="F153" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G153" s="3" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A154" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B154" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="C154" s="3"/>
+      <c r="D154" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="E154" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="F154" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G154" s="3" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A155" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B155" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="C155" s="3"/>
+      <c r="D155" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="E155" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="F155" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G155" s="3" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A156" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B156" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="C156" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="D156" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="E156" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="F156" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="G156" s="3" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A157" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B157" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="C157" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="D157" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E157" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="F157" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="G157" s="3" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A158" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B158" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="C158" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="D158" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="E158" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="F158" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G158" s="3" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A159" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B159" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="C159" s="3"/>
+      <c r="D159" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="E159" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="F159" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="G159" s="3" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A160" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B160" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="C160" s="3"/>
+      <c r="D160" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="E160" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="F160" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="G160" s="3" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A161" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B161" s="3" t="s">
+        <v>570</v>
+      </c>
+      <c r="C161" s="3"/>
+      <c r="D161" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="E161" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="F161" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="G161" s="3" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A162" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B162" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="C162" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="D162" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="E162" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="F162" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="G162" s="3" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A163" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B163" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C163" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D163" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E163" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="F163" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="G163" s="3" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A164" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B164" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="C164" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="D164" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="E164" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="F164" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="G164" s="3" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A165" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B165" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C165" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D165" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="E165" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="F165" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G165" s="3" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A166" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B166" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C166" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D166" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E166" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F166" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G166" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A167" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B167" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="C167" s="3"/>
+      <c r="D167" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="E167" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="F167" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="G167" s="3" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A168" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B168" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C168" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="D168" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E168" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F168" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G168" s="3" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A169" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B169" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C169" s="3"/>
+      <c r="D169" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="E169" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="F169" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G169" s="3" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A170" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B170" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="C170" s="3"/>
+      <c r="D170" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E170" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="F170" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G170" s="3" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A171" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B171" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="C171" s="3"/>
+      <c r="D171" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="E171" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="F171" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G171" s="3" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A172" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B172" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="C172" s="3"/>
+      <c r="D172" s="3" t="s">
+        <v>523</v>
+      </c>
+      <c r="E172" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="F172" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="G172" s="3" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A173" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B173" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C173" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D173" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E173" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="F173" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G173" s="3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A174" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B174" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="C174" s="3"/>
+      <c r="D174" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="E174" s="3" t="s">
+        <v>466</v>
+      </c>
+      <c r="F174" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G174" s="3" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A175" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B175" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="C175" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="D175" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="E175" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="F175" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="G175" s="3" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A176" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B176" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="C176" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="D176" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="E176" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="F176" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="G176" s="3" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A177" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B177" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C177" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="D177" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E177" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="F177" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="3" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A178" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B178" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="C178" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="D178" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="E178" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="F178" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="G178" s="3" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A179" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B179" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="C179" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="D179" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="E179" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="F179" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="G179" s="3" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A180" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B180" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C180" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="D180" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="E180" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="F180" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="G180" s="3" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A181" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B181" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="C181" s="3"/>
+      <c r="D181" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="E181" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="F181" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="G181" s="3" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A182" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B182" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="C182" s="3"/>
+      <c r="D182" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="E182" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="F182" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="G182" s="3" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A183" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B183" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="C183" s="3"/>
+      <c r="D183" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="E183" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="F183" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="G183" s="3" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A184" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B184" s="3" t="s">
+        <v>559</v>
+      </c>
+      <c r="C184" s="3"/>
+      <c r="D184" s="3" t="s">
+        <v>560</v>
+      </c>
+      <c r="E184" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="F184" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="G184" s="3" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="185" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A185" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B185" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="C185" s="3"/>
+      <c r="D185" s="3" t="s">
+        <v>441</v>
+      </c>
+      <c r="E185" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="F185" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G185" s="3" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="186" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A186" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B186" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="C186" s="3"/>
+      <c r="D186" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="E186" s="3" t="s">
+        <v>508</v>
+      </c>
+      <c r="F186" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G186" s="3" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A187" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B187" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="C187" s="3"/>
+      <c r="D187" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="E187" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="F187" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="G187" s="3" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A188" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B188" s="3" t="s">
+        <v>533</v>
+      </c>
+      <c r="C188" s="3"/>
+      <c r="D188" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="E188" s="3" t="s">
+        <v>527</v>
+      </c>
+      <c r="F188" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G188" s="3" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A189" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B189" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="C189" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="D189" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="E189" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="F189" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="G6" s="4" t="s">
-[...19 lines deleted...]
-      <c r="F7" s="4" t="s">
+      <c r="G189" s="3" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="190" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A190" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B190" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="C190" s="3"/>
+      <c r="D190" s="3" t="s">
+        <v>500</v>
+      </c>
+      <c r="E190" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="F190" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G190" s="3" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="191" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A191" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B191" s="3" t="s">
+        <v>576</v>
+      </c>
+      <c r="C191" s="3"/>
+      <c r="D191" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="E191" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="F191" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G191" s="3" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="192" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A192" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B192" s="3" t="s">
+        <v>529</v>
+      </c>
+      <c r="C192" s="3"/>
+      <c r="D192" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="E192" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="F192" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="G7" s="4" t="s">
-[...17 lines deleted...]
-      <c r="F8" s="4" t="s">
+      <c r="G192" s="3" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="193" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A193" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B193" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="C193" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="D193" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="E193" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="F193" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="G8" s="4" t="s">
-[...1133 lines deleted...]
-      <c r="G60" s="4" t="s">
+      <c r="G193" s="3" t="s">
         <v>315</v>
       </c>
     </row>
-    <row r="61" spans="1:7" x14ac:dyDescent="0.3">
-[...2954 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A5:G5" xr:uid="{062FB887-EA6E-4627-9B79-04EB5786BF55}"/>
-[...3 lines deleted...]
-    <sortCondition ref="C6:C178"/>
+  <autoFilter ref="A5:G193" xr:uid="{B17CF634-C228-4899-A589-FA0D082CD41A}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A6:G193">
+    <sortCondition ref="A6:A193"/>
+    <sortCondition ref="B6:B193"/>
+    <sortCondition ref="C6:C193"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="66" fitToHeight="0" orientation="landscape" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
+  <pageSetup scale="67" fitToHeight="0" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;"Calibri,Bold"Page &amp;P of &amp;N</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>