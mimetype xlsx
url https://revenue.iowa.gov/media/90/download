--- v1 (2025-12-13)
+++ v2 (2026-06-22)
@@ -1,1504 +1,1501 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\PT\DISTRIBUTIONS\Misc Programs and Forms\Web data, Reg School and LOCALC, HotMot\HTMT Rates\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C8511AEE-D0E6-4C95-B55E-E86C5A9D1C72}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{25C31428-CEDD-4270-8AA8-2CC901EF833A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="7320" yWindow="1455" windowWidth="24555" windowHeight="14025" xr2:uid="{AD3AA8B7-020E-4C70-9231-B946EA531060}"/>
+    <workbookView xWindow="29235" yWindow="675" windowWidth="22800" windowHeight="13350" xr2:uid="{EA783FBC-6386-4686-B44C-CE0DD7399D39}"/>
   </bookViews>
   <sheets>
-    <sheet name="Hotel Motel Rates by County" sheetId="2" r:id="rId1"/>
-    <sheet name="Hotel Motel Rates by City" sheetId="6" r:id="rId2"/>
+    <sheet name="Hotel Motel Rates by County" sheetId="1" r:id="rId1"/>
+    <sheet name="Hotel Motel Rates by City" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F63" i="6" l="1"/>
-[...212 lines deleted...]
-  <c r="F209" i="2" l="1"/>
+  <c r="F211" i="2" l="1"/>
   <c r="F210" i="2"/>
+  <c r="F209" i="2"/>
   <c r="F208" i="2"/>
   <c r="F207" i="2"/>
   <c r="F206" i="2"/>
   <c r="F205" i="2"/>
   <c r="F204" i="2"/>
+  <c r="F203" i="2"/>
   <c r="F202" i="2"/>
-  <c r="F203" i="2"/>
+  <c r="F201" i="2"/>
   <c r="F200" i="2"/>
-  <c r="F201" i="2"/>
   <c r="F199" i="2"/>
+  <c r="F198" i="2"/>
   <c r="F197" i="2"/>
-  <c r="F198" i="2"/>
   <c r="F196" i="2"/>
   <c r="F195" i="2"/>
   <c r="F194" i="2"/>
   <c r="F193" i="2"/>
-  <c r="F190" i="2"/>
   <c r="F192" i="2"/>
   <c r="F191" i="2"/>
+  <c r="F190" i="2"/>
+  <c r="F189" i="2"/>
+  <c r="F188" i="2"/>
   <c r="F187" i="2"/>
-  <c r="F188" i="2"/>
-  <c r="F189" i="2"/>
   <c r="F186" i="2"/>
   <c r="F185" i="2"/>
   <c r="F184" i="2"/>
-  <c r="F180" i="2"/>
-  <c r="F179" i="2"/>
   <c r="F183" i="2"/>
   <c r="F182" i="2"/>
   <c r="F181" i="2"/>
+  <c r="F180" i="2"/>
+  <c r="F179" i="2"/>
   <c r="F178" i="2"/>
   <c r="F177" i="2"/>
+  <c r="F176" i="2"/>
   <c r="F175" i="2"/>
-  <c r="F176" i="2"/>
-[...2 lines deleted...]
-  <c r="F171" i="2"/>
   <c r="F174" i="2"/>
   <c r="F173" i="2"/>
   <c r="F172" i="2"/>
+  <c r="F171" i="2"/>
+  <c r="F170" i="2"/>
+  <c r="F169" i="2"/>
+  <c r="F168" i="2"/>
+  <c r="F167" i="2"/>
+  <c r="F166" i="2"/>
+  <c r="F165" i="2"/>
+  <c r="F164" i="2"/>
+  <c r="F163" i="2"/>
+  <c r="F162" i="2"/>
+  <c r="F161" i="2"/>
   <c r="F160" i="2"/>
-  <c r="F161" i="2"/>
-  <c r="F167" i="2"/>
   <c r="F159" i="2"/>
-  <c r="F162" i="2"/>
-[...4 lines deleted...]
-  <c r="F164" i="2"/>
   <c r="F158" i="2"/>
   <c r="F157" i="2"/>
   <c r="F156" i="2"/>
   <c r="F155" i="2"/>
+  <c r="F154" i="2"/>
   <c r="F153" i="2"/>
-  <c r="F154" i="2"/>
+  <c r="F152" i="2"/>
   <c r="F151" i="2"/>
-  <c r="F152" i="2"/>
+  <c r="F150" i="2"/>
   <c r="F149" i="2"/>
-  <c r="F150" i="2"/>
   <c r="F148" i="2"/>
   <c r="F147" i="2"/>
   <c r="F146" i="2"/>
+  <c r="F145" i="2"/>
   <c r="F144" i="2"/>
-  <c r="F145" i="2"/>
   <c r="F143" i="2"/>
   <c r="F142" i="2"/>
   <c r="F141" i="2"/>
+  <c r="F140" i="2"/>
   <c r="F139" i="2"/>
-  <c r="F140" i="2"/>
+  <c r="F138" i="2"/>
   <c r="F137" i="2"/>
-  <c r="F138" i="2"/>
+  <c r="F136" i="2"/>
   <c r="F135" i="2"/>
-  <c r="F136" i="2"/>
   <c r="F134" i="2"/>
   <c r="F133" i="2"/>
+  <c r="F132" i="2"/>
+  <c r="F131" i="2"/>
   <c r="F130" i="2"/>
   <c r="F129" i="2"/>
-  <c r="F132" i="2"/>
-  <c r="F131" i="2"/>
   <c r="F128" i="2"/>
+  <c r="F127" i="2"/>
   <c r="F126" i="2"/>
-  <c r="F127" i="2"/>
+  <c r="F125" i="2"/>
   <c r="F124" i="2"/>
-  <c r="F125" i="2"/>
+  <c r="F123" i="2"/>
+  <c r="F122" i="2"/>
   <c r="F121" i="2"/>
-  <c r="F122" i="2"/>
-  <c r="F123" i="2"/>
+  <c r="F120" i="2"/>
+  <c r="F119" i="2"/>
+  <c r="F118" i="2"/>
   <c r="F117" i="2"/>
   <c r="F116" i="2"/>
   <c r="F115" i="2"/>
-  <c r="F120" i="2"/>
-[...1 lines deleted...]
-  <c r="F118" i="2"/>
+  <c r="F114" i="2"/>
   <c r="F113" i="2"/>
-  <c r="F114" i="2"/>
+  <c r="F112" i="2"/>
+  <c r="F111" i="2"/>
   <c r="F110" i="2"/>
-  <c r="F111" i="2"/>
-  <c r="F112" i="2"/>
+  <c r="F109" i="2"/>
   <c r="F108" i="2"/>
-  <c r="F109" i="2"/>
+  <c r="F107" i="2"/>
   <c r="F106" i="2"/>
-  <c r="F107" i="2"/>
   <c r="F105" i="2"/>
+  <c r="F104" i="2"/>
   <c r="F103" i="2"/>
-  <c r="F104" i="2"/>
   <c r="F102" i="2"/>
+  <c r="F101" i="2"/>
   <c r="F100" i="2"/>
-  <c r="F101" i="2"/>
   <c r="F99" i="2"/>
   <c r="F98" i="2"/>
+  <c r="F97" i="2"/>
+  <c r="F96" i="2"/>
+  <c r="F95" i="2"/>
   <c r="F94" i="2"/>
-  <c r="F96" i="2"/>
-  <c r="F97" i="2"/>
+  <c r="F93" i="2"/>
   <c r="F92" i="2"/>
-  <c r="F93" i="2"/>
+  <c r="F91" i="2"/>
   <c r="F90" i="2"/>
-  <c r="F91" i="2"/>
   <c r="F89" i="2"/>
   <c r="F88" i="2"/>
+  <c r="F87" i="2"/>
+  <c r="F86" i="2"/>
   <c r="F85" i="2"/>
-  <c r="F87" i="2"/>
+  <c r="F84" i="2"/>
   <c r="F83" i="2"/>
   <c r="F82" i="2"/>
-  <c r="F84" i="2"/>
   <c r="F81" i="2"/>
+  <c r="F80" i="2"/>
+  <c r="F79" i="2"/>
   <c r="F78" i="2"/>
-  <c r="F79" i="2"/>
-  <c r="F80" i="2"/>
   <c r="F77" i="2"/>
+  <c r="F76" i="2"/>
   <c r="F75" i="2"/>
-  <c r="F76" i="2"/>
-  <c r="F67" i="2"/>
+  <c r="F74" i="2"/>
+  <c r="F73" i="2"/>
+  <c r="F72" i="2"/>
+  <c r="F71" i="2"/>
+  <c r="F70" i="2"/>
   <c r="F69" i="2"/>
   <c r="F68" i="2"/>
-  <c r="F70" i="2"/>
-[...3 lines deleted...]
-  <c r="F72" i="2"/>
+  <c r="F67" i="2"/>
+  <c r="F66" i="2"/>
   <c r="F65" i="2"/>
-  <c r="F66" i="2"/>
+  <c r="F64" i="2"/>
   <c r="F63" i="2"/>
-  <c r="F64" i="2"/>
+  <c r="F62" i="2"/>
   <c r="F61" i="2"/>
-  <c r="F62" i="2"/>
+  <c r="F60" i="2"/>
   <c r="F59" i="2"/>
+  <c r="F58" i="2"/>
+  <c r="F57" i="2"/>
+  <c r="F56" i="2"/>
+  <c r="F55" i="2"/>
+  <c r="F54" i="2"/>
+  <c r="F53" i="2"/>
   <c r="F52" i="2"/>
-  <c r="F53" i="2"/>
+  <c r="F51" i="2"/>
   <c r="F50" i="2"/>
-  <c r="F51" i="2"/>
-[...3 lines deleted...]
-  <c r="F55" i="2"/>
   <c r="F49" i="2"/>
+  <c r="F48" i="2"/>
   <c r="F47" i="2"/>
-  <c r="F48" i="2"/>
+  <c r="F46" i="2"/>
+  <c r="F45" i="2"/>
+  <c r="F44" i="2"/>
+  <c r="F43" i="2"/>
   <c r="F42" i="2"/>
   <c r="F41" i="2"/>
   <c r="F40" i="2"/>
-  <c r="F44" i="2"/>
-[...2 lines deleted...]
-  <c r="F43" i="2"/>
   <c r="F39" i="2"/>
   <c r="F38" i="2"/>
+  <c r="F37" i="2"/>
+  <c r="F36" i="2"/>
   <c r="F35" i="2"/>
-  <c r="F37" i="2"/>
+  <c r="F34" i="2"/>
   <c r="F33" i="2"/>
-  <c r="F34" i="2"/>
+  <c r="F32" i="2"/>
+  <c r="F31" i="2"/>
   <c r="F30" i="2"/>
-  <c r="F31" i="2"/>
-  <c r="F32" i="2"/>
   <c r="F29" i="2"/>
   <c r="F28" i="2"/>
+  <c r="F27" i="2"/>
   <c r="F26" i="2"/>
-  <c r="F27" i="2"/>
   <c r="F25" i="2"/>
   <c r="F24" i="2"/>
   <c r="F23" i="2"/>
   <c r="F22" i="2"/>
   <c r="F21" i="2"/>
   <c r="F20" i="2"/>
+  <c r="F19" i="2"/>
+  <c r="F18" i="2"/>
   <c r="F17" i="2"/>
-  <c r="F18" i="2"/>
-  <c r="F19" i="2"/>
   <c r="F16" i="2"/>
   <c r="F15" i="2"/>
+  <c r="F14" i="2"/>
   <c r="F13" i="2"/>
-  <c r="F14" i="2"/>
+  <c r="F12" i="2"/>
+  <c r="F11" i="2"/>
   <c r="F10" i="2"/>
   <c r="F9" i="2"/>
   <c r="F8" i="2"/>
-  <c r="F12" i="2"/>
-  <c r="F11" i="2"/>
+  <c r="F7" i="2"/>
   <c r="F6" i="2"/>
-  <c r="F7" i="2"/>
+  <c r="F5" i="2"/>
   <c r="F4" i="2"/>
   <c r="F3" i="2"/>
-  <c r="F5" i="2"/>
+  <c r="F211" i="1"/>
+  <c r="F210" i="1"/>
+  <c r="F209" i="1"/>
+  <c r="F208" i="1"/>
+  <c r="F207" i="1"/>
+  <c r="F206" i="1"/>
+  <c r="F205" i="1"/>
+  <c r="F204" i="1"/>
+  <c r="F203" i="1"/>
+  <c r="F202" i="1"/>
+  <c r="F201" i="1"/>
+  <c r="F200" i="1"/>
+  <c r="F199" i="1"/>
+  <c r="F198" i="1"/>
+  <c r="F197" i="1"/>
+  <c r="F196" i="1"/>
+  <c r="F195" i="1"/>
+  <c r="F194" i="1"/>
+  <c r="F193" i="1"/>
+  <c r="F192" i="1"/>
+  <c r="F191" i="1"/>
+  <c r="F190" i="1"/>
+  <c r="F189" i="1"/>
+  <c r="F188" i="1"/>
+  <c r="F187" i="1"/>
+  <c r="F186" i="1"/>
+  <c r="F185" i="1"/>
+  <c r="F184" i="1"/>
+  <c r="F183" i="1"/>
+  <c r="F182" i="1"/>
+  <c r="F181" i="1"/>
+  <c r="F180" i="1"/>
+  <c r="F179" i="1"/>
+  <c r="F178" i="1"/>
+  <c r="F177" i="1"/>
+  <c r="F176" i="1"/>
+  <c r="F175" i="1"/>
+  <c r="F174" i="1"/>
+  <c r="F173" i="1"/>
+  <c r="F172" i="1"/>
+  <c r="F171" i="1"/>
+  <c r="F170" i="1"/>
+  <c r="F169" i="1"/>
+  <c r="F168" i="1"/>
+  <c r="F167" i="1"/>
+  <c r="F166" i="1"/>
+  <c r="F165" i="1"/>
+  <c r="F164" i="1"/>
+  <c r="F163" i="1"/>
+  <c r="F162" i="1"/>
+  <c r="F161" i="1"/>
+  <c r="F160" i="1"/>
+  <c r="F159" i="1"/>
+  <c r="F158" i="1"/>
+  <c r="F157" i="1"/>
+  <c r="F156" i="1"/>
+  <c r="F155" i="1"/>
+  <c r="F154" i="1"/>
+  <c r="F153" i="1"/>
+  <c r="F152" i="1"/>
+  <c r="F151" i="1"/>
+  <c r="F150" i="1"/>
+  <c r="F149" i="1"/>
+  <c r="F148" i="1"/>
+  <c r="F147" i="1"/>
+  <c r="F146" i="1"/>
+  <c r="F145" i="1"/>
+  <c r="F144" i="1"/>
+  <c r="F143" i="1"/>
+  <c r="F142" i="1"/>
+  <c r="F141" i="1"/>
+  <c r="F140" i="1"/>
+  <c r="F139" i="1"/>
+  <c r="F138" i="1"/>
+  <c r="F137" i="1"/>
+  <c r="F136" i="1"/>
+  <c r="F135" i="1"/>
+  <c r="F134" i="1"/>
+  <c r="F133" i="1"/>
+  <c r="F132" i="1"/>
+  <c r="F131" i="1"/>
+  <c r="F130" i="1"/>
+  <c r="F129" i="1"/>
+  <c r="F128" i="1"/>
+  <c r="F127" i="1"/>
+  <c r="F126" i="1"/>
+  <c r="F125" i="1"/>
+  <c r="F124" i="1"/>
+  <c r="F123" i="1"/>
+  <c r="F122" i="1"/>
+  <c r="F121" i="1"/>
+  <c r="F120" i="1"/>
+  <c r="F119" i="1"/>
+  <c r="F118" i="1"/>
+  <c r="F117" i="1"/>
+  <c r="F116" i="1"/>
+  <c r="F115" i="1"/>
+  <c r="F114" i="1"/>
+  <c r="F113" i="1"/>
+  <c r="F112" i="1"/>
+  <c r="F111" i="1"/>
+  <c r="F110" i="1"/>
+  <c r="F109" i="1"/>
+  <c r="F108" i="1"/>
+  <c r="F107" i="1"/>
+  <c r="F106" i="1"/>
+  <c r="F105" i="1"/>
+  <c r="F104" i="1"/>
+  <c r="F103" i="1"/>
+  <c r="F102" i="1"/>
+  <c r="F101" i="1"/>
+  <c r="F100" i="1"/>
+  <c r="F99" i="1"/>
+  <c r="F98" i="1"/>
+  <c r="F97" i="1"/>
+  <c r="F96" i="1"/>
+  <c r="F95" i="1"/>
+  <c r="F94" i="1"/>
+  <c r="F93" i="1"/>
+  <c r="F92" i="1"/>
+  <c r="F91" i="1"/>
+  <c r="F90" i="1"/>
+  <c r="F89" i="1"/>
+  <c r="F88" i="1"/>
+  <c r="F87" i="1"/>
+  <c r="F86" i="1"/>
+  <c r="F85" i="1"/>
+  <c r="F84" i="1"/>
+  <c r="F83" i="1"/>
+  <c r="F82" i="1"/>
+  <c r="F81" i="1"/>
+  <c r="F80" i="1"/>
+  <c r="F79" i="1"/>
+  <c r="F78" i="1"/>
+  <c r="F77" i="1"/>
+  <c r="F76" i="1"/>
+  <c r="F75" i="1"/>
+  <c r="F74" i="1"/>
+  <c r="F73" i="1"/>
+  <c r="F72" i="1"/>
+  <c r="F71" i="1"/>
+  <c r="F70" i="1"/>
+  <c r="F69" i="1"/>
+  <c r="F68" i="1"/>
+  <c r="F67" i="1"/>
+  <c r="F66" i="1"/>
+  <c r="F65" i="1"/>
+  <c r="F64" i="1"/>
+  <c r="F63" i="1"/>
+  <c r="F62" i="1"/>
+  <c r="F61" i="1"/>
+  <c r="F60" i="1"/>
+  <c r="F59" i="1"/>
+  <c r="F58" i="1"/>
+  <c r="F57" i="1"/>
+  <c r="F56" i="1"/>
+  <c r="F55" i="1"/>
+  <c r="F54" i="1"/>
+  <c r="F53" i="1"/>
+  <c r="F52" i="1"/>
+  <c r="F51" i="1"/>
+  <c r="F50" i="1"/>
+  <c r="F49" i="1"/>
+  <c r="F48" i="1"/>
+  <c r="F47" i="1"/>
+  <c r="F46" i="1"/>
+  <c r="F45" i="1"/>
+  <c r="F44" i="1"/>
+  <c r="F43" i="1"/>
+  <c r="F42" i="1"/>
+  <c r="F41" i="1"/>
+  <c r="F40" i="1"/>
+  <c r="F39" i="1"/>
+  <c r="F38" i="1"/>
+  <c r="F37" i="1"/>
+  <c r="F36" i="1"/>
+  <c r="F35" i="1"/>
+  <c r="F34" i="1"/>
+  <c r="F33" i="1"/>
+  <c r="F32" i="1"/>
+  <c r="F31" i="1"/>
+  <c r="F30" i="1"/>
+  <c r="F29" i="1"/>
+  <c r="F28" i="1"/>
+  <c r="F27" i="1"/>
+  <c r="F26" i="1"/>
+  <c r="F25" i="1"/>
+  <c r="F24" i="1"/>
+  <c r="F23" i="1"/>
+  <c r="F22" i="1"/>
+  <c r="F21" i="1"/>
+  <c r="F20" i="1"/>
+  <c r="F19" i="1"/>
+  <c r="F18" i="1"/>
+  <c r="F17" i="1"/>
+  <c r="F16" i="1"/>
+  <c r="F15" i="1"/>
+  <c r="F14" i="1"/>
+  <c r="F13" i="1"/>
+  <c r="F12" i="1"/>
+  <c r="F11" i="1"/>
+  <c r="F10" i="1"/>
+  <c r="F9" i="1"/>
+  <c r="F8" i="1"/>
+  <c r="F7" i="1"/>
+  <c r="F6" i="1"/>
+  <c r="F5" i="1"/>
+  <c r="F4" i="1"/>
+  <c r="F3" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="854" uniqueCount="311">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="852" uniqueCount="311">
+  <si>
+    <t>Effective Jul 1, 2026</t>
+  </si>
   <si>
     <t>County #</t>
   </si>
   <si>
     <t>County Name</t>
   </si>
   <si>
     <t>Jurisdiction</t>
   </si>
   <si>
+    <t>Local Rate</t>
+  </si>
+  <si>
+    <t>State rate</t>
+  </si>
+  <si>
+    <t>Total Rate Charged</t>
+  </si>
+  <si>
     <t>ADAIR</t>
   </si>
   <si>
+    <t>Adair</t>
+  </si>
+  <si>
+    <t>Greenfield</t>
+  </si>
+  <si>
+    <t>Stuart</t>
+  </si>
+  <si>
     <t>ADAMS</t>
   </si>
   <si>
+    <t>Adams Unincorporated</t>
+  </si>
+  <si>
+    <t>Corning</t>
+  </si>
+  <si>
     <t>ALLAMAKEE</t>
   </si>
   <si>
+    <t>Allamakee Unincorporated</t>
+  </si>
+  <si>
+    <t>Harpers Ferry</t>
+  </si>
+  <si>
+    <t>Lansing</t>
+  </si>
+  <si>
+    <t>Postville</t>
+  </si>
+  <si>
+    <t>Waukon</t>
+  </si>
+  <si>
     <t>APPANOOSE</t>
   </si>
   <si>
+    <t>Appanoose Unincorporated</t>
+  </si>
+  <si>
+    <t>Centerville</t>
+  </si>
+  <si>
     <t>AUDUBON</t>
   </si>
   <si>
+    <t>Audubon</t>
+  </si>
+  <si>
     <t>BENTON</t>
   </si>
   <si>
+    <t>Vinton</t>
+  </si>
+  <si>
     <t>BLACK HAWK</t>
   </si>
   <si>
+    <t>Cedar Falls</t>
+  </si>
+  <si>
+    <t>Evansdale</t>
+  </si>
+  <si>
+    <t>Waterloo</t>
+  </si>
+  <si>
     <t>BOONE</t>
   </si>
   <si>
+    <t>Boone</t>
+  </si>
+  <si>
     <t>BREMER</t>
   </si>
   <si>
+    <t>Waverly</t>
+  </si>
+  <si>
     <t>BUCHANAN</t>
   </si>
   <si>
+    <t>Independence</t>
+  </si>
+  <si>
     <t>BUENA VISTA</t>
   </si>
   <si>
+    <t>Storm Lake</t>
+  </si>
+  <si>
     <t>BUTLER</t>
   </si>
   <si>
+    <t>Parkersburg</t>
+  </si>
+  <si>
+    <t>CALHOUN</t>
+  </si>
+  <si>
+    <t>Calhoun Unincorporated</t>
+  </si>
+  <si>
+    <t>CARROLL</t>
+  </si>
+  <si>
+    <t>Carroll</t>
+  </si>
+  <si>
+    <t>Manning</t>
+  </si>
+  <si>
+    <t>CASS</t>
+  </si>
+  <si>
+    <t>Atlantic</t>
+  </si>
+  <si>
+    <t>CEDAR</t>
+  </si>
+  <si>
+    <t>West Branch</t>
+  </si>
+  <si>
+    <t>CERRO GORDO</t>
+  </si>
+  <si>
+    <t>Cerro Gordo Unincorporated</t>
+  </si>
+  <si>
+    <t>Clear Lake</t>
+  </si>
+  <si>
+    <t>Mason City</t>
+  </si>
+  <si>
+    <t>CHEROKEE</t>
+  </si>
+  <si>
+    <t>Cherokee</t>
+  </si>
+  <si>
+    <t>Marcus</t>
+  </si>
+  <si>
+    <t>CHICKASAW</t>
+  </si>
+  <si>
+    <t>Fredericksburg</t>
+  </si>
+  <si>
+    <t>Nashua</t>
+  </si>
+  <si>
+    <t>New Hampton</t>
+  </si>
+  <si>
+    <t>CLARKE</t>
+  </si>
+  <si>
+    <t>Osceola</t>
+  </si>
+  <si>
+    <t>CLAY</t>
+  </si>
+  <si>
+    <t>Spencer</t>
+  </si>
+  <si>
+    <t>CLAYTON</t>
+  </si>
+  <si>
+    <t>Clayton Unincorporated</t>
+  </si>
+  <si>
+    <t>Elkader</t>
+  </si>
+  <si>
+    <t>Guttenberg</t>
+  </si>
+  <si>
+    <t>Marquette</t>
+  </si>
+  <si>
+    <t>Mcgregor</t>
+  </si>
+  <si>
+    <t>Monona</t>
+  </si>
+  <si>
+    <t>Strawberry Point</t>
+  </si>
+  <si>
+    <t>CLINTON</t>
+  </si>
+  <si>
+    <t>Clinton</t>
+  </si>
+  <si>
+    <t>De Witt</t>
+  </si>
+  <si>
+    <t>CRAWFORD</t>
+  </si>
+  <si>
+    <t>Denison</t>
+  </si>
+  <si>
+    <t>DALLAS</t>
+  </si>
+  <si>
+    <t>Adel</t>
+  </si>
+  <si>
+    <t>Clive</t>
+  </si>
+  <si>
+    <t>De Soto</t>
+  </si>
+  <si>
+    <t>Grimes</t>
+  </si>
+  <si>
+    <t>Perry</t>
+  </si>
+  <si>
+    <t>Urbandale</t>
+  </si>
+  <si>
+    <t>Van Meter</t>
+  </si>
+  <si>
+    <t>Waukee</t>
+  </si>
+  <si>
+    <t>West Des Moines</t>
+  </si>
+  <si>
+    <t>DAVIS</t>
+  </si>
+  <si>
+    <t>Bloomfield</t>
+  </si>
+  <si>
+    <t>DECATUR</t>
+  </si>
+  <si>
+    <t>Decatur</t>
+  </si>
+  <si>
+    <t>Lamoni</t>
+  </si>
+  <si>
+    <t>Leon</t>
+  </si>
+  <si>
+    <t>DELAWARE</t>
+  </si>
+  <si>
+    <t>Dyersville</t>
+  </si>
+  <si>
+    <t>Manchester</t>
+  </si>
+  <si>
+    <t>DES MOINES</t>
+  </si>
+  <si>
+    <t>Burlington</t>
+  </si>
+  <si>
+    <t>West Burlington</t>
+  </si>
+  <si>
+    <t>DICKINSON</t>
+  </si>
+  <si>
+    <t>Arnolds Park</t>
+  </si>
+  <si>
+    <t>Dickinson Unincorporated</t>
+  </si>
+  <si>
+    <t>Milford</t>
+  </si>
+  <si>
+    <t>Okoboji</t>
+  </si>
+  <si>
+    <t>Orleans</t>
+  </si>
+  <si>
+    <t>Spirit Lake</t>
+  </si>
+  <si>
+    <t>Wahpeton</t>
+  </si>
+  <si>
+    <t>West Okoboji</t>
+  </si>
+  <si>
+    <t>DUBUQUE</t>
+  </si>
+  <si>
+    <t>Dubuque</t>
+  </si>
+  <si>
+    <t>Peosta</t>
+  </si>
+  <si>
+    <t>EMMET</t>
+  </si>
+  <si>
+    <t>Estherville</t>
+  </si>
+  <si>
+    <t>FAYETTE</t>
+  </si>
+  <si>
+    <t>Fayette</t>
+  </si>
+  <si>
+    <t>Oelwein</t>
+  </si>
+  <si>
+    <t>West Union</t>
+  </si>
+  <si>
+    <t>FLOYD</t>
+  </si>
+  <si>
+    <t>Charles City</t>
+  </si>
+  <si>
+    <t>FRANKLIN</t>
+  </si>
+  <si>
+    <t>Dows</t>
+  </si>
+  <si>
+    <t>Franklin Unincorporated</t>
+  </si>
+  <si>
+    <t>Hampton</t>
+  </si>
+  <si>
+    <t>FREMONT</t>
+  </si>
+  <si>
+    <t>Fremont Unincorporated</t>
+  </si>
+  <si>
+    <t>Hamburg</t>
+  </si>
+  <si>
+    <t>Shenandoah</t>
+  </si>
+  <si>
     <t>GREENE</t>
   </si>
   <si>
-    <t>CALHOUN</t>
-[...11 lines deleted...]
-    <t>CERRO GORDO</t>
+    <t>Jefferson</t>
+  </si>
+  <si>
+    <t>GRUNDY</t>
+  </si>
+  <si>
+    <t>Grundy Center</t>
+  </si>
+  <si>
+    <t>HAMILTON</t>
+  </si>
+  <si>
+    <t>Hamilton Unincorporated</t>
+  </si>
+  <si>
+    <t>Webster City</t>
+  </si>
+  <si>
+    <t>HANCOCK</t>
+  </si>
+  <si>
+    <t>Forest City</t>
+  </si>
+  <si>
+    <t>Garner</t>
+  </si>
+  <si>
+    <t>HARDIN</t>
+  </si>
+  <si>
+    <t>Eldora</t>
+  </si>
+  <si>
+    <t>Hardin Unicorporated</t>
+  </si>
+  <si>
+    <t>Iowa Falls</t>
+  </si>
+  <si>
+    <t>Steamboat Rock</t>
+  </si>
+  <si>
+    <t>HARRISON</t>
+  </si>
+  <si>
+    <t>Missouri Valley</t>
+  </si>
+  <si>
+    <t>HENRY</t>
+  </si>
+  <si>
+    <t>Mount Pleasant</t>
+  </si>
+  <si>
+    <t>HOWARD</t>
+  </si>
+  <si>
+    <t>Cresco</t>
+  </si>
+  <si>
+    <t>Riceville</t>
+  </si>
+  <si>
+    <t>HUMBOLDT</t>
+  </si>
+  <si>
+    <t>Humboldt</t>
+  </si>
+  <si>
+    <t>IDA</t>
+  </si>
+  <si>
+    <t>Holstein</t>
+  </si>
+  <si>
+    <t>Ida Grove</t>
+  </si>
+  <si>
+    <t>IOWA</t>
+  </si>
+  <si>
+    <t>Amana Colonies</t>
+  </si>
+  <si>
+    <t>Iowa Unincorporated</t>
+  </si>
+  <si>
+    <t>Williamsburg</t>
+  </si>
+  <si>
+    <t>JACKSON</t>
+  </si>
+  <si>
+    <t>Bellevue</t>
+  </si>
+  <si>
+    <t>Maquoketa</t>
+  </si>
+  <si>
+    <t>JASPER</t>
+  </si>
+  <si>
+    <t>Colfax</t>
+  </si>
+  <si>
+    <t>Lynnville</t>
+  </si>
+  <si>
+    <t>Newton</t>
+  </si>
+  <si>
+    <t>JEFFERSON</t>
+  </si>
+  <si>
+    <t>Fairfield</t>
+  </si>
+  <si>
+    <t>Maharishi Vedic City</t>
+  </si>
+  <si>
+    <t>JOHNSON</t>
+  </si>
+  <si>
+    <t>Coralville</t>
+  </si>
+  <si>
+    <t>Iowa City</t>
+  </si>
+  <si>
+    <t>North Liberty</t>
+  </si>
+  <si>
+    <t>Solon</t>
+  </si>
+  <si>
+    <t>Tiffin</t>
+  </si>
+  <si>
+    <t>University Heights</t>
+  </si>
+  <si>
+    <t>JONES</t>
+  </si>
+  <si>
+    <t>Anamosa</t>
+  </si>
+  <si>
+    <t>Jones Unincorporated</t>
+  </si>
+  <si>
+    <t>Monticello</t>
+  </si>
+  <si>
+    <t>KOSSUTH</t>
+  </si>
+  <si>
+    <t>Algona</t>
+  </si>
+  <si>
+    <t>West Bend</t>
+  </si>
+  <si>
+    <t>LEE</t>
+  </si>
+  <si>
+    <t>Fort Madison</t>
+  </si>
+  <si>
+    <t>Keokuk</t>
+  </si>
+  <si>
+    <t>Lee Unincorporated</t>
+  </si>
+  <si>
+    <t>LINN</t>
+  </si>
+  <si>
+    <t>Cedar Rapids</t>
+  </si>
+  <si>
+    <t>Hiawatha</t>
+  </si>
+  <si>
+    <t>new imposition, 7% local rate</t>
+  </si>
+  <si>
+    <t>Lisbon</t>
+  </si>
+  <si>
+    <t>Marion</t>
+  </si>
+  <si>
+    <t>Mount Vernon</t>
+  </si>
+  <si>
+    <t>LUCAS</t>
+  </si>
+  <si>
+    <t>Chariton</t>
+  </si>
+  <si>
+    <t>LYON</t>
+  </si>
+  <si>
+    <t>Lyon Unincorporated</t>
+  </si>
+  <si>
+    <t>MADISON</t>
+  </si>
+  <si>
+    <t>Madison Unincorporated</t>
+  </si>
+  <si>
+    <t>Winterset</t>
+  </si>
+  <si>
+    <t>MAHASKA</t>
+  </si>
+  <si>
+    <t>Keomah Village</t>
+  </si>
+  <si>
+    <t>Oskaloosa</t>
+  </si>
+  <si>
+    <t>MARION</t>
+  </si>
+  <si>
+    <t>Knoxville</t>
+  </si>
+  <si>
+    <t>Pella</t>
+  </si>
+  <si>
+    <t>MARSHALL</t>
+  </si>
+  <si>
+    <t>Marshalltown</t>
+  </si>
+  <si>
+    <t>MILLS</t>
+  </si>
+  <si>
+    <t>Glenwood</t>
+  </si>
+  <si>
+    <t>Mills Unincorporated</t>
+  </si>
+  <si>
+    <t>MITCHELL</t>
+  </si>
+  <si>
+    <t>Mitchell Unincorporated</t>
+  </si>
+  <si>
+    <t>Osage</t>
+  </si>
+  <si>
+    <t>MONONA</t>
+  </si>
+  <si>
+    <t>Onawa</t>
+  </si>
+  <si>
+    <t>MONROE</t>
+  </si>
+  <si>
+    <t>Albia</t>
+  </si>
+  <si>
+    <t>MONTGOMERY</t>
+  </si>
+  <si>
+    <t>Red Oak</t>
+  </si>
+  <si>
+    <t>MUSCATINE</t>
+  </si>
+  <si>
+    <t>Muscatine</t>
+  </si>
+  <si>
+    <t>Walcott</t>
+  </si>
+  <si>
+    <t>O'BRIEN</t>
+  </si>
+  <si>
+    <t>Primghar</t>
+  </si>
+  <si>
+    <t>Sheldon</t>
+  </si>
+  <si>
+    <t>OSCEOLA</t>
+  </si>
+  <si>
+    <t>Osceola Unincorporated</t>
+  </si>
+  <si>
+    <t>Sibley</t>
+  </si>
+  <si>
+    <t>PAGE</t>
+  </si>
+  <si>
+    <t>Clarinda</t>
+  </si>
+  <si>
+    <t>PALO ALTO</t>
+  </si>
+  <si>
+    <t>Emmetsburg</t>
   </si>
   <si>
     <t>PLYMOUTH</t>
   </si>
   <si>
-    <t>CHEROKEE</t>
-[...74 lines deleted...]
-    <t>HARDIN</t>
+    <t>Le Mars</t>
+  </si>
+  <si>
+    <t>POCAHONTAS</t>
+  </si>
+  <si>
+    <t>Pocahontas</t>
+  </si>
+  <si>
+    <t>POLK</t>
+  </si>
+  <si>
+    <t>Altoona</t>
+  </si>
+  <si>
+    <t>Ankeny</t>
+  </si>
+  <si>
+    <t>Bondurant</t>
+  </si>
+  <si>
+    <t>Carlisle</t>
+  </si>
+  <si>
+    <t>Des Moines</t>
+  </si>
+  <si>
+    <t>Johnston</t>
+  </si>
+  <si>
+    <t>Pleasant Hill</t>
+  </si>
+  <si>
+    <t>Polk City</t>
+  </si>
+  <si>
+    <t>Polk Unincorporated</t>
+  </si>
+  <si>
+    <t>Windsor Heights</t>
+  </si>
+  <si>
+    <t>POTTAWATTAMIE</t>
+  </si>
+  <si>
+    <t>Avoca</t>
+  </si>
+  <si>
+    <t>Carter Lake</t>
+  </si>
+  <si>
+    <t>Council Bluffs</t>
+  </si>
+  <si>
+    <t>Shelby</t>
+  </si>
+  <si>
+    <t>Underwood</t>
+  </si>
+  <si>
+    <t>Walnut</t>
+  </si>
+  <si>
+    <t>POWESHIEK</t>
+  </si>
+  <si>
+    <t>Grinnell</t>
+  </si>
+  <si>
+    <t>Poweshiek Unincorporated</t>
+  </si>
+  <si>
+    <t>RINGGOLD</t>
+  </si>
+  <si>
+    <t>Mount Ayr</t>
+  </si>
+  <si>
+    <t>SAC</t>
+  </si>
+  <si>
+    <t>Lake View</t>
+  </si>
+  <si>
+    <t>SCOTT</t>
+  </si>
+  <si>
+    <t>Bettendorf</t>
+  </si>
+  <si>
+    <t>Blue Grass</t>
+  </si>
+  <si>
+    <t>Davenport</t>
+  </si>
+  <si>
+    <t>Eldridge</t>
+  </si>
+  <si>
+    <t>Le Claire</t>
+  </si>
+  <si>
+    <t>SHELBY</t>
+  </si>
+  <si>
+    <t>Elk Horn</t>
+  </si>
+  <si>
+    <t>Harlan</t>
+  </si>
+  <si>
+    <t>Shelby Unincorporated</t>
+  </si>
+  <si>
+    <t>SIOUX</t>
+  </si>
+  <si>
+    <t>Orange City</t>
+  </si>
+  <si>
+    <t>Rock Valley</t>
+  </si>
+  <si>
+    <t>Sioux Center</t>
+  </si>
+  <si>
+    <t>STORY</t>
+  </si>
+  <si>
+    <t>Ames</t>
+  </si>
+  <si>
+    <t>Nevada</t>
+  </si>
+  <si>
+    <t>Story City</t>
+  </si>
+  <si>
+    <t>TAMA</t>
+  </si>
+  <si>
+    <t>Toledo</t>
+  </si>
+  <si>
+    <t>TAYLOR</t>
+  </si>
+  <si>
+    <t>Bedford</t>
   </si>
   <si>
     <t>UNION</t>
   </si>
   <si>
-    <t>HARRISON</t>
-[...29 lines deleted...]
-    <t>JONES</t>
+    <t>Creston</t>
+  </si>
+  <si>
+    <t>VAN BUREN</t>
+  </si>
+  <si>
+    <t>Keosauqua</t>
+  </si>
+  <si>
+    <t>WAPELLO</t>
+  </si>
+  <si>
+    <t>Ottumwa</t>
+  </si>
+  <si>
+    <t>Cantril</t>
+  </si>
+  <si>
+    <t>WARREN</t>
+  </si>
+  <si>
+    <t>Indianola</t>
+  </si>
+  <si>
+    <t>Cumming</t>
+  </si>
+  <si>
+    <t>Norwalk</t>
+  </si>
+  <si>
+    <t>WASHINGTON</t>
+  </si>
+  <si>
+    <t>Riverside</t>
+  </si>
+  <si>
+    <t>Washington</t>
   </si>
   <si>
     <t>WEBSTER</t>
   </si>
   <si>
-    <t>KOSSUTH</t>
-[...92 lines deleted...]
-    <t>WASHINGTON</t>
+    <t>Fort Dodge</t>
   </si>
   <si>
     <t>WINNESHIEK</t>
   </si>
   <si>
+    <t>Decorah</t>
+  </si>
+  <si>
     <t>WOODBURY</t>
   </si>
   <si>
+    <t>Sergeant Bluff</t>
+  </si>
+  <si>
+    <t>Sioux City</t>
+  </si>
+  <si>
     <t>WORTH</t>
   </si>
   <si>
+    <t>Worth Unincorporated</t>
+  </si>
+  <si>
     <t>WRIGHT</t>
   </si>
   <si>
-    <t>Local Rate</t>
-[...608 lines deleted...]
-    <t>Worth Unincorporated</t>
+    <t>Clarion</t>
   </si>
   <si>
     <t>Eagle Grove</t>
-  </si>
-[...25 lines deleted...]
-    <t xml:space="preserve">increase from 5% to 7% local hotel motel </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="00"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <b/>
       <sz val="11"/>
-      <color rgb="FF000000"/>
+      <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
       <sz val="11"/>
-      <color theme="1"/>
+      <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="Arial"/>
-[...4 lines deleted...]
-      <color theme="8" tint="-0.249977111117893"/>
+      <color rgb="FF0070C0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor rgb="FFC0C0C0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -1525,219 +1522,195 @@
       <top style="thin">
         <color rgb="FFD3D3D3"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD3D3D3"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD3D3D3"/>
       </left>
       <right style="thin">
         <color rgb="FFD3D3D3"/>
       </right>
       <top style="thin">
         <color rgb="FFD3D3D3"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="9" fontId="6" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="9" fontId="3" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="9" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="9" fontId="4" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...31 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1745,51 +1718,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1797,51 +1770,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1856,65 +1829,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1935,9012 +1908,9052 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{07A9736B-C067-4C9A-813E-2F8DAED6117D}">
-  <dimension ref="A1:K211"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{54815DB8-71A5-4A46-B03B-4AC161347C12}">
+  <dimension ref="A1:K212"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" sqref="A1:F1"/>
+      <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="10.140625" style="1" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="19" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="27.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="10.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="21" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="46.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="15" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="A2" s="9" t="s">
+    <row r="1" spans="1:6" ht="15" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="10" t="s">
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+    </row>
+    <row r="2" spans="1:6" ht="15" x14ac:dyDescent="0.25">
+      <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="10" t="s">
+      <c r="B2" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="10" t="s">
-[...11 lines deleted...]
-      <c r="A3" s="2">
+      <c r="C2" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="E2" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A3" s="6">
         <v>1</v>
       </c>
-      <c r="B3" s="32" t="s">
-[...11 lines deleted...]
-      <c r="F3" s="4">
+      <c r="B3" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" s="8">
+        <v>0.05</v>
+      </c>
+      <c r="E3" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F3" s="9">
         <f t="shared" ref="F3:F66" si="0">D3+E3</f>
         <v>0.1</v>
       </c>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A4" s="2">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A4" s="6">
         <v>1</v>
       </c>
-      <c r="B4" s="32" t="s">
+      <c r="B4" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E4" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F4" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A5" s="6">
+        <v>1</v>
+      </c>
+      <c r="B5" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E5" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F5" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A6" s="6">
+        <v>2</v>
+      </c>
+      <c r="B6" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E6" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F6" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A7" s="6">
+        <v>2</v>
+      </c>
+      <c r="B7" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E7" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F7" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A8" s="6">
         <v>3</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="B8" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E8" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F8" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A9" s="6">
+        <v>3</v>
+      </c>
+      <c r="B9" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E9" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F9" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A10" s="6">
+        <v>3</v>
+      </c>
+      <c r="B10" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E10" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F10" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A11" s="6">
+        <v>3</v>
+      </c>
+      <c r="B11" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D11" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E11" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F11" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A12" s="6">
+        <v>3</v>
+      </c>
+      <c r="B12" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D12" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E12" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F12" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A13" s="6">
+        <v>4</v>
+      </c>
+      <c r="B13" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E13" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F13" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A14" s="6">
+        <v>4</v>
+      </c>
+      <c r="B14" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D14" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E14" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F14" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A15" s="6">
+        <v>5</v>
+      </c>
+      <c r="B15" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="D15" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E15" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F15" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A16" s="6">
+        <v>6</v>
+      </c>
+      <c r="B16" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D16" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E16" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F16" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A17" s="6">
+        <v>7</v>
+      </c>
+      <c r="B17" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D17" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E17" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F17" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A18" s="6">
+        <v>7</v>
+      </c>
+      <c r="B18" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D18" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E18" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F18" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A19" s="6">
+        <v>7</v>
+      </c>
+      <c r="B19" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D19" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E19" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F19" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A20" s="6">
+        <v>8</v>
+      </c>
+      <c r="B20" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D20" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E20" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F20" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A21" s="6">
+        <v>9</v>
+      </c>
+      <c r="B21" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D21" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E21" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F21" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A22" s="6">
+        <v>10</v>
+      </c>
+      <c r="B22" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D22" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E22" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F22" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A23" s="6">
+        <v>11</v>
+      </c>
+      <c r="B23" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E23" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F23" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A24" s="6">
+        <v>12</v>
+      </c>
+      <c r="B24" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D24" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E24" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F24" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A25" s="6">
+        <v>13</v>
+      </c>
+      <c r="B25" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D25" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E25" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F25" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A26" s="6">
+        <v>14</v>
+      </c>
+      <c r="B26" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D26" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E26" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F26" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A27" s="6">
+        <v>14</v>
+      </c>
+      <c r="B27" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D27" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E27" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F27" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A28" s="6">
+        <v>15</v>
+      </c>
+      <c r="B28" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D28" s="8">
+        <v>0.04</v>
+      </c>
+      <c r="E28" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F28" s="9">
+        <f t="shared" si="0"/>
+        <v>0.09</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A29" s="6">
+        <v>16</v>
+      </c>
+      <c r="B29" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="D29" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E29" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F29" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A30" s="6">
+        <v>17</v>
+      </c>
+      <c r="B30" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D30" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E30" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F30" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A31" s="6">
+        <v>17</v>
+      </c>
+      <c r="B31" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D31" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E31" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F31" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A32" s="6">
+        <v>17</v>
+      </c>
+      <c r="B32" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="D32" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E32" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F32" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A33" s="6">
+        <v>18</v>
+      </c>
+      <c r="B33" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D33" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E33" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F33" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A34" s="6">
+        <v>18</v>
+      </c>
+      <c r="B34" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="D34" s="8">
+        <v>0.05</v>
+      </c>
+      <c r="E34" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F34" s="9">
+        <f t="shared" si="0"/>
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A35" s="6">
+        <v>19</v>
+      </c>
+      <c r="B35" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D35" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E35" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F35" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A36" s="6">
+        <v>19</v>
+      </c>
+      <c r="B36" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="D36" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E36" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F36" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+      <c r="G36" s="10"/>
+    </row>
+    <row r="37" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A37" s="6">
+        <v>19</v>
+      </c>
+      <c r="B37" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D37" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E37" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F37" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A38" s="6">
+        <v>20</v>
+      </c>
+      <c r="B38" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D38" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E38" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F38" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A39" s="6">
+        <v>21</v>
+      </c>
+      <c r="B39" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D39" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E39" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F39" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A40" s="6">
+        <v>22</v>
+      </c>
+      <c r="B40" s="22" t="s">
+        <v>65</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="D40" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E40" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F40" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A41" s="6">
+        <v>22</v>
+      </c>
+      <c r="B41" s="22" t="s">
+        <v>65</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D41" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E41" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F41" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+      <c r="H41" s="10"/>
+      <c r="I41" s="10"/>
+    </row>
+    <row r="42" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A42" s="6">
+        <v>22</v>
+      </c>
+      <c r="B42" s="22" t="s">
+        <v>65</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="D42" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E42" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F42" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A43" s="6">
+        <v>22</v>
+      </c>
+      <c r="B43" s="22" t="s">
+        <v>65</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="D43" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E43" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F43" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A44" s="6">
+        <v>22</v>
+      </c>
+      <c r="B44" s="22" t="s">
+        <v>65</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D44" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E44" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F44" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A45" s="6">
+        <v>22</v>
+      </c>
+      <c r="B45" s="22" t="s">
+        <v>65</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D45" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E45" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F45" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+      <c r="G45" s="10"/>
+    </row>
+    <row r="46" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A46" s="6">
+        <v>22</v>
+      </c>
+      <c r="B46" s="22" t="s">
+        <v>65</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="D46" s="8">
+        <v>0.05</v>
+      </c>
+      <c r="E46" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F46" s="9">
+        <f t="shared" si="0"/>
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A47" s="6">
+        <v>23</v>
+      </c>
+      <c r="B47" s="22" t="s">
+        <v>73</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="D47" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E47" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F47" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A48" s="6">
+        <v>23</v>
+      </c>
+      <c r="B48" s="22" t="s">
+        <v>73</v>
+      </c>
+      <c r="C48" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="D48" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E48" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F48" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A49" s="6">
+        <v>24</v>
+      </c>
+      <c r="B49" s="22" t="s">
+        <v>76</v>
+      </c>
+      <c r="C49" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="D49" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E49" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F49" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A50" s="6">
+        <v>25</v>
+      </c>
+      <c r="B50" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="D50" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E50" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F50" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A51" s="6">
+        <v>25</v>
+      </c>
+      <c r="B51" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="D51" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E51" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F51" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A52" s="6">
+        <v>25</v>
+      </c>
+      <c r="B52" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="D52" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E52" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F52" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A53" s="6">
+        <v>25</v>
+      </c>
+      <c r="B53" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C53" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="D53" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E53" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F53" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A54" s="6">
+        <v>25</v>
+      </c>
+      <c r="B54" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D54" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E54" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F54" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A55" s="6">
+        <v>25</v>
+      </c>
+      <c r="B55" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C55" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="D55" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E55" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F55" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A56" s="6">
+        <v>25</v>
+      </c>
+      <c r="B56" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C56" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="D56" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E56" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F56" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+      <c r="G56" s="10"/>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A57" s="6">
+        <v>25</v>
+      </c>
+      <c r="B57" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C57" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="D57" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E57" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F57" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A58" s="6">
+        <v>25</v>
+      </c>
+      <c r="B58" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C58" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="D58" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E58" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F58" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A59" s="6">
+        <v>26</v>
+      </c>
+      <c r="B59" s="22" t="s">
+        <v>88</v>
+      </c>
+      <c r="C59" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="D59" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E59" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F59" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A60" s="6">
+        <v>27</v>
+      </c>
+      <c r="B60" s="22" t="s">
+        <v>90</v>
+      </c>
+      <c r="C60" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="D60" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E60" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F60" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+      <c r="G60" s="10"/>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A61" s="6">
+        <v>27</v>
+      </c>
+      <c r="B61" s="22" t="s">
+        <v>90</v>
+      </c>
+      <c r="C61" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="D61" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E61" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F61" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A62" s="6">
+        <v>27</v>
+      </c>
+      <c r="B62" s="22" t="s">
+        <v>90</v>
+      </c>
+      <c r="C62" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="D62" s="8">
+        <v>0.05</v>
+      </c>
+      <c r="E62" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F62" s="9">
+        <f t="shared" si="0"/>
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A63" s="6">
+        <v>28</v>
+      </c>
+      <c r="B63" s="22" t="s">
+        <v>94</v>
+      </c>
+      <c r="C63" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="D63" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E63" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F63" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A64" s="6">
+        <v>28</v>
+      </c>
+      <c r="B64" s="22" t="s">
+        <v>94</v>
+      </c>
+      <c r="C64" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D64" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E64" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F64" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A65" s="6">
+        <v>29</v>
+      </c>
+      <c r="B65" s="22" t="s">
+        <v>97</v>
+      </c>
+      <c r="C65" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="D65" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E65" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F65" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A66" s="6">
+        <v>29</v>
+      </c>
+      <c r="B66" s="22" t="s">
+        <v>97</v>
+      </c>
+      <c r="C66" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="D66" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E66" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F66" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A67" s="6">
+        <v>30</v>
+      </c>
+      <c r="B67" s="22" t="s">
+        <v>100</v>
+      </c>
+      <c r="C67" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="D67" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E67" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F67" s="9">
+        <f t="shared" ref="F67:F131" si="1">D67+E67</f>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A68" s="6">
+        <v>30</v>
+      </c>
+      <c r="B68" s="22" t="s">
+        <v>100</v>
+      </c>
+      <c r="C68" s="7" t="s">
         <v>102</v>
       </c>
-      <c r="D4" s="13">
-[...17 lines deleted...]
-      <c r="C5" s="12" t="s">
+      <c r="D68" s="8">
+        <v>0.05</v>
+      </c>
+      <c r="E68" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F68" s="9">
+        <f t="shared" si="1"/>
+        <v>0.1</v>
+      </c>
+      <c r="H68" s="10"/>
+      <c r="I68" s="10"/>
+    </row>
+    <row r="69" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A69" s="6">
+        <v>30</v>
+      </c>
+      <c r="B69" s="22" t="s">
         <v>100</v>
       </c>
-      <c r="D5" s="13">
-[...17 lines deleted...]
-      <c r="C6" s="3" t="s">
+      <c r="C69" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="D69" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E69" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F69" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A70" s="6">
+        <v>30</v>
+      </c>
+      <c r="B70" s="22" t="s">
+        <v>100</v>
+      </c>
+      <c r="C70" s="7" t="s">
         <v>104</v>
       </c>
-      <c r="D6" s="13">
-[...38 lines deleted...]
-      <c r="C8" s="3" t="s">
+      <c r="D70" s="8">
+        <v>0.05</v>
+      </c>
+      <c r="E70" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F70" s="9">
+        <f t="shared" si="1"/>
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A71" s="6">
+        <v>30</v>
+      </c>
+      <c r="B71" s="22" t="s">
+        <v>100</v>
+      </c>
+      <c r="C71" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="D71" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E71" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F71" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+      <c r="G71" s="10"/>
+    </row>
+    <row r="72" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A72" s="6">
+        <v>30</v>
+      </c>
+      <c r="B72" s="22" t="s">
+        <v>100</v>
+      </c>
+      <c r="C72" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="D72" s="8">
+        <v>0.05</v>
+      </c>
+      <c r="E72" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F72" s="9">
+        <f t="shared" si="1"/>
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A73" s="6">
+        <v>30</v>
+      </c>
+      <c r="B73" s="22" t="s">
+        <v>100</v>
+      </c>
+      <c r="C73" s="7" t="s">
         <v>107</v>
       </c>
-      <c r="D8" s="13">
-[...17 lines deleted...]
-      <c r="C9" s="3" t="s">
+      <c r="D73" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E73" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F73" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A74" s="6">
+        <v>30</v>
+      </c>
+      <c r="B74" s="22" t="s">
+        <v>100</v>
+      </c>
+      <c r="C74" s="7" t="s">
         <v>108</v>
       </c>
-      <c r="D9" s="13">
-[...17 lines deleted...]
-      <c r="C10" s="3" t="s">
+      <c r="D74" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E74" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F74" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A75" s="6">
+        <v>31</v>
+      </c>
+      <c r="B75" s="22" t="s">
         <v>109</v>
       </c>
-      <c r="D10" s="13">
-[...59 lines deleted...]
-      <c r="C13" s="3" t="s">
+      <c r="C75" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="D75" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E75" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F75" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A76" s="6">
+        <v>31</v>
+      </c>
+      <c r="B76" s="22" t="s">
+        <v>109</v>
+      </c>
+      <c r="C76" s="7" t="s">
         <v>111</v>
       </c>
-      <c r="D13" s="13">
-[...38 lines deleted...]
-      <c r="C15" s="3" t="s">
+      <c r="D76" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E76" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F76" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A77" s="6">
+        <v>32</v>
+      </c>
+      <c r="B77" s="22" t="s">
         <v>112</v>
       </c>
-      <c r="D15" s="13">
-[...17 lines deleted...]
-      <c r="C16" s="3" t="s">
+      <c r="C77" s="7" t="s">
         <v>113</v>
       </c>
-      <c r="D16" s="13">
-[...17 lines deleted...]
-      <c r="C17" s="3" t="s">
+      <c r="D77" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E77" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F77" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A78" s="6">
+        <v>33</v>
+      </c>
+      <c r="B78" s="22" t="s">
+        <v>114</v>
+      </c>
+      <c r="C78" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="D78" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E78" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F78" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A79" s="6">
+        <v>33</v>
+      </c>
+      <c r="B79" s="22" t="s">
+        <v>114</v>
+      </c>
+      <c r="C79" s="7" t="s">
         <v>116</v>
       </c>
-      <c r="D17" s="13">
-[...38 lines deleted...]
-      <c r="C19" s="3" t="s">
+      <c r="D79" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E79" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F79" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A80" s="6">
+        <v>33</v>
+      </c>
+      <c r="B80" s="22" t="s">
         <v>114</v>
       </c>
-      <c r="D19" s="13">
-[...17 lines deleted...]
-      <c r="C20" s="3" t="s">
+      <c r="C80" s="7" t="s">
         <v>117</v>
       </c>
-      <c r="D20" s="13">
-[...17 lines deleted...]
-      <c r="C21" s="3" t="s">
+      <c r="D80" s="8">
+        <v>0.06</v>
+      </c>
+      <c r="E80" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F80" s="9">
+        <f t="shared" si="1"/>
+        <v>0.11</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A81" s="6">
+        <v>34</v>
+      </c>
+      <c r="B81" s="22" t="s">
         <v>118</v>
       </c>
-      <c r="D21" s="13">
-[...17 lines deleted...]
-      <c r="C22" s="3" t="s">
+      <c r="C81" s="7" t="s">
         <v>119</v>
       </c>
-      <c r="D22" s="13">
-[...17 lines deleted...]
-      <c r="C23" s="3" t="s">
+      <c r="D81" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E81" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F81" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A82" s="6">
+        <v>35</v>
+      </c>
+      <c r="B82" s="22" t="s">
         <v>120</v>
       </c>
-      <c r="D23" s="13">
-[...17 lines deleted...]
-      <c r="C24" s="3" t="s">
+      <c r="C82" s="7" t="s">
         <v>121</v>
       </c>
-      <c r="D24" s="13">
-[...17 lines deleted...]
-      <c r="C25" s="3" t="s">
+      <c r="D82" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E82" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F82" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A83" s="6">
+        <v>35</v>
+      </c>
+      <c r="B83" s="22" t="s">
+        <v>120</v>
+      </c>
+      <c r="C83" s="7" t="s">
         <v>122</v>
       </c>
-      <c r="D25" s="13">
-[...17 lines deleted...]
-      <c r="C26" s="3" t="s">
+      <c r="D83" s="8">
+        <v>0.05</v>
+      </c>
+      <c r="E83" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F83" s="9">
+        <f t="shared" si="1"/>
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A84" s="6">
+        <v>35</v>
+      </c>
+      <c r="B84" s="22" t="s">
+        <v>120</v>
+      </c>
+      <c r="C84" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="D84" s="8">
+        <v>0.05</v>
+      </c>
+      <c r="E84" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F84" s="9">
+        <f t="shared" si="1"/>
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A85" s="6">
+        <v>36</v>
+      </c>
+      <c r="B85" s="22" t="s">
         <v>124</v>
       </c>
-      <c r="D26" s="13">
-[...38 lines deleted...]
-      <c r="C28" s="3" t="s">
+      <c r="C85" s="7" t="s">
         <v>125</v>
       </c>
-      <c r="D28" s="13">
-[...17 lines deleted...]
-      <c r="C29" s="3" t="s">
+      <c r="D85" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E85" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F85" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A86" s="6">
+        <v>36</v>
+      </c>
+      <c r="B86" s="22" t="s">
+        <v>124</v>
+      </c>
+      <c r="C86" s="7" t="s">
         <v>126</v>
       </c>
-      <c r="D29" s="13">
-[...17 lines deleted...]
-      <c r="C30" s="3" t="s">
+      <c r="D86" s="8">
+        <v>0.05</v>
+      </c>
+      <c r="E86" s="9">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="F86" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+      <c r="G86" s="10"/>
+    </row>
+    <row r="87" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A87" s="6">
+        <v>36</v>
+      </c>
+      <c r="B87" s="22" t="s">
+        <v>124</v>
+      </c>
+      <c r="C87" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D87" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E87" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F87" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A88" s="6">
+        <v>37</v>
+      </c>
+      <c r="B88" s="22" t="s">
+        <v>128</v>
+      </c>
+      <c r="C88" s="7" t="s">
         <v>129</v>
       </c>
-      <c r="D30" s="13">
-[...59 lines deleted...]
-      <c r="C33" s="3" t="s">
+      <c r="D88" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E88" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F88" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A89" s="6">
+        <v>38</v>
+      </c>
+      <c r="B89" s="22" t="s">
+        <v>130</v>
+      </c>
+      <c r="C89" s="7" t="s">
         <v>131</v>
       </c>
-      <c r="D33" s="13">
-[...27 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="D89" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E89" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F89" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A90" s="6">
+        <v>40</v>
+      </c>
+      <c r="B90" s="22" t="s">
+        <v>132</v>
+      </c>
+      <c r="C90" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="D90" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E90" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F90" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A91" s="6">
+        <v>40</v>
+      </c>
+      <c r="B91" s="22" t="s">
+        <v>132</v>
+      </c>
+      <c r="C91" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="D91" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E91" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F91" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A92" s="6">
+        <v>41</v>
+      </c>
+      <c r="B92" s="22" t="s">
+        <v>135</v>
+      </c>
+      <c r="C92" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="D92" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E92" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F92" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A93" s="6">
+        <v>41</v>
+      </c>
+      <c r="B93" s="22" t="s">
+        <v>135</v>
+      </c>
+      <c r="C93" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="D93" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E93" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F93" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A94" s="6">
+        <v>42</v>
+      </c>
+      <c r="B94" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="C94" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="D94" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E94" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F94" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A95" s="6">
+        <v>42</v>
+      </c>
+      <c r="B95" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="C95" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="D95" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E95" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F95" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A96" s="6">
+        <v>42</v>
+      </c>
+      <c r="B96" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="C96" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="D96" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E96" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F96" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A97" s="6">
+        <v>42</v>
+      </c>
+      <c r="B97" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="C97" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="D97" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E97" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F97" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A98" s="6">
+        <v>43</v>
+      </c>
+      <c r="B98" s="22" t="s">
+        <v>143</v>
+      </c>
+      <c r="C98" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="D98" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E98" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F98" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A99" s="6">
+        <v>44</v>
+      </c>
+      <c r="B99" s="22" t="s">
+        <v>145</v>
+      </c>
+      <c r="C99" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="D99" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E99" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F99" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A100" s="6">
+        <v>45</v>
+      </c>
+      <c r="B100" s="22" t="s">
+        <v>147</v>
+      </c>
+      <c r="C100" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="D100" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E100" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F100" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A101" s="6">
+        <v>45</v>
+      </c>
+      <c r="B101" s="22" t="s">
+        <v>147</v>
+      </c>
+      <c r="C101" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="D101" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E101" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F101" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A102" s="6">
+        <v>46</v>
+      </c>
+      <c r="B102" s="22" t="s">
+        <v>150</v>
+      </c>
+      <c r="C102" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="D102" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E102" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F102" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A103" s="6">
+        <v>47</v>
+      </c>
+      <c r="B103" s="22" t="s">
+        <v>152</v>
+      </c>
+      <c r="C103" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="D103" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E103" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F103" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A104" s="6">
+        <v>47</v>
+      </c>
+      <c r="B104" s="22" t="s">
+        <v>152</v>
+      </c>
+      <c r="C104" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="D104" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E104" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F104" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A105" s="6">
+        <v>48</v>
+      </c>
+      <c r="B105" s="22" t="s">
+        <v>155</v>
+      </c>
+      <c r="C105" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="D105" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E105" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F105" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A106" s="6">
+        <v>48</v>
+      </c>
+      <c r="B106" s="22" t="s">
+        <v>155</v>
+      </c>
+      <c r="C106" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="D106" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E106" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F106" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A107" s="6">
+        <v>48</v>
+      </c>
+      <c r="B107" s="22" t="s">
+        <v>155</v>
+      </c>
+      <c r="C107" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="D107" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E107" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F107" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A108" s="6">
+        <v>49</v>
+      </c>
+      <c r="B108" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="C108" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="D108" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E108" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F108" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A109" s="6">
+        <v>49</v>
+      </c>
+      <c r="B109" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="C109" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="D109" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E109" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F109" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A110" s="6">
+        <v>50</v>
+      </c>
+      <c r="B110" s="22" t="s">
+        <v>162</v>
+      </c>
+      <c r="C110" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="D110" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E110" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F110" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A111" s="6">
+        <v>50</v>
+      </c>
+      <c r="B111" s="22" t="s">
+        <v>162</v>
+      </c>
+      <c r="C111" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="D111" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E111" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F111" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A112" s="6">
+        <v>50</v>
+      </c>
+      <c r="B112" s="22" t="s">
+        <v>162</v>
+      </c>
+      <c r="C112" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="D112" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E112" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F112" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A113" s="6">
+        <v>51</v>
+      </c>
+      <c r="B113" s="22" t="s">
+        <v>166</v>
+      </c>
+      <c r="C113" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="D113" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E113" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F113" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A114" s="6">
+        <v>51</v>
+      </c>
+      <c r="B114" s="22" t="s">
+        <v>166</v>
+      </c>
+      <c r="C114" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="D114" s="8">
+        <v>0.05</v>
+      </c>
+      <c r="E114" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F114" s="9">
+        <f t="shared" si="1"/>
         <v>0.1</v>
       </c>
     </row>
-    <row r="35" spans="1:9" x14ac:dyDescent="0.2">
-[...27 lines deleted...]
-      <c r="C36" s="6" t="s">
+    <row r="115" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A115" s="6">
+        <v>52</v>
+      </c>
+      <c r="B115" s="22" t="s">
+        <v>169</v>
+      </c>
+      <c r="C115" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="D115" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E115" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F115" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A116" s="6">
+        <v>52</v>
+      </c>
+      <c r="B116" s="22" t="s">
+        <v>169</v>
+      </c>
+      <c r="C116" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="D116" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E116" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F116" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A117" s="6">
+        <v>52</v>
+      </c>
+      <c r="B117" s="22" t="s">
+        <v>169</v>
+      </c>
+      <c r="C117" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="D117" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E117" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F117" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A118" s="6">
+        <v>52</v>
+      </c>
+      <c r="B118" s="22" t="s">
+        <v>169</v>
+      </c>
+      <c r="C118" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="D118" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E118" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F118" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A119" s="6">
+        <v>52</v>
+      </c>
+      <c r="B119" s="22" t="s">
+        <v>169</v>
+      </c>
+      <c r="C119" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="D119" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E119" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F119" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A120" s="6">
+        <v>52</v>
+      </c>
+      <c r="B120" s="22" t="s">
+        <v>169</v>
+      </c>
+      <c r="C120" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="D120" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E120" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F120" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A121" s="6">
+        <v>53</v>
+      </c>
+      <c r="B121" s="22" t="s">
+        <v>176</v>
+      </c>
+      <c r="C121" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="D121" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E121" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F121" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A122" s="6">
+        <v>53</v>
+      </c>
+      <c r="B122" s="22" t="s">
+        <v>176</v>
+      </c>
+      <c r="C122" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="D122" s="8">
+        <v>0.05</v>
+      </c>
+      <c r="E122" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F122" s="9">
+        <f t="shared" si="1"/>
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A123" s="6">
+        <v>53</v>
+      </c>
+      <c r="B123" s="22" t="s">
+        <v>176</v>
+      </c>
+      <c r="C123" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="D123" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E123" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F123" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A124" s="6">
+        <v>55</v>
+      </c>
+      <c r="B124" s="22" t="s">
+        <v>180</v>
+      </c>
+      <c r="C124" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="D124" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E124" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F124" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A125" s="6">
+        <v>55</v>
+      </c>
+      <c r="B125" s="22" t="s">
+        <v>180</v>
+      </c>
+      <c r="C125" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="D125" s="8">
+        <v>0.05</v>
+      </c>
+      <c r="E125" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F125" s="9">
+        <f t="shared" si="1"/>
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A126" s="6">
+        <v>56</v>
+      </c>
+      <c r="B126" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C126" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="D126" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E126" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F126" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A127" s="6">
+        <v>56</v>
+      </c>
+      <c r="B127" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C127" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="D127" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E127" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F127" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A128" s="6">
+        <v>56</v>
+      </c>
+      <c r="B128" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C128" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="D128" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E128" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F128" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A129" s="6">
+        <v>57</v>
+      </c>
+      <c r="B129" s="22" t="s">
+        <v>187</v>
+      </c>
+      <c r="C129" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="D129" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E129" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F129" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A130" s="11">
+        <v>57</v>
+      </c>
+      <c r="B130" s="24" t="s">
+        <v>187</v>
+      </c>
+      <c r="C130" s="12" t="s">
+        <v>189</v>
+      </c>
+      <c r="D130" s="13">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E130" s="14">
+        <v>0.05</v>
+      </c>
+      <c r="F130" s="14">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+      <c r="G130" s="10" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A131" s="6">
+        <v>57</v>
+      </c>
+      <c r="B131" s="22" t="s">
+        <v>187</v>
+      </c>
+      <c r="C131" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="D131" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E131" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F131" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A132" s="6">
+        <v>57</v>
+      </c>
+      <c r="B132" s="22" t="s">
+        <v>187</v>
+      </c>
+      <c r="C132" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="D132" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E132" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F132" s="9">
+        <f t="shared" ref="F132:F195" si="2">D132+E132</f>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A133" s="6">
+        <v>57</v>
+      </c>
+      <c r="B133" s="22" t="s">
+        <v>187</v>
+      </c>
+      <c r="C133" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="D133" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E133" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F133" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A134" s="6">
+        <v>59</v>
+      </c>
+      <c r="B134" s="22" t="s">
+        <v>194</v>
+      </c>
+      <c r="C134" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="D134" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E134" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F134" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A135" s="6">
+        <v>60</v>
+      </c>
+      <c r="B135" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="C135" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="D135" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E135" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F135" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A136" s="6">
+        <v>61</v>
+      </c>
+      <c r="B136" s="22" t="s">
+        <v>198</v>
+      </c>
+      <c r="C136" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="D136" s="8">
+        <v>0.05</v>
+      </c>
+      <c r="E136" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F136" s="9">
+        <f t="shared" si="2"/>
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A137" s="6">
+        <v>61</v>
+      </c>
+      <c r="B137" s="22" t="s">
+        <v>198</v>
+      </c>
+      <c r="C137" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="D137" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E137" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F137" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A138" s="6">
+        <v>62</v>
+      </c>
+      <c r="B138" s="22" t="s">
+        <v>201</v>
+      </c>
+      <c r="C138" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="D138" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E138" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F138" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+      <c r="G138" s="10"/>
+    </row>
+    <row r="139" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A139" s="6">
+        <v>62</v>
+      </c>
+      <c r="B139" s="22" t="s">
+        <v>201</v>
+      </c>
+      <c r="C139" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="D139" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E139" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F139" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+      <c r="H139" s="10"/>
+      <c r="I139" s="10"/>
+    </row>
+    <row r="140" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A140" s="6">
+        <v>63</v>
+      </c>
+      <c r="B140" s="22" t="s">
+        <v>204</v>
+      </c>
+      <c r="C140" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="D140" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E140" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F140" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A141" s="6">
+        <v>63</v>
+      </c>
+      <c r="B141" s="22" t="s">
+        <v>204</v>
+      </c>
+      <c r="C141" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="D141" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E141" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F141" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A142" s="6">
+        <v>64</v>
+      </c>
+      <c r="B142" s="22" t="s">
+        <v>207</v>
+      </c>
+      <c r="C142" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="D142" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E142" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F142" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A143" s="6">
+        <v>65</v>
+      </c>
+      <c r="B143" s="22" t="s">
+        <v>209</v>
+      </c>
+      <c r="C143" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="D143" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E143" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F143" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+      <c r="G143" s="10"/>
+      <c r="H143" s="10"/>
+      <c r="I143" s="10"/>
+    </row>
+    <row r="144" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A144" s="6">
+        <v>65</v>
+      </c>
+      <c r="B144" s="22" t="s">
+        <v>209</v>
+      </c>
+      <c r="C144" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="D144" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E144" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F144" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A145" s="6">
+        <v>66</v>
+      </c>
+      <c r="B145" s="22" t="s">
+        <v>212</v>
+      </c>
+      <c r="C145" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="D145" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E145" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F145" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A146" s="6">
+        <v>66</v>
+      </c>
+      <c r="B146" s="22" t="s">
+        <v>212</v>
+      </c>
+      <c r="C146" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="D146" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E146" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F146" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A147" s="6">
+        <v>67</v>
+      </c>
+      <c r="B147" s="22" t="s">
+        <v>215</v>
+      </c>
+      <c r="C147" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="D147" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E147" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F147" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A148" s="6">
+        <v>68</v>
+      </c>
+      <c r="B148" s="22" t="s">
+        <v>217</v>
+      </c>
+      <c r="C148" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="D148" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E148" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F148" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A149" s="6">
+        <v>69</v>
+      </c>
+      <c r="B149" s="22" t="s">
+        <v>219</v>
+      </c>
+      <c r="C149" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="D149" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E149" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F149" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A150" s="6">
+        <v>70</v>
+      </c>
+      <c r="B150" s="22" t="s">
+        <v>221</v>
+      </c>
+      <c r="C150" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="D150" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E150" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F150" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A151" s="6">
+        <v>70</v>
+      </c>
+      <c r="B151" s="22" t="s">
+        <v>221</v>
+      </c>
+      <c r="C151" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="D151" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E151" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F151" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A152" s="6">
+        <v>71</v>
+      </c>
+      <c r="B152" s="22" t="s">
+        <v>224</v>
+      </c>
+      <c r="C152" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="D152" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E152" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F152" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A153" s="6">
+        <v>71</v>
+      </c>
+      <c r="B153" s="22" t="s">
+        <v>224</v>
+      </c>
+      <c r="C153" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="D153" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E153" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F153" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A154" s="6">
+        <v>72</v>
+      </c>
+      <c r="B154" s="22" t="s">
+        <v>227</v>
+      </c>
+      <c r="C154" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="D154" s="8">
+        <v>0.05</v>
+      </c>
+      <c r="E154" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F154" s="9">
+        <f t="shared" si="2"/>
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A155" s="6">
+        <v>72</v>
+      </c>
+      <c r="B155" s="22" t="s">
+        <v>227</v>
+      </c>
+      <c r="C155" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="D155" s="8">
+        <v>0.05</v>
+      </c>
+      <c r="E155" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F155" s="9">
+        <f t="shared" si="2"/>
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A156" s="6">
+        <v>73</v>
+      </c>
+      <c r="B156" s="22" t="s">
+        <v>230</v>
+      </c>
+      <c r="C156" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="D156" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E156" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F156" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A157" s="6">
+        <v>74</v>
+      </c>
+      <c r="B157" s="22" t="s">
+        <v>232</v>
+      </c>
+      <c r="C157" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="D157" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E157" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F157" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A158" s="6">
+        <v>75</v>
+      </c>
+      <c r="B158" s="22" t="s">
+        <v>234</v>
+      </c>
+      <c r="C158" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="D158" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E158" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F158" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+      <c r="G158" s="10"/>
+    </row>
+    <row r="159" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A159" s="6">
+        <v>76</v>
+      </c>
+      <c r="B159" s="22" t="s">
+        <v>236</v>
+      </c>
+      <c r="C159" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="D159" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E159" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F159" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A160" s="6">
+        <v>77</v>
+      </c>
+      <c r="B160" s="22" t="s">
+        <v>238</v>
+      </c>
+      <c r="C160" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="D160" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E160" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F160" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A161" s="6">
+        <v>77</v>
+      </c>
+      <c r="B161" s="22" t="s">
+        <v>238</v>
+      </c>
+      <c r="C161" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="D161" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E161" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F161" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A162" s="6">
+        <v>77</v>
+      </c>
+      <c r="B162" s="22" t="s">
+        <v>238</v>
+      </c>
+      <c r="C162" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="D162" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E162" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F162" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A163" s="6">
+        <v>77</v>
+      </c>
+      <c r="B163" s="22" t="s">
+        <v>238</v>
+      </c>
+      <c r="C163" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="D163" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E163" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F163" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A164" s="6">
+        <v>77</v>
+      </c>
+      <c r="B164" s="22" t="s">
+        <v>238</v>
+      </c>
+      <c r="C164" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="D164" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E164" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F164" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A165" s="6">
+        <v>77</v>
+      </c>
+      <c r="B165" s="22" t="s">
+        <v>238</v>
+      </c>
+      <c r="C165" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="D165" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E165" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F165" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A166" s="6">
+        <v>77</v>
+      </c>
+      <c r="B166" s="22" t="s">
+        <v>238</v>
+      </c>
+      <c r="C166" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="D166" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E166" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F166" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A167" s="6">
+        <v>77</v>
+      </c>
+      <c r="B167" s="22" t="s">
+        <v>238</v>
+      </c>
+      <c r="C167" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="D167" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E167" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F167" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A168" s="6">
+        <v>77</v>
+      </c>
+      <c r="B168" s="22" t="s">
+        <v>238</v>
+      </c>
+      <c r="C168" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="D168" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E168" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F168" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A169" s="6">
+        <v>77</v>
+      </c>
+      <c r="B169" s="22" t="s">
+        <v>238</v>
+      </c>
+      <c r="C169" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="D169" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E169" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F169" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A170" s="6">
+        <v>78</v>
+      </c>
+      <c r="B170" s="22" t="s">
+        <v>249</v>
+      </c>
+      <c r="C170" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="D170" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E170" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F170" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A171" s="6">
+        <v>78</v>
+      </c>
+      <c r="B171" s="22" t="s">
+        <v>249</v>
+      </c>
+      <c r="C171" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="D171" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E171" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F171" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A172" s="6">
+        <v>78</v>
+      </c>
+      <c r="B172" s="22" t="s">
+        <v>249</v>
+      </c>
+      <c r="C172" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="D172" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E172" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F172" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A173" s="6">
+        <v>78</v>
+      </c>
+      <c r="B173" s="22" t="s">
+        <v>249</v>
+      </c>
+      <c r="C173" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="D173" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E173" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F173" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A174" s="6">
+        <v>78</v>
+      </c>
+      <c r="B174" s="22" t="s">
+        <v>249</v>
+      </c>
+      <c r="C174" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="D174" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E174" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F174" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A175" s="6">
+        <v>78</v>
+      </c>
+      <c r="B175" s="22" t="s">
+        <v>249</v>
+      </c>
+      <c r="C175" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="D175" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E175" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F175" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A176" s="6">
+        <v>79</v>
+      </c>
+      <c r="B176" s="22" t="s">
+        <v>256</v>
+      </c>
+      <c r="C176" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="D176" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E176" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F176" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="177" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A177" s="6">
+        <v>79</v>
+      </c>
+      <c r="B177" s="22" t="s">
+        <v>256</v>
+      </c>
+      <c r="C177" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="D177" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E177" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F177" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="178" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A178" s="6">
+        <v>80</v>
+      </c>
+      <c r="B178" s="22" t="s">
+        <v>259</v>
+      </c>
+      <c r="C178" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="D178" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E178" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F178" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="179" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A179" s="6">
+        <v>81</v>
+      </c>
+      <c r="B179" s="22" t="s">
+        <v>261</v>
+      </c>
+      <c r="C179" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="D179" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E179" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F179" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="180" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A180" s="6">
+        <v>82</v>
+      </c>
+      <c r="B180" s="22" t="s">
+        <v>263</v>
+      </c>
+      <c r="C180" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="D180" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E180" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F180" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="181" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A181" s="6">
+        <v>82</v>
+      </c>
+      <c r="B181" s="22" t="s">
+        <v>263</v>
+      </c>
+      <c r="C181" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="D181" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E181" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F181" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="182" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A182" s="6">
+        <v>82</v>
+      </c>
+      <c r="B182" s="22" t="s">
+        <v>263</v>
+      </c>
+      <c r="C182" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="D182" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E182" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F182" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="183" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A183" s="6">
+        <v>82</v>
+      </c>
+      <c r="B183" s="22" t="s">
+        <v>263</v>
+      </c>
+      <c r="C183" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="D183" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E183" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F183" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="184" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A184" s="6">
+        <v>82</v>
+      </c>
+      <c r="B184" s="22" t="s">
+        <v>263</v>
+      </c>
+      <c r="C184" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="D184" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E184" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F184" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="185" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A185" s="6">
+        <v>83</v>
+      </c>
+      <c r="B185" s="22" t="s">
+        <v>269</v>
+      </c>
+      <c r="C185" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="D185" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E185" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F185" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="186" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A186" s="6">
+        <v>83</v>
+      </c>
+      <c r="B186" s="22" t="s">
+        <v>269</v>
+      </c>
+      <c r="C186" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="D186" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E186" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F186" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="187" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A187" s="6">
+        <v>83</v>
+      </c>
+      <c r="B187" s="22" t="s">
+        <v>269</v>
+      </c>
+      <c r="C187" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="D187" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E187" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F187" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="188" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A188" s="6">
+        <v>84</v>
+      </c>
+      <c r="B188" s="22" t="s">
+        <v>273</v>
+      </c>
+      <c r="C188" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="D188" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E188" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F188" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+      <c r="H188" s="10"/>
+      <c r="I188" s="10"/>
+      <c r="J188" s="10"/>
+      <c r="K188" s="10"/>
+    </row>
+    <row r="189" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A189" s="6">
+        <v>84</v>
+      </c>
+      <c r="B189" s="22" t="s">
+        <v>273</v>
+      </c>
+      <c r="C189" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="D189" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E189" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F189" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="190" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A190" s="6">
+        <v>84</v>
+      </c>
+      <c r="B190" s="22" t="s">
+        <v>273</v>
+      </c>
+      <c r="C190" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="D190" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E190" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F190" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+      <c r="G190" s="10"/>
+    </row>
+    <row r="191" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A191" s="6">
+        <v>85</v>
+      </c>
+      <c r="B191" s="22" t="s">
+        <v>277</v>
+      </c>
+      <c r="C191" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="D191" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E191" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F191" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="192" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A192" s="6">
+        <v>85</v>
+      </c>
+      <c r="B192" s="22" t="s">
+        <v>277</v>
+      </c>
+      <c r="C192" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="D192" s="8">
+        <v>0.05</v>
+      </c>
+      <c r="E192" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F192" s="9">
+        <f t="shared" si="2"/>
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="193" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A193" s="6">
+        <v>85</v>
+      </c>
+      <c r="B193" s="22" t="s">
+        <v>277</v>
+      </c>
+      <c r="C193" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="D193" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E193" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F193" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A194" s="6">
+        <v>86</v>
+      </c>
+      <c r="B194" s="22" t="s">
+        <v>281</v>
+      </c>
+      <c r="C194" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="D194" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E194" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F194" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="195" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A195" s="6">
+        <v>87</v>
+      </c>
+      <c r="B195" s="22" t="s">
+        <v>283</v>
+      </c>
+      <c r="C195" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="D195" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E195" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F195" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="196" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A196" s="6">
+        <v>88</v>
+      </c>
+      <c r="B196" s="22" t="s">
+        <v>285</v>
+      </c>
+      <c r="C196" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="D196" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E196" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F196" s="9">
+        <f t="shared" ref="F196:F211" si="3">D196+E196</f>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="197" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A197" s="6">
+        <v>89</v>
+      </c>
+      <c r="B197" s="22" t="s">
+        <v>287</v>
+      </c>
+      <c r="C197" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="D197" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E197" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F197" s="9">
+        <f t="shared" si="3"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="198" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A198" s="6">
+        <v>89</v>
+      </c>
+      <c r="B198" s="22" t="s">
+        <v>289</v>
+      </c>
+      <c r="C198" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="D198" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E198" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F198" s="9">
+        <f t="shared" si="3"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="199" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A199" s="6">
+        <v>90</v>
+      </c>
+      <c r="B199" s="22" t="s">
+        <v>287</v>
+      </c>
+      <c r="C199" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="D199" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E199" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F199" s="9">
+        <f t="shared" si="3"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="200" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A200" s="6">
+        <v>90</v>
+      </c>
+      <c r="B200" s="22" t="s">
+        <v>292</v>
+      </c>
+      <c r="C200" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="D200" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E200" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F200" s="9">
+        <f t="shared" si="3"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="201" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A201" s="6">
+        <v>91</v>
+      </c>
+      <c r="B201" s="22" t="s">
+        <v>292</v>
+      </c>
+      <c r="C201" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="D201" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E201" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F201" s="9">
+        <f t="shared" si="3"/>
+        <v>0.12000000000000001</v>
+      </c>
+      <c r="G201" s="10"/>
+    </row>
+    <row r="202" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A202" s="6">
+        <v>91</v>
+      </c>
+      <c r="B202" s="22" t="s">
+        <v>292</v>
+      </c>
+      <c r="C202" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="D202" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E202" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F202" s="9">
+        <f t="shared" si="3"/>
+        <v>0.12000000000000001</v>
+      </c>
+      <c r="H202" s="10"/>
+      <c r="I202" s="10"/>
+    </row>
+    <row r="203" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A203" s="6">
+        <v>92</v>
+      </c>
+      <c r="B203" s="22" t="s">
+        <v>296</v>
+      </c>
+      <c r="C203" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="D203" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E203" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F203" s="9">
+        <f t="shared" si="3"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="204" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A204" s="6">
+        <v>92</v>
+      </c>
+      <c r="B204" s="22" t="s">
+        <v>296</v>
+      </c>
+      <c r="C204" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="D204" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E204" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F204" s="9">
+        <f t="shared" si="3"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="205" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A205" s="6">
+        <v>94</v>
+      </c>
+      <c r="B205" s="22" t="s">
+        <v>299</v>
+      </c>
+      <c r="C205" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="D205" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E205" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F205" s="9">
+        <f t="shared" si="3"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="206" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A206" s="6">
+        <v>96</v>
+      </c>
+      <c r="B206" s="22" t="s">
+        <v>301</v>
+      </c>
+      <c r="C206" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="D206" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E206" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F206" s="9">
+        <f t="shared" si="3"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="207" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A207" s="6">
+        <v>97</v>
+      </c>
+      <c r="B207" s="22" t="s">
+        <v>303</v>
+      </c>
+      <c r="C207" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="D207" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E207" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F207" s="9">
+        <f t="shared" si="3"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="208" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A208" s="6">
+        <v>97</v>
+      </c>
+      <c r="B208" s="22" t="s">
+        <v>303</v>
+      </c>
+      <c r="C208" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="D208" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E208" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F208" s="9">
+        <f t="shared" si="3"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A209" s="6">
+        <v>98</v>
+      </c>
+      <c r="B209" s="22" t="s">
+        <v>306</v>
+      </c>
+      <c r="C209" s="7" t="s">
         <v>307</v>
       </c>
-      <c r="D36" s="15">
-[...422 lines deleted...]
-      <c r="C56" s="6" t="s">
+      <c r="D209" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E209" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F209" s="9">
+        <f t="shared" si="3"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A210" s="6">
+        <v>99</v>
+      </c>
+      <c r="B210" s="26" t="s">
         <v>308</v>
       </c>
-      <c r="D56" s="15">
-[...83 lines deleted...]
-      <c r="C60" s="6" t="s">
+      <c r="C210" s="15" t="s">
         <v>309</v>
       </c>
-      <c r="D60" s="15">
-[...2059 lines deleted...]
-      <c r="G157" s="8" t="s">
+      <c r="D210" s="16">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E210" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F210" s="9">
+        <f t="shared" si="3"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A211" s="6">
+        <v>99</v>
+      </c>
+      <c r="B211" s="28" t="s">
+        <v>308</v>
+      </c>
+      <c r="C211" s="17" t="s">
         <v>310</v>
       </c>
-    </row>
-[...819 lines deleted...]
-      <c r="F196" s="4">
+      <c r="D211" s="18">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E211" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F211" s="9">
         <f t="shared" si="3"/>
         <v>0.12000000000000001</v>
       </c>
     </row>
-    <row r="197" spans="1:9" x14ac:dyDescent="0.2">
-[...300 lines deleted...]
-      <c r="E211" s="28"/>
+    <row r="212" spans="1:6" ht="15" x14ac:dyDescent="0.25">
+      <c r="B212" s="19"/>
+      <c r="C212" s="19"/>
+      <c r="D212" s="20"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:G210">
-[...2 lines deleted...]
-  </sortState>
   <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{04022E78-C943-4029-8906-7F4902C08AAE}">
-  <dimension ref="A1:K211"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8093E259-C867-43A5-A2A4-65733C49688E}">
+  <dimension ref="A1:K212"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="10.140625" style="1" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="19" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="27.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="10.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="21" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="46.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="15" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="A2" s="9" t="s">
+    <row r="1" spans="1:6" ht="15" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="10" t="s">
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+    </row>
+    <row r="2" spans="1:6" ht="15" x14ac:dyDescent="0.25">
+      <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="10" t="s">
+      <c r="B2" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="10" t="s">
-[...11 lines deleted...]
-      <c r="A3" s="2">
+      <c r="C2" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="E2" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A3" s="6">
         <v>1</v>
       </c>
-      <c r="B3" s="29" t="s">
-[...11 lines deleted...]
-      <c r="F3" s="4">
+      <c r="B3" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="C3" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" s="8">
+        <v>0.05</v>
+      </c>
+      <c r="E3" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F3" s="9">
         <f t="shared" ref="F3:F66" si="0">D3+E3</f>
         <v>0.1</v>
       </c>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A4" s="2">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A4" s="6">
+        <v>1</v>
+      </c>
+      <c r="B4" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E4" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F4" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A5" s="6">
+        <v>1</v>
+      </c>
+      <c r="B5" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="C5" s="22" t="s">
+        <v>79</v>
+      </c>
+      <c r="D5" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E5" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F5" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A6" s="6">
         <v>2</v>
       </c>
-      <c r="B4" s="29" t="s">
+      <c r="B6" s="21" t="s">
+        <v>217</v>
+      </c>
+      <c r="C6" s="22" t="s">
+        <v>218</v>
+      </c>
+      <c r="D6" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E6" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F6" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A7" s="6">
+        <v>2</v>
+      </c>
+      <c r="B7" s="21" t="s">
+        <v>180</v>
+      </c>
+      <c r="C7" s="22" t="s">
+        <v>181</v>
+      </c>
+      <c r="D7" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E7" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F7" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A8" s="6">
+        <v>3</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E8" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F8" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A9" s="6">
+        <v>3</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>238</v>
+      </c>
+      <c r="C9" s="22" t="s">
+        <v>239</v>
+      </c>
+      <c r="D9" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E9" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F9" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A10" s="6">
+        <v>3</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>155</v>
+      </c>
+      <c r="C10" s="22" t="s">
+        <v>156</v>
+      </c>
+      <c r="D10" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E10" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F10" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A11" s="6">
+        <v>3</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>277</v>
+      </c>
+      <c r="C11" s="22" t="s">
+        <v>278</v>
+      </c>
+      <c r="D11" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E11" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F11" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A12" s="6">
+        <v>3</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>176</v>
+      </c>
+      <c r="C12" s="22" t="s">
+        <v>177</v>
+      </c>
+      <c r="D12" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E12" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F12" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A13" s="6">
         <v>4</v>
       </c>
-      <c r="C4" s="32" t="s">
+      <c r="B13" s="21" t="s">
+        <v>238</v>
+      </c>
+      <c r="C13" s="22" t="s">
+        <v>240</v>
+      </c>
+      <c r="D13" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E13" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F13" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A14" s="6">
+        <v>4</v>
+      </c>
+      <c r="B14" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="22" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E14" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F14" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A15" s="6">
+        <v>5</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>100</v>
+      </c>
+      <c r="C15" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="D15" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E15" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F15" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A16" s="6">
+        <v>6</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="C16" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="D16" s="8">
+        <v>0.04</v>
+      </c>
+      <c r="E16" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F16" s="9">
+        <f t="shared" si="0"/>
+        <v>0.09</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A17" s="6">
+        <v>7</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="C17" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="D17" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E17" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F17" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A18" s="6">
+        <v>7</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>249</v>
+      </c>
+      <c r="C18" s="22" t="s">
+        <v>250</v>
+      </c>
+      <c r="D18" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E18" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F18" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A19" s="6">
+        <v>7</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>283</v>
+      </c>
+      <c r="C19" s="22" t="s">
+        <v>284</v>
+      </c>
+      <c r="D19" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E19" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F19" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A20" s="6">
+        <v>8</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>159</v>
+      </c>
+      <c r="C20" s="22" t="s">
+        <v>160</v>
+      </c>
+      <c r="D20" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E20" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F20" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A21" s="6">
+        <v>9</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>263</v>
+      </c>
+      <c r="C21" s="22" t="s">
+        <v>264</v>
+      </c>
+      <c r="D21" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E21" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F21" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A22" s="6">
+        <v>10</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>88</v>
+      </c>
+      <c r="C22" s="22" t="s">
+        <v>89</v>
+      </c>
+      <c r="D22" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E22" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F22" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A23" s="6">
+        <v>11</v>
+      </c>
+      <c r="B23" s="21" t="s">
+        <v>263</v>
+      </c>
+      <c r="C23" s="22" t="s">
+        <v>265</v>
+      </c>
+      <c r="D23" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E23" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F23" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A24" s="6">
+        <v>12</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>238</v>
+      </c>
+      <c r="C24" s="22" t="s">
+        <v>241</v>
+      </c>
+      <c r="D24" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E24" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F24" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A25" s="6">
+        <v>13</v>
+      </c>
+      <c r="B25" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="C25" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="D25" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E25" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F25" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A26" s="6">
+        <v>14</v>
+      </c>
+      <c r="B26" s="21" t="s">
+        <v>97</v>
+      </c>
+      <c r="C26" s="22" t="s">
+        <v>98</v>
+      </c>
+      <c r="D26" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E26" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F26" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A27" s="6">
+        <v>14</v>
+      </c>
+      <c r="B27" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="C27" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="D27" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E27" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F27" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A28" s="6">
+        <v>15</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>287</v>
+      </c>
+      <c r="C28" s="22" t="s">
+        <v>291</v>
+      </c>
+      <c r="D28" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E28" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F28" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A29" s="6">
+        <v>16</v>
+      </c>
+      <c r="B29" s="21" t="s">
+        <v>238</v>
+      </c>
+      <c r="C29" s="22" t="s">
+        <v>242</v>
+      </c>
+      <c r="D29" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E29" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F29" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A30" s="6">
+        <v>17</v>
+      </c>
+      <c r="B30" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="C30" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="D30" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E30" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F30" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A31" s="6">
+        <v>17</v>
+      </c>
+      <c r="B31" s="21" t="s">
+        <v>249</v>
+      </c>
+      <c r="C31" s="22" t="s">
+        <v>251</v>
+      </c>
+      <c r="D31" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E31" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F31" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A32" s="6">
+        <v>17</v>
+      </c>
+      <c r="B32" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="C32" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="D32" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E32" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F32" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A33" s="6">
+        <v>18</v>
+      </c>
+      <c r="B33" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C33" s="22" t="s">
+        <v>188</v>
+      </c>
+      <c r="D33" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E33" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F33" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A34" s="6">
+        <v>18</v>
+      </c>
+      <c r="B34" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="C34" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="D34" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E34" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F34" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A35" s="6">
+        <v>19</v>
+      </c>
+      <c r="B35" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="C35" s="22" t="s">
+        <v>51</v>
+      </c>
+      <c r="D35" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E35" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F35" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A36" s="6">
+        <v>19</v>
+      </c>
+      <c r="B36" s="21" t="s">
+        <v>194</v>
+      </c>
+      <c r="C36" s="22" t="s">
+        <v>195</v>
+      </c>
+      <c r="D36" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E36" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F36" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A37" s="6">
+        <v>19</v>
+      </c>
+      <c r="B37" s="21" t="s">
+        <v>118</v>
+      </c>
+      <c r="C37" s="22" t="s">
+        <v>119</v>
+      </c>
+      <c r="D37" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E37" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F37" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A38" s="6">
+        <v>20</v>
+      </c>
+      <c r="B38" s="21" t="s">
+        <v>54</v>
+      </c>
+      <c r="C38" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="D38" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E38" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F38" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A39" s="6">
+        <v>21</v>
+      </c>
+      <c r="B39" s="21" t="s">
+        <v>230</v>
+      </c>
+      <c r="C39" s="22" t="s">
+        <v>231</v>
+      </c>
+      <c r="D39" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E39" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F39" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A40" s="6">
+        <v>22</v>
+      </c>
+      <c r="B40" s="21" t="s">
+        <v>308</v>
+      </c>
+      <c r="C40" s="22" t="s">
+        <v>309</v>
+      </c>
+      <c r="D40" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E40" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F40" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A41" s="6">
+        <v>22</v>
+      </c>
+      <c r="B41" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="C41" s="22" t="s">
+        <v>66</v>
+      </c>
+      <c r="D41" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E41" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F41" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+      <c r="H41" s="10"/>
+      <c r="I41" s="10"/>
+    </row>
+    <row r="42" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A42" s="6">
+        <v>22</v>
+      </c>
+      <c r="B42" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="C42" s="22" t="s">
+        <v>52</v>
+      </c>
+      <c r="D42" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E42" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F42" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A43" s="6">
+        <v>22</v>
+      </c>
+      <c r="B43" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="C43" s="22" t="s">
+        <v>74</v>
+      </c>
+      <c r="D43" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E43" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F43" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A44" s="6">
+        <v>22</v>
+      </c>
+      <c r="B44" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="C44" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="D44" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E44" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F44" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A45" s="6">
+        <v>22</v>
+      </c>
+      <c r="B45" s="21" t="s">
+        <v>162</v>
+      </c>
+      <c r="C45" s="22" t="s">
+        <v>163</v>
+      </c>
+      <c r="D45" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E45" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F45" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A46" s="6">
+        <v>22</v>
+      </c>
+      <c r="B46" s="21" t="s">
+        <v>169</v>
+      </c>
+      <c r="C46" s="22" t="s">
+        <v>170</v>
+      </c>
+      <c r="D46" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E46" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F46" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A47" s="6">
+        <v>23</v>
+      </c>
+      <c r="B47" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C47" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="D47" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E47" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F47" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A48" s="6">
+        <v>23</v>
+      </c>
+      <c r="B48" s="21" t="s">
+        <v>249</v>
+      </c>
+      <c r="C48" s="22" t="s">
+        <v>252</v>
+      </c>
+      <c r="D48" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E48" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F48" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A49" s="6">
+        <v>24</v>
+      </c>
+      <c r="B49" s="21" t="s">
+        <v>147</v>
+      </c>
+      <c r="C49" s="22" t="s">
+        <v>148</v>
+      </c>
+      <c r="D49" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E49" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F49" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A50" s="6">
+        <v>25</v>
+      </c>
+      <c r="B50" s="21" t="s">
+        <v>285</v>
+      </c>
+      <c r="C50" s="22" t="s">
+        <v>286</v>
+      </c>
+      <c r="D50" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E50" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F50" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A51" s="6">
+        <v>25</v>
+      </c>
+      <c r="B51" s="21" t="s">
+        <v>292</v>
+      </c>
+      <c r="C51" s="22" t="s">
+        <v>294</v>
+      </c>
+      <c r="D51" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E51" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F51" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+      <c r="G51" s="10"/>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A52" s="6">
+        <v>25</v>
+      </c>
+      <c r="B52" s="21" t="s">
+        <v>263</v>
+      </c>
+      <c r="C52" s="22" t="s">
+        <v>266</v>
+      </c>
+      <c r="D52" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E52" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F52" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A53" s="6">
+        <v>25</v>
+      </c>
+      <c r="B53" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="C53" s="22" t="s">
+        <v>81</v>
+      </c>
+      <c r="D53" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E53" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F53" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A54" s="6">
+        <v>25</v>
+      </c>
+      <c r="B54" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="C54" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="D54" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E54" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F54" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A55" s="6">
+        <v>25</v>
+      </c>
+      <c r="B55" s="21" t="s">
+        <v>90</v>
+      </c>
+      <c r="C55" s="22" t="s">
+        <v>91</v>
+      </c>
+      <c r="D55" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E55" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F55" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+      <c r="G55" s="10"/>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A56" s="6">
+        <v>25</v>
+      </c>
+      <c r="B56" s="21" t="s">
+        <v>301</v>
+      </c>
+      <c r="C56" s="22" t="s">
+        <v>302</v>
+      </c>
+      <c r="D56" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E56" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F56" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A57" s="6">
+        <v>25</v>
+      </c>
+      <c r="B57" s="21" t="s">
+        <v>76</v>
+      </c>
+      <c r="C57" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="D57" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E57" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F57" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A58" s="6">
+        <v>25</v>
+      </c>
+      <c r="B58" s="21" t="s">
+        <v>238</v>
+      </c>
+      <c r="C58" s="22" t="s">
+        <v>243</v>
+      </c>
+      <c r="D58" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E58" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F58" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A59" s="6">
+        <v>26</v>
+      </c>
+      <c r="B59" s="21" t="s">
+        <v>100</v>
+      </c>
+      <c r="C59" s="22" t="s">
+        <v>102</v>
+      </c>
+      <c r="D59" s="8">
+        <v>0.05</v>
+      </c>
+      <c r="E59" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F59" s="9">
+        <f t="shared" si="0"/>
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A60" s="6">
+        <v>27</v>
+      </c>
+      <c r="B60" s="21" t="s">
+        <v>120</v>
+      </c>
+      <c r="C60" s="22" t="s">
+        <v>121</v>
+      </c>
+      <c r="D60" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E60" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F60" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A61" s="6">
+        <v>27</v>
+      </c>
+      <c r="B61" s="21" t="s">
+        <v>109</v>
+      </c>
+      <c r="C61" s="22" t="s">
+        <v>110</v>
+      </c>
+      <c r="D61" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E61" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F61" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A62" s="6">
+        <v>27</v>
+      </c>
+      <c r="B62" s="21" t="s">
+        <v>94</v>
+      </c>
+      <c r="C62" s="22" t="s">
+        <v>95</v>
+      </c>
+      <c r="D62" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E62" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F62" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A63" s="6">
+        <v>28</v>
+      </c>
+      <c r="B63" s="21" t="s">
+        <v>308</v>
+      </c>
+      <c r="C63" s="22" t="s">
+        <v>310</v>
+      </c>
+      <c r="D63" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E63" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F63" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A64" s="6">
+        <v>28</v>
+      </c>
+      <c r="B64" s="21" t="s">
+        <v>138</v>
+      </c>
+      <c r="C64" s="22" t="s">
+        <v>139</v>
+      </c>
+      <c r="D64" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E64" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F64" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A65" s="6">
+        <v>29</v>
+      </c>
+      <c r="B65" s="21" t="s">
+        <v>263</v>
+      </c>
+      <c r="C65" s="22" t="s">
+        <v>267</v>
+      </c>
+      <c r="D65" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E65" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F65" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A66" s="6">
+        <v>29</v>
+      </c>
+      <c r="B66" s="21" t="s">
+        <v>269</v>
+      </c>
+      <c r="C66" s="22" t="s">
+        <v>270</v>
+      </c>
+      <c r="D66" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E66" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F66" s="9">
+        <f t="shared" si="0"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A67" s="6">
+        <v>30</v>
+      </c>
+      <c r="B67" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="C67" s="22" t="s">
+        <v>67</v>
+      </c>
+      <c r="D67" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E67" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F67" s="9">
+        <f t="shared" ref="F67:F130" si="1">D67+E67</f>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A68" s="6">
+        <v>30</v>
+      </c>
+      <c r="B68" s="21" t="s">
+        <v>232</v>
+      </c>
+      <c r="C68" s="22" t="s">
+        <v>233</v>
+      </c>
+      <c r="D68" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E68" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F68" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+      <c r="H68" s="10"/>
+      <c r="I68" s="10"/>
+    </row>
+    <row r="69" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A69" s="6">
+        <v>30</v>
+      </c>
+      <c r="B69" s="21" t="s">
+        <v>112</v>
+      </c>
+      <c r="C69" s="22" t="s">
+        <v>113</v>
+      </c>
+      <c r="D69" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E69" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F69" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A70" s="6">
+        <v>30</v>
+      </c>
+      <c r="B70" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="C70" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="D70" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E70" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F70" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A71" s="6">
+        <v>30</v>
+      </c>
+      <c r="B71" s="21" t="s">
+        <v>166</v>
+      </c>
+      <c r="C71" s="22" t="s">
+        <v>167</v>
+      </c>
+      <c r="D71" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E71" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F71" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A72" s="6">
+        <v>30</v>
+      </c>
+      <c r="B72" s="21" t="s">
+        <v>114</v>
+      </c>
+      <c r="C72" s="22" t="s">
+        <v>115</v>
+      </c>
+      <c r="D72" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E72" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F72" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A73" s="6">
+        <v>30</v>
+      </c>
+      <c r="B73" s="21" t="s">
+        <v>135</v>
+      </c>
+      <c r="C73" s="22" t="s">
+        <v>136</v>
+      </c>
+      <c r="D73" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E73" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F73" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A74" s="6">
+        <v>30</v>
+      </c>
+      <c r="B74" s="21" t="s">
+        <v>299</v>
+      </c>
+      <c r="C74" s="22" t="s">
+        <v>300</v>
+      </c>
+      <c r="D74" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E74" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F74" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A75" s="6">
+        <v>31</v>
+      </c>
+      <c r="B75" s="21" t="s">
+        <v>183</v>
+      </c>
+      <c r="C75" s="22" t="s">
+        <v>184</v>
+      </c>
+      <c r="D75" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E75" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F75" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A76" s="6">
+        <v>31</v>
+      </c>
+      <c r="B76" s="21" t="s">
+        <v>120</v>
+      </c>
+      <c r="C76" s="22" t="s">
+        <v>122</v>
+      </c>
+      <c r="D76" s="8">
+        <v>0.05</v>
+      </c>
+      <c r="E76" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F76" s="9">
+        <f t="shared" si="1"/>
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A77" s="6">
+        <v>32</v>
+      </c>
+      <c r="B77" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="C77" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="D77" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E77" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F77" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A78" s="6">
+        <v>33</v>
+      </c>
+      <c r="B78" s="21" t="s">
+        <v>124</v>
+      </c>
+      <c r="C78" s="22" t="s">
+        <v>125</v>
+      </c>
+      <c r="D78" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E78" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F78" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A79" s="6">
+        <v>33</v>
+      </c>
+      <c r="B79" s="21" t="s">
+        <v>135</v>
+      </c>
+      <c r="C79" s="22" t="s">
+        <v>137</v>
+      </c>
+      <c r="D79" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E79" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F79" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A80" s="6">
+        <v>33</v>
+      </c>
+      <c r="B80" s="21" t="s">
+        <v>209</v>
+      </c>
+      <c r="C80" s="22" t="s">
+        <v>210</v>
+      </c>
+      <c r="D80" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E80" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F80" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+      <c r="G80" s="10"/>
+    </row>
+    <row r="81" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A81" s="6">
+        <v>34</v>
+      </c>
+      <c r="B81" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="C81" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D81" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E81" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F81" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A82" s="6">
+        <v>35</v>
+      </c>
+      <c r="B82" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="C82" s="22" t="s">
+        <v>82</v>
+      </c>
+      <c r="D82" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E82" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F82" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A83" s="6">
+        <v>35</v>
+      </c>
+      <c r="B83" s="21" t="s">
+        <v>256</v>
+      </c>
+      <c r="C83" s="22" t="s">
+        <v>257</v>
+      </c>
+      <c r="D83" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E83" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F83" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A84" s="6">
+        <v>35</v>
+      </c>
+      <c r="B84" s="21" t="s">
+        <v>130</v>
+      </c>
+      <c r="C84" s="22" t="s">
+        <v>131</v>
+      </c>
+      <c r="D84" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E84" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F84" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A85" s="6">
+        <v>36</v>
+      </c>
+      <c r="B85" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="C85" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="D85" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E85" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F85" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A86" s="6">
+        <v>36</v>
+      </c>
+      <c r="B86" s="21" t="s">
+        <v>124</v>
+      </c>
+      <c r="C86" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="D86" s="8">
+        <v>0.05</v>
+      </c>
+      <c r="E86" s="9">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="F86" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+      <c r="G86" s="10"/>
+    </row>
+    <row r="87" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A87" s="6">
+        <v>36</v>
+      </c>
+      <c r="B87" s="21" t="s">
+        <v>132</v>
+      </c>
+      <c r="C87" s="22" t="s">
+        <v>133</v>
+      </c>
+      <c r="D87" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E87" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F87" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A88" s="6">
+        <v>37</v>
+      </c>
+      <c r="B88" s="21" t="s">
+        <v>120</v>
+      </c>
+      <c r="C88" s="22" t="s">
+        <v>123</v>
+      </c>
+      <c r="D88" s="8">
+        <v>0.05</v>
+      </c>
+      <c r="E88" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F88" s="9">
+        <f t="shared" si="1"/>
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A89" s="6">
+        <v>38</v>
+      </c>
+      <c r="B89" s="21" t="s">
+        <v>138</v>
+      </c>
+      <c r="C89" s="22" t="s">
+        <v>140</v>
+      </c>
+      <c r="D89" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E89" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F89" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A90" s="6">
+        <v>40</v>
+      </c>
+      <c r="B90" s="21" t="s">
+        <v>269</v>
+      </c>
+      <c r="C90" s="22" t="s">
+        <v>271</v>
+      </c>
+      <c r="D90" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E90" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F90" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A91" s="6">
+        <v>40</v>
+      </c>
+      <c r="B91" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="C91" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D91" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E91" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F91" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A92" s="6">
+        <v>41</v>
+      </c>
+      <c r="B92" s="23" t="s">
+        <v>187</v>
+      </c>
+      <c r="C92" s="24" t="s">
+        <v>189</v>
+      </c>
+      <c r="D92" s="13">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E92" s="14">
+        <v>0.05</v>
+      </c>
+      <c r="F92" s="14">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+      <c r="G92" s="10" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A93" s="6">
+        <v>41</v>
+      </c>
+      <c r="B93" s="21" t="s">
+        <v>152</v>
+      </c>
+      <c r="C93" s="22" t="s">
+        <v>153</v>
+      </c>
+      <c r="D93" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E93" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F93" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A94" s="6">
+        <v>42</v>
+      </c>
+      <c r="B94" s="21" t="s">
+        <v>150</v>
+      </c>
+      <c r="C94" s="22" t="s">
+        <v>151</v>
+      </c>
+      <c r="D94" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E94" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F94" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A95" s="6">
+        <v>42</v>
+      </c>
+      <c r="B95" s="21" t="s">
+        <v>152</v>
+      </c>
+      <c r="C95" s="22" t="s">
+        <v>154</v>
+      </c>
+      <c r="D95" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E95" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F95" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A96" s="6">
+        <v>42</v>
+      </c>
+      <c r="B96" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="C96" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="D96" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E96" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F96" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A97" s="6">
+        <v>42</v>
+      </c>
+      <c r="B97" s="21" t="s">
+        <v>292</v>
+      </c>
+      <c r="C97" s="22" t="s">
+        <v>293</v>
+      </c>
+      <c r="D97" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E97" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F97" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A98" s="6">
+        <v>43</v>
+      </c>
+      <c r="B98" s="21" t="s">
+        <v>169</v>
+      </c>
+      <c r="C98" s="22" t="s">
+        <v>171</v>
+      </c>
+      <c r="D98" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E98" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F98" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A99" s="6">
+        <v>44</v>
+      </c>
+      <c r="B99" s="21" t="s">
+        <v>138</v>
+      </c>
+      <c r="C99" s="22" t="s">
+        <v>141</v>
+      </c>
+      <c r="D99" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E99" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F99" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A100" s="6">
+        <v>45</v>
+      </c>
+      <c r="B100" s="21" t="s">
+        <v>155</v>
+      </c>
+      <c r="C100" s="22" t="s">
+        <v>157</v>
+      </c>
+      <c r="D100" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E100" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F100" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A101" s="6">
+        <v>45</v>
+      </c>
+      <c r="B101" s="21" t="s">
+        <v>128</v>
+      </c>
+      <c r="C101" s="22" t="s">
+        <v>129</v>
+      </c>
+      <c r="D101" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E101" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F101" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A102" s="6">
+        <v>46</v>
+      </c>
+      <c r="B102" s="21" t="s">
+        <v>238</v>
+      </c>
+      <c r="C102" s="22" t="s">
+        <v>244</v>
+      </c>
+      <c r="D102" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E102" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F102" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A103" s="6">
+        <v>47</v>
+      </c>
+      <c r="B103" s="21" t="s">
+        <v>176</v>
+      </c>
+      <c r="C103" s="22" t="s">
+        <v>178</v>
+      </c>
+      <c r="D103" s="8">
+        <v>0.05</v>
+      </c>
+      <c r="E103" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F103" s="9">
+        <f t="shared" si="1"/>
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A104" s="6">
+        <v>47</v>
+      </c>
+      <c r="B104" s="21" t="s">
+        <v>183</v>
+      </c>
+      <c r="C104" s="22" t="s">
+        <v>185</v>
+      </c>
+      <c r="D104" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E104" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F104" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A105" s="6">
+        <v>48</v>
+      </c>
+      <c r="B105" s="21" t="s">
+        <v>201</v>
+      </c>
+      <c r="C105" s="22" t="s">
+        <v>202</v>
+      </c>
+      <c r="D105" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E105" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F105" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+      <c r="G105" s="10"/>
+    </row>
+    <row r="106" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A106" s="6">
+        <v>48</v>
+      </c>
+      <c r="B106" s="21" t="s">
+        <v>287</v>
+      </c>
+      <c r="C106" s="22" t="s">
+        <v>288</v>
+      </c>
+      <c r="D106" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E106" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F106" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A107" s="6">
+        <v>48</v>
+      </c>
+      <c r="B107" s="21" t="s">
+        <v>204</v>
+      </c>
+      <c r="C107" s="22" t="s">
+        <v>205</v>
+      </c>
+      <c r="D107" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E107" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F107" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A108" s="6">
+        <v>49</v>
+      </c>
+      <c r="B108" s="21" t="s">
+        <v>261</v>
+      </c>
+      <c r="C108" s="22" t="s">
+        <v>262</v>
+      </c>
+      <c r="D108" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E108" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F108" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A109" s="6">
+        <v>49</v>
+      </c>
+      <c r="B109" s="21" t="s">
+        <v>90</v>
+      </c>
+      <c r="C109" s="22" t="s">
+        <v>92</v>
+      </c>
+      <c r="D109" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E109" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F109" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A110" s="6">
+        <v>50</v>
+      </c>
+      <c r="B110" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="C110" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="D110" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E110" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F110" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A111" s="6">
+        <v>50</v>
+      </c>
+      <c r="B111" s="21" t="s">
+        <v>263</v>
+      </c>
+      <c r="C111" s="22" t="s">
+        <v>268</v>
+      </c>
+      <c r="D111" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E111" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F111" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A112" s="6">
+        <v>50</v>
+      </c>
+      <c r="B112" s="21" t="s">
+        <v>234</v>
+      </c>
+      <c r="C112" s="22" t="s">
+        <v>235</v>
+      </c>
+      <c r="D112" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E112" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F112" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+      <c r="G112" s="10"/>
+    </row>
+    <row r="113" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A113" s="6">
+        <v>51</v>
+      </c>
+      <c r="B113" s="21" t="s">
+        <v>183</v>
+      </c>
+      <c r="C113" s="22" t="s">
+        <v>186</v>
+      </c>
+      <c r="D113" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E113" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F113" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A114" s="6">
+        <v>51</v>
+      </c>
+      <c r="B114" s="21" t="s">
+        <v>90</v>
+      </c>
+      <c r="C114" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="D114" s="8">
+        <v>0.05</v>
+      </c>
+      <c r="E114" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F114" s="9">
+        <f t="shared" si="1"/>
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A115" s="6">
+        <v>52</v>
+      </c>
+      <c r="B115" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C115" s="22" t="s">
+        <v>191</v>
+      </c>
+      <c r="D115" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E115" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F115" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A116" s="6">
+        <v>52</v>
+      </c>
+      <c r="B116" s="21" t="s">
+        <v>162</v>
+      </c>
+      <c r="C116" s="22" t="s">
+        <v>164</v>
+      </c>
+      <c r="D116" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E116" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F116" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A117" s="6">
+        <v>52</v>
+      </c>
+      <c r="B117" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="C117" s="22" t="s">
+        <v>197</v>
+      </c>
+      <c r="D117" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E117" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F117" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A118" s="6">
+        <v>52</v>
+      </c>
+      <c r="B118" s="21" t="s">
+        <v>198</v>
+      </c>
+      <c r="C118" s="22" t="s">
+        <v>199</v>
+      </c>
+      <c r="D118" s="8">
+        <v>0.05</v>
+      </c>
+      <c r="E118" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F118" s="9">
+        <f t="shared" si="1"/>
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A119" s="6">
+        <v>52</v>
+      </c>
+      <c r="B119" s="21" t="s">
+        <v>166</v>
+      </c>
+      <c r="C119" s="22" t="s">
+        <v>168</v>
+      </c>
+      <c r="D119" s="8">
+        <v>0.05</v>
+      </c>
+      <c r="E119" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F119" s="9">
+        <f t="shared" si="1"/>
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A120" s="6">
+        <v>52</v>
+      </c>
+      <c r="B120" s="21" t="s">
+        <v>94</v>
+      </c>
+      <c r="C120" s="22" t="s">
+        <v>96</v>
+      </c>
+      <c r="D120" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E120" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F120" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A121" s="6">
+        <v>53</v>
+      </c>
+      <c r="B121" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="C121" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="D121" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E121" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F121" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A122" s="6">
+        <v>53</v>
+      </c>
+      <c r="B122" s="21" t="s">
+        <v>159</v>
+      </c>
+      <c r="C122" s="22" t="s">
+        <v>161</v>
+      </c>
+      <c r="D122" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E122" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F122" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A123" s="6">
+        <v>53</v>
+      </c>
+      <c r="B123" s="21" t="s">
+        <v>54</v>
+      </c>
+      <c r="C123" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="D123" s="8">
+        <v>0.05</v>
+      </c>
+      <c r="E123" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F123" s="9">
+        <f t="shared" si="1"/>
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A124" s="6">
+        <v>55</v>
+      </c>
+      <c r="B124" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C124" s="22" t="s">
+        <v>192</v>
+      </c>
+      <c r="D124" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E124" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F124" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A125" s="6">
+        <v>55</v>
+      </c>
+      <c r="B125" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="C125" s="22" t="s">
+        <v>69</v>
+      </c>
+      <c r="D125" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E125" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F125" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A126" s="6">
+        <v>56</v>
+      </c>
+      <c r="B126" s="21" t="s">
+        <v>207</v>
+      </c>
+      <c r="C126" s="22" t="s">
+        <v>208</v>
+      </c>
+      <c r="D126" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E126" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F126" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A127" s="6">
+        <v>56</v>
+      </c>
+      <c r="B127" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="C127" s="22" t="s">
+        <v>53</v>
+      </c>
+      <c r="D127" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E127" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F127" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A128" s="6">
+        <v>56</v>
+      </c>
+      <c r="B128" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="C128" s="22" t="s">
+        <v>70</v>
+      </c>
+      <c r="D128" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E128" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F128" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A129" s="6">
+        <v>57</v>
+      </c>
+      <c r="B129" s="21" t="s">
+        <v>100</v>
+      </c>
+      <c r="C129" s="22" t="s">
+        <v>103</v>
+      </c>
+      <c r="D129" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E129" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F129" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A130" s="11">
+        <v>57</v>
+      </c>
+      <c r="B130" s="21" t="s">
+        <v>209</v>
+      </c>
+      <c r="C130" s="22" t="s">
+        <v>211</v>
+      </c>
+      <c r="D130" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E130" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F130" s="9">
+        <f t="shared" si="1"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A131" s="6">
+        <v>57</v>
+      </c>
+      <c r="B131" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="C131" s="22" t="s">
+        <v>144</v>
+      </c>
+      <c r="D131" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E131" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F131" s="9">
+        <f t="shared" ref="F131:F194" si="2">D131+E131</f>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A132" s="6">
+        <v>57</v>
+      </c>
+      <c r="B132" s="21" t="s">
+        <v>212</v>
+      </c>
+      <c r="C132" s="22" t="s">
+        <v>213</v>
+      </c>
+      <c r="D132" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E132" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F132" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A133" s="6">
+        <v>57</v>
+      </c>
+      <c r="B133" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="C133" s="22" t="s">
+        <v>71</v>
+      </c>
+      <c r="D133" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E133" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F133" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+      <c r="G133" s="10"/>
+    </row>
+    <row r="134" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A134" s="6">
+        <v>59</v>
+      </c>
+      <c r="B134" s="21" t="s">
+        <v>176</v>
+      </c>
+      <c r="C134" s="22" t="s">
+        <v>179</v>
+      </c>
+      <c r="D134" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E134" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F134" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A135" s="6">
+        <v>60</v>
+      </c>
+      <c r="B135" s="21" t="s">
+        <v>259</v>
+      </c>
+      <c r="C135" s="22" t="s">
+        <v>260</v>
+      </c>
+      <c r="D135" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E135" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F135" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A136" s="6">
+        <v>61</v>
+      </c>
+      <c r="B136" s="21" t="s">
+        <v>145</v>
+      </c>
+      <c r="C136" s="22" t="s">
+        <v>146</v>
+      </c>
+      <c r="D136" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E136" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F136" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A137" s="6">
+        <v>61</v>
+      </c>
+      <c r="B137" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C137" s="22" t="s">
+        <v>193</v>
+      </c>
+      <c r="D137" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E137" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F137" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A138" s="6">
+        <v>62</v>
+      </c>
+      <c r="B138" s="21" t="s">
+        <v>221</v>
+      </c>
+      <c r="C138" s="22" t="s">
+        <v>222</v>
+      </c>
+      <c r="D138" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E138" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F138" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A139" s="6">
+        <v>62</v>
+      </c>
+      <c r="B139" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="C139" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="D139" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E139" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F139" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+      <c r="G139" s="10"/>
+      <c r="H139" s="10"/>
+      <c r="I139" s="10"/>
+    </row>
+    <row r="140" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A140" s="6">
+        <v>63</v>
+      </c>
+      <c r="B140" s="21" t="s">
+        <v>277</v>
+      </c>
+      <c r="C140" s="22" t="s">
+        <v>279</v>
+      </c>
+      <c r="D140" s="8">
+        <v>0.05</v>
+      </c>
+      <c r="E140" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F140" s="9">
+        <f t="shared" si="2"/>
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A141" s="6">
+        <v>63</v>
+      </c>
+      <c r="B141" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="C141" s="22" t="s">
+        <v>60</v>
+      </c>
+      <c r="D141" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E141" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F141" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A142" s="6">
+        <v>64</v>
+      </c>
+      <c r="B142" s="21" t="s">
+        <v>162</v>
+      </c>
+      <c r="C142" s="22" t="s">
+        <v>165</v>
+      </c>
+      <c r="D142" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E142" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F142" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A143" s="6">
+        <v>65</v>
+      </c>
+      <c r="B143" s="21" t="s">
+        <v>169</v>
+      </c>
+      <c r="C143" s="22" t="s">
+        <v>172</v>
+      </c>
+      <c r="D143" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E143" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F143" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+      <c r="H143" s="10"/>
+      <c r="I143" s="10"/>
+    </row>
+    <row r="144" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A144" s="6">
+        <v>65</v>
+      </c>
+      <c r="B144" s="21" t="s">
+        <v>292</v>
+      </c>
+      <c r="C144" s="22" t="s">
+        <v>295</v>
+      </c>
+      <c r="D144" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E144" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F144" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A145" s="6">
+        <v>66</v>
+      </c>
+      <c r="B145" s="21" t="s">
+        <v>114</v>
+      </c>
+      <c r="C145" s="22" t="s">
+        <v>116</v>
+      </c>
+      <c r="D145" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E145" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F145" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A146" s="6">
+        <v>66</v>
+      </c>
+      <c r="B146" s="21" t="s">
+        <v>100</v>
+      </c>
+      <c r="C146" s="22" t="s">
         <v>104</v>
       </c>
-      <c r="D4" s="13">
-[...11 lines deleted...]
-      <c r="A5" s="2">
+      <c r="D146" s="8">
+        <v>0.05</v>
+      </c>
+      <c r="E146" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F146" s="9">
+        <f t="shared" si="2"/>
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A147" s="6">
+        <v>67</v>
+      </c>
+      <c r="B147" s="21" t="s">
+        <v>215</v>
+      </c>
+      <c r="C147" s="22" t="s">
+        <v>216</v>
+      </c>
+      <c r="D147" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E147" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F147" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A148" s="6">
+        <v>68</v>
+      </c>
+      <c r="B148" s="21" t="s">
+        <v>273</v>
+      </c>
+      <c r="C148" s="22" t="s">
+        <v>274</v>
+      </c>
+      <c r="D148" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E148" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F148" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A149" s="6">
+        <v>69</v>
+      </c>
+      <c r="B149" s="21" t="s">
+        <v>100</v>
+      </c>
+      <c r="C149" s="22" t="s">
+        <v>105</v>
+      </c>
+      <c r="D149" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E149" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F149" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+      <c r="G149" s="10"/>
+    </row>
+    <row r="150" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A150" s="6">
+        <v>70</v>
+      </c>
+      <c r="B150" s="21" t="s">
+        <v>212</v>
+      </c>
+      <c r="C150" s="22" t="s">
+        <v>214</v>
+      </c>
+      <c r="D150" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E150" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F150" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A151" s="6">
+        <v>70</v>
+      </c>
+      <c r="B151" s="21" t="s">
+        <v>61</v>
+      </c>
+      <c r="C151" s="22" t="s">
+        <v>62</v>
+      </c>
+      <c r="D151" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E151" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F151" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A152" s="6">
+        <v>71</v>
+      </c>
+      <c r="B152" s="21" t="s">
+        <v>227</v>
+      </c>
+      <c r="C152" s="22" t="s">
+        <v>228</v>
+      </c>
+      <c r="D152" s="8">
+        <v>0.05</v>
+      </c>
+      <c r="E152" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F152" s="9">
+        <f t="shared" si="2"/>
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A153" s="6">
+        <v>71</v>
+      </c>
+      <c r="B153" s="21" t="s">
+        <v>201</v>
+      </c>
+      <c r="C153" s="22" t="s">
+        <v>203</v>
+      </c>
+      <c r="D153" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E153" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F153" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A154" s="6">
+        <v>72</v>
+      </c>
+      <c r="B154" s="21" t="s">
+        <v>289</v>
+      </c>
+      <c r="C154" s="22" t="s">
+        <v>290</v>
+      </c>
+      <c r="D154" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E154" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F154" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A155" s="6">
+        <v>72</v>
+      </c>
+      <c r="B155" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="C155" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="D155" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E155" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F155" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A156" s="6">
+        <v>73</v>
+      </c>
+      <c r="B156" s="21" t="s">
+        <v>204</v>
+      </c>
+      <c r="C156" s="22" t="s">
+        <v>206</v>
+      </c>
+      <c r="D156" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E156" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F156" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A157" s="6">
+        <v>74</v>
+      </c>
+      <c r="B157" s="21" t="s">
+        <v>109</v>
+      </c>
+      <c r="C157" s="22" t="s">
+        <v>111</v>
+      </c>
+      <c r="D157" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E157" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F157" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A158" s="6">
+        <v>75</v>
+      </c>
+      <c r="B158" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="C158" s="22" t="s">
+        <v>83</v>
+      </c>
+      <c r="D158" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E158" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F158" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A159" s="6">
+        <v>76</v>
+      </c>
+      <c r="B159" s="21" t="s">
+        <v>238</v>
+      </c>
+      <c r="C159" s="22" t="s">
+        <v>245</v>
+      </c>
+      <c r="D159" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E159" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F159" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A160" s="6">
+        <v>77</v>
+      </c>
+      <c r="B160" s="21" t="s">
+        <v>236</v>
+      </c>
+      <c r="C160" s="22" t="s">
+        <v>237</v>
+      </c>
+      <c r="D160" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E160" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F160" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A161" s="6">
+        <v>77</v>
+      </c>
+      <c r="B161" s="21" t="s">
+        <v>238</v>
+      </c>
+      <c r="C161" s="22" t="s">
+        <v>246</v>
+      </c>
+      <c r="D161" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E161" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F161" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A162" s="6">
+        <v>77</v>
+      </c>
+      <c r="B162" s="21" t="s">
+        <v>238</v>
+      </c>
+      <c r="C162" s="22" t="s">
+        <v>247</v>
+      </c>
+      <c r="D162" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E162" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F162" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A163" s="6">
+        <v>77</v>
+      </c>
+      <c r="B163" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="C163" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="D163" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E163" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F163" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A164" s="6">
+        <v>77</v>
+      </c>
+      <c r="B164" s="21" t="s">
+        <v>256</v>
+      </c>
+      <c r="C164" s="22" t="s">
+        <v>258</v>
+      </c>
+      <c r="D164" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E164" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F164" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A165" s="6">
+        <v>77</v>
+      </c>
+      <c r="B165" s="21" t="s">
+        <v>224</v>
+      </c>
+      <c r="C165" s="22" t="s">
+        <v>225</v>
+      </c>
+      <c r="D165" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E165" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F165" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A166" s="6">
+        <v>77</v>
+      </c>
+      <c r="B166" s="21" t="s">
+        <v>219</v>
+      </c>
+      <c r="C166" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="D166" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E166" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F166" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A167" s="6">
+        <v>77</v>
+      </c>
+      <c r="B167" s="21" t="s">
+        <v>147</v>
+      </c>
+      <c r="C167" s="22" t="s">
+        <v>149</v>
+      </c>
+      <c r="D167" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E167" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F167" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A168" s="6">
+        <v>77</v>
+      </c>
+      <c r="B168" s="21" t="s">
+        <v>296</v>
+      </c>
+      <c r="C168" s="22" t="s">
+        <v>297</v>
+      </c>
+      <c r="D168" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E168" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F168" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A169" s="6">
+        <v>77</v>
+      </c>
+      <c r="B169" s="21" t="s">
+        <v>273</v>
+      </c>
+      <c r="C169" s="22" t="s">
+        <v>275</v>
+      </c>
+      <c r="D169" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E169" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F169" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A170" s="6">
+        <v>78</v>
+      </c>
+      <c r="B170" s="21" t="s">
+        <v>303</v>
+      </c>
+      <c r="C170" s="22" t="s">
+        <v>304</v>
+      </c>
+      <c r="D170" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E170" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F170" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A171" s="6">
+        <v>78</v>
+      </c>
+      <c r="B171" s="21" t="s">
+        <v>249</v>
+      </c>
+      <c r="C171" s="22" t="s">
+        <v>253</v>
+      </c>
+      <c r="D171" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E171" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F171" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A172" s="6">
+        <v>78</v>
+      </c>
+      <c r="B172" s="21" t="s">
+        <v>269</v>
+      </c>
+      <c r="C172" s="22" t="s">
+        <v>272</v>
+      </c>
+      <c r="D172" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E172" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F172" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A173" s="6">
+        <v>78</v>
+      </c>
+      <c r="B173" s="21" t="s">
+        <v>224</v>
+      </c>
+      <c r="C173" s="22" t="s">
+        <v>226</v>
+      </c>
+      <c r="D173" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E173" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F173" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A174" s="6">
+        <v>78</v>
+      </c>
+      <c r="B174" s="21" t="s">
+        <v>124</v>
+      </c>
+      <c r="C174" s="22" t="s">
+        <v>127</v>
+      </c>
+      <c r="D174" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E174" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F174" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A175" s="6">
+        <v>78</v>
+      </c>
+      <c r="B175" s="21" t="s">
+        <v>227</v>
+      </c>
+      <c r="C175" s="22" t="s">
+        <v>229</v>
+      </c>
+      <c r="D175" s="8">
+        <v>0.05</v>
+      </c>
+      <c r="E175" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F175" s="9">
+        <f t="shared" si="2"/>
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A176" s="6">
+        <v>79</v>
+      </c>
+      <c r="B176" s="21" t="s">
+        <v>273</v>
+      </c>
+      <c r="C176" s="22" t="s">
+        <v>276</v>
+      </c>
+      <c r="D176" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E176" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F176" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+      <c r="G176" s="10"/>
+    </row>
+    <row r="177" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A177" s="6">
+        <v>79</v>
+      </c>
+      <c r="B177" s="21" t="s">
+        <v>303</v>
+      </c>
+      <c r="C177" s="22" t="s">
+        <v>305</v>
+      </c>
+      <c r="D177" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E177" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F177" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="178" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A178" s="6">
+        <v>80</v>
+      </c>
+      <c r="B178" s="21" t="s">
+        <v>169</v>
+      </c>
+      <c r="C178" s="22" t="s">
+        <v>173</v>
+      </c>
+      <c r="D178" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E178" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F178" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="179" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A179" s="6">
+        <v>81</v>
+      </c>
+      <c r="B179" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C179" s="22" t="s">
+        <v>64</v>
+      </c>
+      <c r="D179" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E179" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F179" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="180" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A180" s="6">
+        <v>82</v>
+      </c>
+      <c r="B180" s="21" t="s">
+        <v>100</v>
+      </c>
+      <c r="C180" s="22" t="s">
+        <v>106</v>
+      </c>
+      <c r="D180" s="8">
+        <v>0.05</v>
+      </c>
+      <c r="E180" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F180" s="9">
+        <f t="shared" si="2"/>
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="181" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A181" s="6">
+        <v>82</v>
+      </c>
+      <c r="B181" s="21" t="s">
+        <v>138</v>
+      </c>
+      <c r="C181" s="22" t="s">
+        <v>142</v>
+      </c>
+      <c r="D181" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E181" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F181" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="182" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A182" s="6">
+        <v>82</v>
+      </c>
+      <c r="B182" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="C182" s="22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D182" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E182" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F182" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="183" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A183" s="6">
+        <v>82</v>
+      </c>
+      <c r="B183" s="21" t="s">
+        <v>277</v>
+      </c>
+      <c r="C183" s="22" t="s">
+        <v>280</v>
+      </c>
+      <c r="D183" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E183" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F183" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="184" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A184" s="6">
+        <v>82</v>
+      </c>
+      <c r="B184" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="C184" s="22" t="s">
+        <v>72</v>
+      </c>
+      <c r="D184" s="8">
+        <v>0.05</v>
+      </c>
+      <c r="E184" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F184" s="9">
+        <f t="shared" si="2"/>
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="185" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A185" s="6">
+        <v>83</v>
+      </c>
+      <c r="B185" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="C185" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="D185" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E185" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F185" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="186" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A186" s="6">
+        <v>83</v>
+      </c>
+      <c r="B186" s="21" t="s">
+        <v>169</v>
+      </c>
+      <c r="C186" s="22" t="s">
+        <v>174</v>
+      </c>
+      <c r="D186" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E186" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F186" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="187" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A187" s="6">
+        <v>83</v>
+      </c>
+      <c r="B187" s="21" t="s">
+        <v>281</v>
+      </c>
+      <c r="C187" s="22" t="s">
+        <v>282</v>
+      </c>
+      <c r="D187" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E187" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F187" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="188" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A188" s="6">
+        <v>84</v>
+      </c>
+      <c r="B188" s="21" t="s">
+        <v>249</v>
+      </c>
+      <c r="C188" s="22" t="s">
+        <v>254</v>
+      </c>
+      <c r="D188" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E188" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F188" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+      <c r="H188" s="10"/>
+      <c r="I188" s="10"/>
+      <c r="J188" s="10"/>
+      <c r="K188" s="10"/>
+    </row>
+    <row r="189" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A189" s="6">
+        <v>84</v>
+      </c>
+      <c r="B189" s="21" t="s">
+        <v>169</v>
+      </c>
+      <c r="C189" s="22" t="s">
+        <v>175</v>
+      </c>
+      <c r="D189" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E189" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F189" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="190" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A190" s="6">
+        <v>84</v>
+      </c>
+      <c r="B190" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="C190" s="22" t="s">
+        <v>84</v>
+      </c>
+      <c r="D190" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E190" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F190" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="191" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A191" s="6">
+        <v>85</v>
+      </c>
+      <c r="B191" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="C191" s="22" t="s">
+        <v>85</v>
+      </c>
+      <c r="D191" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E191" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F191" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+      <c r="G191" s="10"/>
+    </row>
+    <row r="192" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A192" s="6">
+        <v>85</v>
+      </c>
+      <c r="B192" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="B5" s="29" t="s">
-[...65 lines deleted...]
-      <c r="C8" s="32" t="s">
+      <c r="C192" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="D192" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E192" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F192" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="193" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A193" s="6">
+        <v>85</v>
+      </c>
+      <c r="B193" s="21" t="s">
+        <v>100</v>
+      </c>
+      <c r="C193" s="22" t="s">
         <v>107</v>
       </c>
-      <c r="D8" s="13">
-[...56 lines deleted...]
-      <c r="B11" s="29" t="s">
+      <c r="D193" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E193" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F193" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A194" s="6">
+        <v>86</v>
+      </c>
+      <c r="B194" s="21" t="s">
+        <v>221</v>
+      </c>
+      <c r="C194" s="22" t="s">
+        <v>223</v>
+      </c>
+      <c r="D194" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E194" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F194" s="9">
+        <f t="shared" si="2"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="195" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A195" s="6">
         <v>87</v>
       </c>
-      <c r="C11" s="32" t="s">
-[...77 lines deleted...]
-      <c r="A15" s="2">
+      <c r="B195" s="21" t="s">
+        <v>249</v>
+      </c>
+      <c r="C195" s="22" t="s">
+        <v>255</v>
+      </c>
+      <c r="D195" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E195" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F195" s="9">
+        <f t="shared" ref="F195:F211" si="3">D195+E195</f>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="196" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A196" s="6">
+        <v>88</v>
+      </c>
+      <c r="B196" s="21" t="s">
+        <v>296</v>
+      </c>
+      <c r="C196" s="22" t="s">
+        <v>298</v>
+      </c>
+      <c r="D196" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E196" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F196" s="9">
+        <f t="shared" si="3"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="197" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A197" s="6">
+        <v>89</v>
+      </c>
+      <c r="B197" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="C197" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="B15" s="29" t="s">
-[...59 lines deleted...]
-      <c r="A18" s="2">
+      <c r="D197" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E197" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F197" s="9">
+        <f t="shared" si="3"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="198" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A198" s="6">
+        <v>89</v>
+      </c>
+      <c r="B198" s="21" t="s">
         <v>78</v>
       </c>
-      <c r="B18" s="29" t="s">
-[...206 lines deleted...]
-      <c r="A28" s="2">
+      <c r="C198" s="22" t="s">
+        <v>86</v>
+      </c>
+      <c r="D198" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E198" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F198" s="9">
+        <f t="shared" si="3"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="199" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A199" s="6">
         <v>90</v>
       </c>
-      <c r="B28" s="29" t="s">
+      <c r="B199" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="C199" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="D199" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E199" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F199" s="9">
+        <f t="shared" si="3"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="200" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A200" s="6">
         <v>90</v>
       </c>
-      <c r="C28" s="32" t="s">
-[...183 lines deleted...]
-      <c r="A37" s="2">
+      <c r="B200" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="C200" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="B37" s="29" t="s">
-[...293 lines deleted...]
-      <c r="A51" s="14">
+      <c r="D200" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E200" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F200" s="9">
+        <f t="shared" si="3"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="201" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A201" s="6">
         <v>91</v>
       </c>
-      <c r="B51" s="19" t="s">
+      <c r="B201" s="21" t="s">
+        <v>132</v>
+      </c>
+      <c r="C201" s="22" t="s">
+        <v>134</v>
+      </c>
+      <c r="D201" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E201" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F201" s="9">
+        <f t="shared" si="3"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="202" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A202" s="6">
         <v>91</v>
       </c>
-      <c r="C51" s="33" t="s">
-[...572 lines deleted...]
-      <c r="C78" s="32" t="s">
+      <c r="B202" s="21" t="s">
         <v>180</v>
       </c>
-      <c r="D78" s="13">
-[...122 lines deleted...]
-      <c r="C84" s="32" t="s">
+      <c r="C202" s="22" t="s">
         <v>182</v>
       </c>
-      <c r="D84" s="13">
-[...2484 lines deleted...]
-      <c r="F201" s="4">
+      <c r="D202" s="8">
+        <v>0.05</v>
+      </c>
+      <c r="E202" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F202" s="9">
         <f t="shared" si="3"/>
         <v>0.1</v>
       </c>
-      <c r="H201" s="8"/>
-[...18 lines deleted...]
-      <c r="F202" s="4">
+      <c r="H202" s="10"/>
+      <c r="I202" s="10"/>
+    </row>
+    <row r="203" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A203" s="6">
+        <v>92</v>
+      </c>
+      <c r="B203" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="C203" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="D203" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E203" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F203" s="9">
         <f t="shared" si="3"/>
         <v>0.12000000000000001</v>
       </c>
     </row>
-    <row r="203" spans="1:9" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="F203" s="4">
+    <row r="204" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A204" s="6">
+        <v>92</v>
+      </c>
+      <c r="B204" s="21" t="s">
+        <v>97</v>
+      </c>
+      <c r="C204" s="22" t="s">
+        <v>99</v>
+      </c>
+      <c r="D204" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E204" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F204" s="9">
         <f t="shared" si="3"/>
         <v>0.12000000000000001</v>
       </c>
     </row>
-    <row r="204" spans="1:9" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="F204" s="4">
+    <row r="205" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A205" s="6">
+        <v>94</v>
+      </c>
+      <c r="B205" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="C205" s="22" t="s">
+        <v>87</v>
+      </c>
+      <c r="D205" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E205" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F205" s="9">
         <f t="shared" si="3"/>
         <v>0.12000000000000001</v>
       </c>
     </row>
-    <row r="205" spans="1:9" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="F205" s="4">
+    <row r="206" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A206" s="6">
+        <v>96</v>
+      </c>
+      <c r="B206" s="21" t="s">
+        <v>100</v>
+      </c>
+      <c r="C206" s="22" t="s">
+        <v>108</v>
+      </c>
+      <c r="D206" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E206" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F206" s="9">
         <f t="shared" si="3"/>
         <v>0.12000000000000001</v>
       </c>
     </row>
-    <row r="206" spans="1:9" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D206" s="13">
+    <row r="207" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A207" s="6">
+        <v>97</v>
+      </c>
+      <c r="B207" s="21" t="s">
+        <v>114</v>
+      </c>
+      <c r="C207" s="22" t="s">
+        <v>117</v>
+      </c>
+      <c r="D207" s="8">
         <v>0.06</v>
       </c>
-      <c r="E206" s="4">
-[...2 lines deleted...]
-      <c r="F206" s="4">
+      <c r="E207" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F207" s="9">
         <f t="shared" si="3"/>
         <v>0.11</v>
       </c>
     </row>
-    <row r="207" spans="1:9" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C207" s="32" t="s">
+    <row r="208" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A208" s="6">
+        <v>97</v>
+      </c>
+      <c r="B208" s="21" t="s">
+        <v>155</v>
+      </c>
+      <c r="C208" s="22" t="s">
+        <v>158</v>
+      </c>
+      <c r="D208" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E208" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F208" s="9">
+        <f t="shared" si="3"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A209" s="6">
+        <v>98</v>
+      </c>
+      <c r="B209" s="21" t="s">
+        <v>238</v>
+      </c>
+      <c r="C209" s="22" t="s">
+        <v>248</v>
+      </c>
+      <c r="D209" s="8">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E209" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F209" s="9">
+        <f t="shared" si="3"/>
+        <v>0.12000000000000001</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A210" s="6">
+        <v>99</v>
+      </c>
+      <c r="B210" s="25" t="s">
         <v>198</v>
       </c>
-      <c r="D207" s="13">
-[...5 lines deleted...]
-      <c r="F207" s="4">
+      <c r="C210" s="26" t="s">
+        <v>200</v>
+      </c>
+      <c r="D210" s="16">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E210" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F210" s="9">
         <f t="shared" si="3"/>
         <v>0.12000000000000001</v>
       </c>
     </row>
-    <row r="208" spans="1:9" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="F208" s="4">
+    <row r="211" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A211" s="6">
+        <v>99</v>
+      </c>
+      <c r="B211" s="27" t="s">
+        <v>306</v>
+      </c>
+      <c r="C211" s="28" t="s">
+        <v>307</v>
+      </c>
+      <c r="D211" s="18">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E211" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="F211" s="9">
         <f t="shared" si="3"/>
         <v>0.12000000000000001</v>
       </c>
     </row>
-    <row r="209" spans="1:6" x14ac:dyDescent="0.2">
-[...44 lines deleted...]
-      <c r="D211" s="24"/>
+    <row r="212" spans="1:6" ht="15" x14ac:dyDescent="0.25">
+      <c r="B212" s="19"/>
+      <c r="C212" s="19"/>
+      <c r="D212" s="20"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:F210">
-[...1 lines deleted...]
-  </sortState>
   <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Hotel Motel Rates by County</vt:lpstr>
       <vt:lpstr>Hotel Motel Rates by City</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>DOM DoIT - State of Iowa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Floyd, Adam [IDR]</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>